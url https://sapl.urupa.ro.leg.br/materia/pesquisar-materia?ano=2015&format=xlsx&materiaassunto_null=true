--- v0 (2026-02-24)
+++ v1 (2026-04-11)
@@ -51,678 +51,678 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/3/01.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/3/01.pdf</t>
   </si>
   <si>
     <t>Que tal trator no valor de 120.000,00(cento e vinte e mil reais) relatado na copia de oficio e na nota de empenho ambos em anexo.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/6/02.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/6/02.pdf</t>
   </si>
   <si>
     <t>recuperação de estrada</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/7/03.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/7/03.pdf</t>
   </si>
   <si>
     <t>Recuperação de Estrada</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/8/04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/8/04.pdf</t>
   </si>
   <si>
     <t>Recuperação de estrada</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/9/05.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/9/05.pdf</t>
   </si>
   <si>
     <t>Serviço de Aterro</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/10/06.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/10/06.pdf</t>
   </si>
   <si>
     <t>Serviço de Cascalhamento</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/11/07.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/11/07.pdf</t>
   </si>
   <si>
     <t>Serviço de aterro</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/12/08_PuXATAV.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/12/08_PuXATAV.pdf</t>
   </si>
   <si>
     <t>requerer documentos</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/13/09.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/13/09.pdf</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/14/010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/14/010.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/15/011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/15/011.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MANILHA DE CONCRETO</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/</t>
+    <t>http://sapl.urupa.ro.leg.br/media/</t>
   </si>
   <si>
     <t>BUEIRO</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/17/013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/17/013.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ESTRADA</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/18/014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/18/014.pdf</t>
   </si>
   <si>
     <t>ROÇO DO CAMPO DE FUTEBOL</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/19/015.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/19/015.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA E MANUTENÇÃO DA VALETAS</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/20/016.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/20/016.pdf</t>
   </si>
   <si>
     <t>INSTALAÇAO DE MANILHA</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/21/017.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/21/017.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DE REDE</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/22/018.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/22/018.pdf</t>
   </si>
   <si>
     <t>QUADRO DE SERVIDORES</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>DEVIDAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/24/020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/24/020.pdf</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/25/021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/25/021.pdf</t>
   </si>
   <si>
     <t>LISTA DE PRODUTORES RURAIS ATENDIDOS E NÃO ATENDIDOS NO PROGRAMA "PROVA URUPÁ"</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>DÊ PRIORIDADE NOS SERVIÇOS DE ATERROS E CASCALHAMENTO , NOS LUGARES MAIS CRÍTICOS</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/27/023.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/27/023.pdf</t>
   </si>
   <si>
     <t>DESEMPENHE NA REALIZAÇÃO DE UM ATENDIMENTO DIRETO COM OS ELEITORES</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/28/024.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/28/024.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DAS ESCALAS DE PLANTÕES</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>I N D</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/29/01.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/29/01.pdf</t>
   </si>
   <si>
     <t>Recuperação de Ponte</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Serviço de Higiene Urbana</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/31/03.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/31/03.pdf</t>
   </si>
   <si>
     <t>Substituição de Ponte</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/32/04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/32/04.pdf</t>
   </si>
   <si>
     <t>Construção de Ponte</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/33/05.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/33/05.pdf</t>
   </si>
   <si>
     <t>Recuperação de estradas</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/34/06.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/34/06.pdf</t>
   </si>
   <si>
     <t>recuperação de ponte</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/35/07.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/35/07.pdf</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/36/08.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/36/08.pdf</t>
   </si>
   <si>
     <t>reforma e remoção de objetos</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/37/09.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/37/09.pdf</t>
   </si>
   <si>
     <t>Recuperação de Estradas</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/38/10.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/38/10.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buracos</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/39/11.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/39/11.pdf</t>
   </si>
   <si>
     <t>Aquisição de Equipamentos</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/40/12.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/40/12.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/41/13.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/41/13.pdf</t>
   </si>
   <si>
     <t>Plantões Extraordinários</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/42/14.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/42/14.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/43/15_1.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/43/15_1.pdf</t>
   </si>
   <si>
     <t>Construção de Lombada</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Reconstrução de ponte na linha t-04.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/45/17.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/45/17.pdf</t>
   </si>
   <si>
     <t>Reconstrução de Ponte na linha C-03.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Reconstrução de Ponte na linha TN-10.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/47/19.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/47/19.pdf</t>
   </si>
   <si>
     <t>Substituição de Ponte.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/48/20.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/48/20.pdf</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/49/21.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/49/21.pdf</t>
   </si>
   <si>
     <t>Solicitação de Providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/50/22_1.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/50/22_1.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Prancheamento.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/51/23.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/51/23.pdf</t>
   </si>
   <si>
     <t>Doação do Posto de Saúde do Núcleo de Nova Aliança para Asprormap ll.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/52/24.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/52/24.pdf</t>
   </si>
   <si>
     <t>Atendimento Odontológico.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/53/25.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/53/25.pdf</t>
   </si>
   <si>
     <t>Recuperação de Estradas.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/54/26.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/54/26.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/55/27.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/55/27.pdf</t>
   </si>
   <si>
     <t>Recuperação de Ruas.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/56/28.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/56/28.pdf</t>
   </si>
   <si>
     <t>Reparos e Manutenção do Bosque Municipal.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/57/29.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/57/29.pdf</t>
   </si>
   <si>
     <t>Recuperação de Ponte.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/58/30.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/58/30.pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/59/31.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/59/31.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/60/33.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/60/33.pdf</t>
   </si>
   <si>
     <t>Serviço de Acessibilidade e Calçamento.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/61/34.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/61/34.pdf</t>
   </si>
   <si>
     <t>Faixa de Pedestre.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/62/35.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/62/35.pdf</t>
   </si>
   <si>
     <t>Instalação de Lombadas.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/63/36.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/63/36.pdf</t>
   </si>
   <si>
     <t>Instalação de Bueiro.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/64/37.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/64/37.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/65/38.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/65/38.pdf</t>
   </si>
   <si>
     <t>Serviço de cascalhamento e Aterro.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/66/39.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/66/39.pdf</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/67/40.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/67/40.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/68/41.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/68/41.pdf</t>
   </si>
   <si>
     <t>Solicitação de Iluminação Pública.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/69/42.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/69/42.pdf</t>
   </si>
   <si>
     <t>Serviço de Manutenção de Internet.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/70/43.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/70/43.pdf</t>
   </si>
   <si>
     <t>Pedido de Providências da Ind: 073/2014.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/71/46.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/71/46.pdf</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/72/47.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/72/47.pdf</t>
   </si>
   <si>
     <t>Solicitação de Sinalização.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/73/48.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/73/48.pdf</t>
   </si>
   <si>
     <t>Aquisição de Veículo.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/74/49.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/74/49.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza e Plantação de Grama.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>L O</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PODER EXECUTIVO MUNICIPAL - P L M</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial por anulação de dotação orçamentária no exercício financeiro de 2015, em favor da Secretaria Municipal de Saúde, para pagamento de serviços médicos hospitalares, e adota outras providências”.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>“Dispõe sobre o Regime Jurídico Único dos Servidores Públicos do Município de Urupá, compreendida a administração direta e indireta, entidades autárquicas e fundacionais, e dá outras providências”.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/666/lei_no_695_-_18.12.15_-_institui_plano_cargos.__Q8nyh9h.docx</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/666/lei_no_695_-_18.12.15_-_institui_plano_cargos.__Q8nyh9h.docx</t>
   </si>
   <si>
     <t>Institui o plano de cargos e salários dos servidores do sistema único de saúde do município de Urupá, e da outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1029,68 +1029,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/3/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/6/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/7/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/8/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/9/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/10/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/11/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/12/08_PuXATAV.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/13/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/14/010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/15/011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/17/013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/18/014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/19/015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/20/016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/21/017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/22/018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/24/020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/25/021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/27/023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/28/024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/29/01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/31/03.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/32/04.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/33/05.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/34/06.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/35/07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/36/08.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/37/09.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/38/10.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/39/11.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/40/12.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/41/13.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/42/14.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/43/15_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/45/17.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/47/19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/48/20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/49/21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/50/22_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/51/23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/52/24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/53/25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/54/26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/55/27.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/56/28.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/57/29.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/58/30.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/59/31.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/60/33.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/61/34.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/62/35.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/63/36.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/64/37.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/65/38.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/66/39.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/67/40.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/68/41.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/69/42.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/70/43.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/71/46.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/72/47.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/73/48.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/74/49.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/666/lei_no_695_-_18.12.15_-_institui_plano_cargos.__Q8nyh9h.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/3/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/6/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/7/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/8/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/9/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/10/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/11/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/12/08_PuXATAV.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/13/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/14/010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/15/011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/17/013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/18/014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/19/015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/20/016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/21/017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/22/018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/24/020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/25/021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/27/023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/28/024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/29/01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/31/03.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/32/04.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/33/05.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/34/06.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/35/07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/36/08.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/37/09.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/38/10.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/39/11.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/40/12.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/41/13.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/42/14.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/43/15_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/45/17.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/47/19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/48/20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/49/21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/50/22_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/51/23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/52/24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/53/25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/54/26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/55/27.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/56/28.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/57/29.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/58/30.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/59/31.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/60/33.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/61/34.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/62/35.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/63/36.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/64/37.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/65/38.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/66/39.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/67/40.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/68/41.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/69/42.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/70/43.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/71/46.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/72/47.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/73/48.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/74/49.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2015/666/lei_no_695_-_18.12.15_-_institui_plano_cargos.__Q8nyh9h.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="228.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>