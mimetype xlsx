--- v0 (2025-10-24)
+++ v1 (2026-04-13)
@@ -54,1749 +54,1749 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>PEDRO CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/110/01.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/110/01.pdf</t>
   </si>
   <si>
     <t>Disponibilização de Recursos.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/111/02.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/111/02.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza e Cascalhamento.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ENESIA OLIVEIRA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/112/03.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/112/03.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza e Higienização.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/113/04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/113/04.pdf</t>
   </si>
   <si>
     <t>Formação de Comissão Avaliadora.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>TIAGO MENDES DE OLIVIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/114/05.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/114/05.pdf</t>
   </si>
   <si>
     <t>Construção de Uma Nova Biblioteca Municipal.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LUZIANO FIRMINI TRESSMAN</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/115/06.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/115/06.pdf</t>
   </si>
   <si>
     <t>Recuperação de Ponte.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/116/07.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/116/07.pdf</t>
   </si>
   <si>
     <t>Patrolamento das Linhas.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MARCELO PEREIRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/117/08.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/117/08.pdf</t>
   </si>
   <si>
     <t>Desarquivamento das Atas.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/118/09.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/118/09.pdf</t>
   </si>
   <si>
     <t>Serviço de Máquina PC.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/119/10.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/119/10.pdf</t>
   </si>
   <si>
     <t>Serviços de Providências e Adequação.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/120/11.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/120/11.pdf</t>
   </si>
   <si>
     <t>Serviços de Reparo da Rede Elétrica.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/121/12.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/121/12.pdf</t>
   </si>
   <si>
     <t>Serviços de Reparos.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/122/13.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/122/13.pdf</t>
   </si>
   <si>
     <t>Serviços de Substituição.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/123/14.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/123/14.pdf</t>
   </si>
   <si>
     <t>Serviço de Iluminação Pública.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/124/15.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/124/15.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/125/16.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/125/16.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/126/17.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/126/17.pdf</t>
   </si>
   <si>
     <t>Recuperação de Bueiro.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/127/18.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/127/18.pdf</t>
   </si>
   <si>
     <t>Serviço de Restauração do Bosque.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/</t>
+    <t>http://sapl.urupa.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Regularização das Diárias.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/129/20.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/129/20.pdf</t>
   </si>
   <si>
     <t>Dispensa de Licitação.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/130/21.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/130/21.pdf</t>
   </si>
   <si>
     <t>Dispensa dos Médicos.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/131/22.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/131/22.pdf</t>
   </si>
   <si>
     <t>Escalas Plantonistas.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/132/23.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/132/23.pdf</t>
   </si>
   <si>
     <t>Limpeza e Manutenção do Ginásio.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/133/24.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/133/24.pdf</t>
   </si>
   <si>
     <t>Limpeza e Manutenção.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/134/25.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/134/25.pdf</t>
   </si>
   <si>
     <t>Cascalhamento.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ELIANAI MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/135/26.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/135/26.pdf</t>
   </si>
   <si>
     <t>Sinalização de Lombadas.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>I N D</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/138/01.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/138/01.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza e Retirada de Árvores.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Serviço de Revitalização da Iluminação Pública.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/140/03.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/140/03.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Estradas.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/141/04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/141/04.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/142/05.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/142/05.pdf</t>
   </si>
   <si>
     <t>Solicitação de um Ambiente Provisório para Serviços de Capela.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/143/06.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/143/06.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Bueiro.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/144/07.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/144/07.pdf</t>
   </si>
   <si>
     <t>Serviço de Coleta de Lixo.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/145/08.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/145/08.pdf</t>
   </si>
   <si>
     <t>Serviço de Cascalhamento de Morro.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/146/09.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/146/09.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação e Revestimento Asfáltico de vias Públicas.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/147/10.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/147/10.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Bueiro e Estrada.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/148/11.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/148/11.pdf</t>
   </si>
   <si>
     <t>Serviço de Manutenção na Escola Adeildo Martins.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/149/12.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/149/12.pdf</t>
   </si>
   <si>
     <t>Recuperação de Estrada, Ponte e Bueiro.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/150/13.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/150/13.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Estrada.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/151/14.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/151/14.pdf</t>
   </si>
   <si>
     <t>Serviço de Construção e Manutenção de Biblioteca Municipal.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/152/15.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/152/15.pdf</t>
   </si>
   <si>
     <t>Serviço de Revitalização do Bosque Municipal.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/153/16.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/153/16.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buraco.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/154/17.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/154/17.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza da Avenida 07 de Setembro.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/155/18.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/155/18.pdf</t>
   </si>
   <si>
     <t>Local para a Futura Construção de Capela Mortuária.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/156/19.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/156/19.pdf</t>
   </si>
   <si>
     <t>Solicitação do Ônibus Antigo da Associação Acadêmica ASA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/157/20.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/157/20.pdf</t>
   </si>
   <si>
     <t>Serviço de Conserto de Minivan e Ambulância da Saúde.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/158/21.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/158/21.pdf</t>
   </si>
   <si>
     <t>Serviço de Reparos na Sala de Autoatendimento do Pronto Socorro do Hospital Municipal de Urupá-RO.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/159/22.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/159/22.pdf</t>
   </si>
   <si>
     <t>Serviço de Iluminação.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>RENISVALDO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/160/23.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/160/23.pdf</t>
   </si>
   <si>
     <t>Serviço de Transmissão de Sinal da TV Local.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/161/24.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/161/24.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Rampas de Acessibilidade para Cadeirantes.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/162/26.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/162/26.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Faixas Elevadas Sinalizadas de Pedestres.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/163/26.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/163/26.pdf</t>
   </si>
   <si>
     <t>Serviço de Reforma do Hospital Municipal.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/164/27.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/164/27.pdf</t>
   </si>
   <si>
     <t>Recuperação de Bueiro e Estrada.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>JEAN AUGUSTO DE PAULA VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/165/28.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/165/28.pdf</t>
   </si>
   <si>
     <t>Solicitação de Projeto de Lei (PCCS da Educação).</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/166/29.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/166/29.pdf</t>
   </si>
   <si>
     <t>Construção de Canil e Curral Municipal.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/167/30.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/167/30.pdf</t>
   </si>
   <si>
     <t>Serviço de obrigatoriedade de Visitas Médicas.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/168/031.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/168/031.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/169/32.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/169/32.pdf</t>
   </si>
   <si>
     <t>Solicitação de Ampliação e Adequação para a Reforma do Hospital Municipal.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/170/33.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/170/33.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação e Manutenção da AV: dos Pioneiros.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/171/34.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/171/34.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buracos.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/172/35.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/172/35.pdf</t>
   </si>
   <si>
     <t>Serviço de Cascalhamento.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/173/36.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/173/36.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação e Disponibilização de Recipientes Abastecidos com Álcool em Gel.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/174/37.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/174/37.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/175/38.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/175/38.pdf</t>
   </si>
   <si>
     <t>Serviço de Reforma do Barracão do Feirão.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/176/39.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/176/39.pdf</t>
   </si>
   <si>
     <t>Serviço de Reforma da APAE (Associação de Pais e Filhos dos Excepcionais).</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/177/40.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/177/40.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Ponte.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/178/41.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/178/41.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza e Manutenção do Ginásio Mário Sérgio Cavalcanti.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/179/42.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/179/42.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/180/43.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/180/43.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/181/44.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/181/44.pdf</t>
   </si>
   <si>
     <t>Serviço de Dispor de uma Fábrica de Bueiro.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/182/45.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/182/45.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/183/46.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/183/46.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza de Estrada.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/184/47.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/184/47.pdf</t>
   </si>
   <si>
     <t>Solicitar um Transformador de Energia Elétrica.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/185/48.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/185/48.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buracos da Rua 13 de Fevereiro.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/186/49.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/186/49.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Estrada e Bueiro.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/187/50.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/187/50.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/188/51.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/188/51.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/189/52.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/189/52.pdf</t>
   </si>
   <si>
     <t>Solicitação de Aquisição de Um Veículo Oficial.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/214/53.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/214/53.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Solicitação de Equipamentos de Auxílio para Portadores de Necessidades Especiais.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/216/55.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/216/55.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Rede de Energia Elétrica Adequada.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/218/56.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/218/56.pdf</t>
   </si>
   <si>
     <t>Serviço de Inclusão de Competições Esportivas no Aniversário da Cidade de Urupá.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/219/57.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/219/57.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Bueiro.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/221/58.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/221/58.pdf</t>
   </si>
   <si>
     <t>Serviço de Patrolamento e Manutenção de Estradas.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/224/59.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/224/59.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação e Manutenção de Estradas.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/230/60.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/230/60.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/231/62.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/231/62.pdf</t>
   </si>
   <si>
     <t>Solicitação de Esclarecimentos.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/232/63.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/232/63.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação e Instalação de Lombadas.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/233/64.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/233/64.pdf</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/234/65.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/234/65.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/236/66.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/236/66.pdf</t>
   </si>
   <si>
     <t>Solicitação de Ampliação de Números de Médicos e Enfermeiros.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/237/67.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/237/67.pdf</t>
   </si>
   <si>
     <t>Serviços de Reparos e Manutenção.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/238/68.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/238/68.pdf</t>
   </si>
   <si>
     <t>Serviço Tipo Britas.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/239/69.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/239/69.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza e Manutenção.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/241/70.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/241/70.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza e Patrolamento da Cidade.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/243/71.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/243/71.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza e Patrolamento do Distrito Primavera e Núcleo de Nova Aliança.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/245/72.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/245/72.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/246/73.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/246/73.pdf</t>
   </si>
   <si>
     <t>Serviço de Arborização.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/247/74.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/247/74.pdf</t>
   </si>
   <si>
     <t>Solicitação de Uma Máquina Tipo PC.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/248/75.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/248/75.pdf</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/249/76.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/249/76.pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/250/77.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/250/77.pdf</t>
   </si>
   <si>
     <t>Serviço de Caminhão Pipa.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/251/78.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/251/78.pdf</t>
   </si>
   <si>
     <t>Serviço de Levantamento de Aterro.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/252/79.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/252/79.pdf</t>
   </si>
   <si>
     <t>Reforma da Academia e Parquinho Popular do Bosque.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/253/80.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/253/80.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Bloquetes.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/254/81.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/254/81.pdf</t>
   </si>
   <si>
     <t>Serviço de Reforma da Escola Municipal Euclides da Cunha.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/256/82.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/256/82.pdf</t>
   </si>
   <si>
     <t>Serviço de Rebaixamento da Serra.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/257/83.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/257/83.pdf</t>
   </si>
   <si>
     <t>Serviço de Desvio de Morro.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/259/84.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/259/84.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de Morro.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/260/85.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/260/85.pdf</t>
   </si>
   <si>
     <t>Serviço de Substituição de Ponte por Bueiro.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/261/86.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/261/86.pdf</t>
   </si>
   <si>
     <t>Serviço de Sinalização e Recuperação.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/262/87.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/262/87.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Ventiladores e Água.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/263/88.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/263/88.pdf</t>
   </si>
   <si>
     <t>Serviço de Separação de Patrulhas.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/264/89.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/264/89.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Portão e Contratação de Uma Zeladora.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/265/90.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/265/90.pdf</t>
   </si>
   <si>
     <t>Instalação de Academia Popular.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/278/91.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/278/91.pdf</t>
   </si>
   <si>
     <t>Liberação de Documentação.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/279/92.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/279/92.pdf</t>
   </si>
   <si>
     <t>Solicitação de técnico de Enfermagem.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/280/93.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/280/93.pdf</t>
   </si>
   <si>
     <t>Disponibilização de Um Profissional habilitado.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/281/94.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/281/94.pdf</t>
   </si>
   <si>
     <t>Serviço de Locomoção e Instalação.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/282/95.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/282/95.pdf</t>
   </si>
   <si>
     <t>Serviço de Patrolamento.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/283/96.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/283/96.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Fossa.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/284/97.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/284/97.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Faixas Elevadas Sinalizadas para Pedestres.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/285/98.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/285/98.pdf</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/286/99.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/286/99.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/287/100.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/287/100.pdf</t>
   </si>
   <si>
     <t>Cedência de Terreno para os Boiadeiros.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/288/101.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/288/101.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/289/102.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/289/102.pdf</t>
   </si>
   <si>
     <t>Instalação de Faixas Elevadas Sinalizadas de Pedestres Urgentes.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/290/103.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/290/103.pdf</t>
   </si>
   <si>
     <t>Instalação de Faixas Elevadas Sinalizadas de Pedestres.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/291/104.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/291/104.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/294/105.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/294/105.pdf</t>
   </si>
   <si>
     <t>Serviço de Reforma do Símbolo Produtivo Oficial de Urupá (PEIXE).</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/295/106.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/295/106.pdf</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/296/107.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/296/107.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/297/108.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/297/108.pdf</t>
   </si>
   <si>
     <t>Contratação de Técnicos em Radiologia.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/298/109.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/298/109.pdf</t>
   </si>
   <si>
     <t>Serviço de Adequação Física da Sala de Autoclave.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/299/110.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/299/110.pdf</t>
   </si>
   <si>
     <t>Serviço de Reparos e Conservação.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/300/111.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/300/111.pdf</t>
   </si>
   <si>
     <t>Recuperação de Bueiros.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/301/113.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/301/113.pdf</t>
   </si>
   <si>
     <t>Serviço de providências e Adequação.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/302/114.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/302/114.pdf</t>
   </si>
   <si>
     <t>Contratação de Aprovados do Concurso Municipal.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/303/115.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/303/115.pdf</t>
   </si>
   <si>
     <t>Serviços de Revisão e Manutenção dos Veículos Oficiais da Saúde.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/304/116.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/304/116.pdf</t>
   </si>
   <si>
     <t>Serviços de Bloqueteamento.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/305/117.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/305/117.pdf</t>
   </si>
   <si>
     <t>Serviço de Retirada.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/306/118.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/306/118.pdf</t>
   </si>
   <si>
     <t>Serviço de Construção de Calçada.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/307/119.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/307/119.pdf</t>
   </si>
   <si>
     <t>Serviços de Revitalização de Roçadeira.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/308/121.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/308/121.pdf</t>
   </si>
   <si>
     <t>Serviços de Aquisição de Tabletes.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/309/122.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/309/122.pdf</t>
   </si>
   <si>
     <t>Serviço de substituição de Ponte por Bueiro.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/310/123.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/310/123.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/311/124.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/311/124.pdf</t>
   </si>
   <si>
     <t>Serviço de Cobertura.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/312/124.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/312/124.pdf</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/313/125.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/313/125.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/314/126.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/314/126.pdf</t>
   </si>
   <si>
     <t>Serviço de Canalização dos Terrenos.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/315/127.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/315/127.pdf</t>
   </si>
   <si>
     <t>Serviço de Transformação.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/316/128.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/316/128.pdf</t>
   </si>
   <si>
     <t>Serviço de Higienização.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/317/129.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/317/129.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Rede Elétrica.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/318/130.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/318/130.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/319/131.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/319/131.pdf</t>
   </si>
   <si>
     <t>Serviço de Instalação de Lombadas.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/320/132.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/320/132.pdf</t>
   </si>
   <si>
     <t>Serviço de Restauração de calçada.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/321/133.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/321/133.pdf</t>
   </si>
   <si>
     <t>Serviço de Ampliação de Cozinha.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/322/136.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/322/136.pdf</t>
   </si>
   <si>
     <t>Serviço de Reparos com Urgência.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/323/137.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/323/137.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/324/137.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/324/137.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2100,68 +2100,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/110/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/111/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/112/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/113/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/114/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/115/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/116/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/117/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/118/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/119/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/120/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/121/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/122/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/123/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/124/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/125/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/126/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/127/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/129/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/130/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/131/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/132/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/133/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/134/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/135/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/138/01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/140/03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/141/04.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/142/05.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/143/06.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/144/07.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/145/08.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/146/09.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/147/10.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/148/11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/149/12.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/150/13.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/151/14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/152/15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/153/16.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/154/17.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/155/18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/156/19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/157/20.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/158/21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/159/22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/160/23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/161/24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/162/26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/163/26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/164/27.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/165/28.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/166/29.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/167/30.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/168/031.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/169/32.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/170/33.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/171/34.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/172/35.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/173/36.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/174/37.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/175/38.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/176/39.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/177/40.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/178/41.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/179/42.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/180/43.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/181/44.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/182/45.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/183/46.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/184/47.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/185/48.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/186/49.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/187/50.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/188/51.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/189/52.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/214/53.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/216/55.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/218/56.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/219/57.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/221/58.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/224/59.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/230/60.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/231/62.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/232/63.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/233/64.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/234/65.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/236/66.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/237/67.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/238/68.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/239/69.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/241/70.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/243/71.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/245/72.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/246/73.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/247/74.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/248/75.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/249/76.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/250/77.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/251/78.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/252/79.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/253/80.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/254/81.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/256/82.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/257/83.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/259/84.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/260/85.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/261/86.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/262/87.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/263/88.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/264/89.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/265/90.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/278/91.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/279/92.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/280/93.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/281/94.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/282/95.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/283/96.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/284/97.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/285/98.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/286/99.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/287/100.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/288/101.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/289/102.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/290/103.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/291/104.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/294/105.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/295/106.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/296/107.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/297/108.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/298/109.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/299/110.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/300/111.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/301/113.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/302/114.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/303/115.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/304/116.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/305/117.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/306/118.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/307/119.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/308/121.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/309/122.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/310/123.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/311/124.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/312/124.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/313/125.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/314/126.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/315/127.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/316/128.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/317/129.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/318/130.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/319/131.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/320/132.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/321/133.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/322/136.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/323/137.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/324/137.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/110/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/111/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/112/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/113/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/114/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/115/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/116/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/117/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/118/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/119/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/120/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/121/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/122/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/123/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/124/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/125/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/126/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/127/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/129/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/130/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/131/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/132/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/133/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/134/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/135/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/138/01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/140/03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/141/04.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/142/05.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/143/06.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/144/07.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/145/08.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/146/09.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/147/10.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/148/11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/149/12.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/150/13.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/151/14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/152/15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/153/16.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/154/17.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/155/18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/156/19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/157/20.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/158/21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/159/22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/160/23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/161/24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/162/26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/163/26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/164/27.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/165/28.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/166/29.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/167/30.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/168/031.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/169/32.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/170/33.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/171/34.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/172/35.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/173/36.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/174/37.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/175/38.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/176/39.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/177/40.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/178/41.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/179/42.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/180/43.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/181/44.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/182/45.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/183/46.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/184/47.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/185/48.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/186/49.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/187/50.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/188/51.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/189/52.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/214/53.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/216/55.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/218/56.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/219/57.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/221/58.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/224/59.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/230/60.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/231/62.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/232/63.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/233/64.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/234/65.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/236/66.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/237/67.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/238/68.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/239/69.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/241/70.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/243/71.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/245/72.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/246/73.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/247/74.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/248/75.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/249/76.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/250/77.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/251/78.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/252/79.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/253/80.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/254/81.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/256/82.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/257/83.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/259/84.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/260/85.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/261/86.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/262/87.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/263/88.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/264/89.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/265/90.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/278/91.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/279/92.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/280/93.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/281/94.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/282/95.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/283/96.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/284/97.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/285/98.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/286/99.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/287/100.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/288/101.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/289/102.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/290/103.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/291/104.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/294/105.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/295/106.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/296/107.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/297/108.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/298/109.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/299/110.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/300/111.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/301/113.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/302/114.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/303/115.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/304/116.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/305/117.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/306/118.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/307/119.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/308/121.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/309/122.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/310/123.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/311/124.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/312/124.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/313/125.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/314/126.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/315/127.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/316/128.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/317/129.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/318/130.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/319/131.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/320/132.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/321/133.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/322/136.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/323/137.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2017/324/137.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="75.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="74.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="91.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>