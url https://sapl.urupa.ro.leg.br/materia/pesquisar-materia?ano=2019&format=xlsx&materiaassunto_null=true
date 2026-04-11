--- v0 (2025-10-24)
+++ v1 (2026-04-11)
@@ -54,2892 +54,2892 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PODER EXECUTIVO MUNICIPAL - P L M</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/</t>
+    <t>http://sapl.urupa.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração da Lei Municipal n. 786 de 27 de dezembro de 2.017 que dispõe sobre o Imposto Urbano, e da outras providências”</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_lei_n_002-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_lei_n_002-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei Municipal n. 707 de 16 de março de 2016 que dispõe sobre a autorização ao Poder Executivo Municipal a aderir ao Programa Mais Médicos para o Brasil e Autoriza a Concessão de Auxílio Moradia e Alimentação, e dá outras providências”</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_lei_n_003-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_lei_n_003-2019-gp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n. 573 de 17 de julho de 2013, concernente a criação da SEMINFRA em nova organização e estrutura do Poder Executivo do município de urupá, e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/268/projeto_de_lei_n_004-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/268/projeto_de_lei_n_004-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Assistência Social no valor total de R$ 50.000,00 (cinquenta mil reais)para a construção de um barracão para o lar do idoso, e adota outras providências”.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_n_005-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_n_005-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercíciofinanceiro de 2019, em favor daSecretaria Municipal de Infraestrutura e Desenvolvimento,para a reforma do terminal rodoviário municipal, e adotaoutras providências”.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_n_006-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_n_006-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Meio Ambiente e Agriculturano valor total de R$311.758,27 (trezentos e onze mil, setecentos e cinquenta e oito reais e vinte e sete centavos)para a recuperação de estradas vicinais referente a ampliação de metas do Convênio n. 116/2017/PJ/DER-ROe adota outras providências”.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_n_007-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_n_007-2019-gp.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O SERVIÇO PÚBLICO MUNICIPAL DE TRANSPORTE ESCOLAR NO MUNICÍPIO, CRIA O CONSELHO MUNICIPAL DE TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_n_008-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_n_008-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da estrutura administrativa da Lei Municipal n.573/2013, promovendo a criação e extinção de cargo, exclusão e abertura de vagas, e adota outras providências”.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_n_010-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_n_010-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Assistência Social no valor total de R$ 1.113,08 (mil, cento e treze reais e oito centavos)para a aquisição de material de expediente para o CRAS, e adota outras providências”.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_lei_n_011-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_lei_n_011-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Saúdeno valor total de R$26.588,50 (vinte e seis mil, quinhentos e oitenta e oito reais e cinquenta centavos)para a aquisição de medicamentos provenientes do Convênio n. 104/PGE-2018e adota outras providências”.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_lei_n_012-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_lei_n_012-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Saúdeno valor total de R$109.233,13 (cento e nove mil, duzentos e trinta e três reais e treze centavos)para a aquisição deuma ambulância Tipo – A e material odontológicoe adota outras providências”.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/235/projeto_de_lei_n_013-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/235/projeto_de_lei_n_013-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2019, proveniente de superávit financeiro, em favor da Secretaria Municipal de Saúde, no valor de R$ 270.884,81 (duzentos e setenta mil, oitocentos e oitenta e quatro reais e oitenta e um centavos), para despesas de custeio e investimento e adota outras providências”.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/229/projeto_de_lei_n_014-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/229/projeto_de_lei_n_014-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei n. 818 de 31 de outubro de 2018 que institui o Conselho Municipal de Educação e dá outras providências”.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/228/projeto_de_lei_n_015-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/228/projeto_de_lei_n_015-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento no valor total de R$50.908,72 (cinquenta mil, novecentos e oito reais e setenta e dois centavos)para a adição de serviços a obra para pavimentação em TSD meio fio, canteiro e sinalização, na avenida dos pioneiros, provenientes do Convênio n. 067/2017/PJ-DER-ROe adota outras providências”.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/227/projeto_de_lei_n_016-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/227/projeto_de_lei_n_016-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Saúdeno valor total de R$50.000,00 (cinquenta mil reais)para a aquisição de medicamentos provenientes do Convênio n. 440/PGE/2018e adota outras providências”.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/226/projeto_de_lei_n_017-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/226/projeto_de_lei_n_017-2019-gp.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE URUPÁ, REGULAMENTAR PROGAMA DE ESTÁGIO E FIRMAR CONVÊNIO COM INSTITUIÇÕES DE ENSINO PARA ADMITIR SEM ÔNUS, ESTUDANTES EM PERÍODO DE ESTÁGIO OBRIGATÓRIO”.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/225/projeto_de_lei_n_018-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/225/projeto_de_lei_n_018-2019-gp.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A SEMANA DO BEBÊ NO MUNICÍPIO DE URUPÁ E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/222/projeto_de_lei_n_019-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/222/projeto_de_lei_n_019-2019-gp.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO, A EFETUAR PARCELAMENTO DE DÍVIDA COM O PASEP, CONFORME NOTIFICAÇÃO DA SECRETARIA DA RECEITA FEDERAL DO BRASIL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Educação e Culturano valor total de R$72.703,29 (setenta e dois mil, setecentos e três reais e vinte e nove centavos)ampliação de metas com a aquisição de conjuntos escolares, provenientes do Convênio n. 328/PGE/2017e adota outras providências”.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da estrutura administrativa da Lei n.573/2013 e Lei n. 827/2019, promovendo a criação e extinção de cargo, exclusão e abertura de vagas, e adota outras providências”.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_n_022-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_n_022-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Saúdeno valor total de R$599.325,00 (quinhentos e noventa e nove mil e trezentos e vinte e cinco reais)para a reforma de unidade de atenção especializada em saúde– Hospital Municipal Jorge Cardoso de Sá e adota outras providências”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_n_023-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_n_023-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Meio Ambiente e Agriculturano valor total de R$39.071,07 (trinta e nove mil reais, setenta e um reais e sete centavos)para a aquisição de máquinas e equipamentos agrícolas e rodoviários, provenientes do Convênio n. 131/PGE/2018e adota outras providências”.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_n_024-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_n_024-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Meio Ambiente e Agriculturano valor total de R$49.461,24 (quarenta e nove mil, quatrocentos e sessenta e um reais e vinte e quatro centavos)para a aquisição de máquinas e equipamentos agrícolas e rodoviários, provenientes do Convênio n. 216/PGE/2017e adota outras providências”.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_n_025-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_n_025-2019-gp.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A CAPELA MORTUÁRIA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/208/projeto_de_lei_n_026-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/208/projeto_de_lei_n_026-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aplicação, no âmbito da administração pública municipal, da Lei n. 12.846, de 1º de agosto de 2013, que "dispõe sobre a responsabilização administrativa e civil de pessoas jurídicas pela prática de atos contra a administração pública, nacional ou estrangeira, e dá outras providências".</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_n_027-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_n_027-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo alterar a Lei n. 716/2016, denominada “Lei da Ficha Limpa Municipal” que disciplina e norteia as vedações concernente as nomeações de servidores a cargos comissionados ou função de confiança no âmbito da administração direta, autárquica e fundacional do Poder Executivo e do Poder Legislativo, e adota outras providências”.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_n_028-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_n_028-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial por anulação de dotação, em favor da Secretaria Municipal de Educação e Cultura para manutenção das atividades do Conselho Municipal de Educação, e adota outras providências”.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_n_029-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_n_029-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Saúdeno valor total de R$500.000,00 (quinhentos mil reais)para a manutenção das atividades da atenção básica,e adota outras providências”.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_n_30.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_n_30.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ALTERAR OS ARTIGOS 5º E 13 DA LEI N. 696/2015 QUE DISPÕE SOBRE O PLANO CARGOS CARREIRA E SALÁRIOS DOS SERVIDORES DA REDE DE ENSINO DO MUNICÍPIO DE URUPÁ E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_n_031-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_n_031-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza a contratação emergencial temporária, para atender excepcional interesse público na forma do art. 37, inciso IX da Constituição Federal e art. 5º, inciso I da Lei Orgânica Municipal, pela contratação de Professores e Psicólogo e adota outras providências”.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_de_lei_n_032-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_de_lei_n_032-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento no valor total de R$100.000,00 (cem mil reais) para a aquisição de 80,00m tubos metálicos para drenagem de águas pluviais, provenientes do Convênio n. 020/2019/PJ/DER-ROe adota outras providências”.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_lei_n_033-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_lei_n_033-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento no valor total de R$100.000,00 (cem mil reais)para a aquisição de 60,00 metros tubos metálicos para implantação de sistema de drenagem de águas pluviais, provenientes do Convênio n. 012/2019/PJ/DER-ROe adota outras providências”.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_n_034-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_n_034-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento no valor total de R$50.000,00 (cinquenta mil reais)para a aquisição de 40,00 metros de tubos metálicos para implantação de sistema de drenagem de águas pluviais, provenientes do Convênio n. 016/2019/PJ/DER-ROe adota outras providências”.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_n038.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_n038.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DISPOR SOBRE A UTILIZAÇÃO DO RECURSO PMAQ NA QUAL SERÁ DESTINADO EXCLUSIVAMENTE PARA FOMENTO DA ATENÇÃO BÁSICA EM SAÚDE E PAGAMENTO DE PRODUTIVIDADE PARA OS PROFISSIONAIS DAS EQUIPES DE ESTRATÉGIA SAÚDE DA FAMILIA COM OU SEM SAÚDE BUCAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_n_39.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_n_39.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O CONSELHO MUNICIPAL DE CONTROLE SOCIAL DE SANEAMENTO NO ÂMBITO DO MUNICÍPIO DE URUPÁ</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_n_40.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_n_40.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ALTERAR A LEI N.220/2001, PARA INSTITUIR COMO SÍMBOLO MUNICIPAL, O LOGOTIPO URUPÁ LUGAR BOM DE VIVER.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_n_041-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_n_041-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da estrutura administrativa da Lei n. 573/2013, promovendo a criação e extinção de cargo, exclusão e abertura de vagas, e adota outras providências”.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_n_042-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_n_042-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o domicílio eletrônico do contribuinte (DEC), para todas as pessoas jurídicas e dá outras providências .”</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_n._043-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_n._043-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Educação e Cultura, para aquisição de material permanente e material de consumo , e adota outras providências”.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_n_044-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_n_044-2019-gp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 98 E INCISO II DO ARTIGO 99 DA ESTRUTURA ADMINISTRATIVA DA ELI N 573 DE 17 DE JULHO DE 2013, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/328/projeto_de_lei_n_045-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/328/projeto_de_lei_n_045-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar Crédito Adicional Suplementar por anulação de dotação orçamentária em favor da Secretaria Municipal de Administração e Planejamento, Secretaria Municipal de Educação e Cultura, Secretaria Municipal de Saúde e Secretaria Municipal de Assistência Social no valor total de R$ 1.615.673,79 (um milhão, seiscentos e quinze mil, seiscentos e setenta e três reais e setenta e nove centavos), para a arcar com despesas de pagamento de pessoal e obrigações patronais e adota outras providências”.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/532/projeto_de_lei__46_2019.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/532/projeto_de_lei__46_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N046/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor total de R$ 43.371,35 ( quarenta e três mil, trezentos e setenta e um reais e trinta e cinca centavos), concernente a realização da festa da virada Réveillon 2019/2020, e adota outras providências</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N047/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de administração e planejamento, secretaria municipal de educação e cultura, secretaria municipal de saúde e secretaria municipal de assistência social no valor total de r$861.641,16 (oitocentos e sessenta e um mil seiscentos e quarenta e um reais e dezesseis centavos), para arcar com despesas de pagamento de pessoal e obrigações patronais e adota outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_48_2019.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_48_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N048/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de educação e cultura, secretaria municipal de saúde, secretaria municipal de assistência social e secretaria municipal de infra estrutura e desenvolvimento no valor total de R$1.170.101,08. (um milhão cento e setenta mil cento e um reais e oito centavos), para arcar com despesas de pagamento de pessoal do mês de dezembro, transporte escolar e tarifas de iluminação publica e adota outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/606/projeto_de_lei_049_2019.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/606/projeto_de_lei_049_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N049/2019 Autoriza o poder executivo a criar credito adicional especial em favor as secretaria municipal de infraestrutura e desenvolvimento no valor total de R$19.633,81 (dezenove mil seiscentos e trinta e três reais e oitenta e um reais), para arcar com despesas de reforma do terminal Rodoviário e adota outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_50_2019.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_50_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N050/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor de R$157.180,00. (cento e cinqüenta e sete mil centro e oitenta reais), para aquisição de um veiculo utilitário do tipo Pick-up, que tem por finalidade atender as necessidades do município no suporte ao bom desempenho das atividades e trabalhos co o intuito de atender aos anseios da população e promover o desenvolvimento da região, o recurso é proveniente do convenio n. 882892/2019/PCN ministério da defesa e adota outras providencias.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>P L L</t>
   </si>
   <si>
     <t>PROJETO LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>PODER LEGISLATIVO - P.L</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_lei_n._002-2019-gv.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_lei_n._002-2019-gv.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º da Lei Municipal n. 315 de 22 de junho de 2006 que dispõe sobre a obrigatoriedade dos alunos das Escolas Municipais cantarem os Hinos: Nacional Bandeira e do Município uma vez por semana.”</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei_n._003-2019-gv.-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei_n._003-2019-gv.-cmur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Brinquedotecas no Hospital Municipal de Urupá Jorge Cardoso de Sá, e dá outras providências”</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_lei_n._004-2019-gv.-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_lei_n._004-2019-gv.-cmur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Politica d Implantação da Fitoterapia em Saúde Publica no Município de Urupá-RO."</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/275/projeto_de_lei_n._005-2019-gv.-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/275/projeto_de_lei_n._005-2019-gv.-cmur.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO, A INSTITUIR A CAMPANHA DENOMINADA "QUEBRANDO O SILENCIO" NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE URUPÁ/RO.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>RENISVALDO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>Dispõe da obrigatoriedade da implantação  de hortas  cm a proposta de utilização de adubos orgânicos  nas escolas municipais deste município  de Urupá-RO, especialmente para os alunos do 8º e 9º ano e adota outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>TIAGO MENDES DE OLIVIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/612/001.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/612/001.pdf</t>
   </si>
   <si>
     <t>Adesivar Todos os Veículos Novos do Município.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>ROGERIO DOS SANTOS LIMA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/613/002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/613/002.pdf</t>
   </si>
   <si>
     <t>Licença do Cargo de Vereador.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/614/003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/614/003.pdf</t>
   </si>
   <si>
     <t>Retirar Todos os Equipamentos e Maquinários do Pátio da Prefeitura.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/615/004.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/615/004.pdf</t>
   </si>
   <si>
     <t>Solicitar a Cedência da Bandeira do Município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/616/005.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/616/005.pdf</t>
   </si>
   <si>
     <t>Imagens da Câmera de Vídeo.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/617/006.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/617/006.pdf</t>
   </si>
   <si>
     <t>Cópia da Lei Referente ao Hino Nacional.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>ENESIA OLIVEIRA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/618/007.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/618/007.pdf</t>
   </si>
   <si>
     <t>Providências na Creche Municipal.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/619/008.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/619/008.pdf</t>
   </si>
   <si>
     <t>Informação das Associações.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/620/009.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/620/009.pdf</t>
   </si>
   <si>
     <t>Providências ao Requerimento de 001/2019.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/627/010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/627/010.pdf</t>
   </si>
   <si>
     <t>Informação dos Trabalhos Prestados aos Produtores Rurais.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>PEDRO CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/628/011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/628/011.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buracos.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/629/012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/629/012.pdf</t>
   </si>
   <si>
     <t>Aparelho de Telefone.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>LUZIANO FIRMINI TRESSMAN</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/630/013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/630/013.pdf</t>
   </si>
   <si>
     <t>Ligar Água do Campo Municipal.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>MARCELO PEREIRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/631/014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/631/014.pdf</t>
   </si>
   <si>
     <t>Inscrição do Jogador Fábio Pedra.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/632/015.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/632/015.pdf</t>
   </si>
   <si>
     <t>Cópia do Projeto Arquitetônico.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/633/016.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/633/016.pdf</t>
   </si>
   <si>
     <t>Saída de Água.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/634/017.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/634/017.pdf</t>
   </si>
   <si>
     <t>Informação de Associações.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/635/018.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/635/018.pdf</t>
   </si>
   <si>
     <t>Reforma de Bebedouro.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/636/019.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/636/019.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao Requerimento do Dia 05 de Agosto de 2019.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>Liberação da Servidora Vanira Rodrigues Pedro do CEEJA.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/638/021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/638/021.pdf</t>
   </si>
   <si>
     <t>liberação da Servidora Vanira Rodrigues Pedro da Escola Altamir Billy Soares.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/639/022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/639/022.pdf</t>
   </si>
   <si>
     <t>Liberação da Servidora Vanira Rodrigues Pedro.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/640/023.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/640/023.pdf</t>
   </si>
   <si>
     <t>Adequação na Escala de Serviço.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>ELIANAI MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/641/024.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/641/024.pdf</t>
   </si>
   <si>
     <t>Armazenamento das Imagens das Câmeras de Vídeo da Câmera Municipal.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>I N D</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/340/01.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/340/01.pdf</t>
   </si>
   <si>
     <t>Serviço de Reparos e Conservação.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/341/02.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/341/02.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação da Janela do HM.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/342/03.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/342/03.pdf</t>
   </si>
   <si>
     <t>Leilão dos Veículos.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/343/04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/343/04.pdf</t>
   </si>
   <si>
     <t>Estacionamento no Pátio do Posto de Saúde.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/344/05.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/344/05.pdf</t>
   </si>
   <si>
     <t>Iluminação do Núcleo Primavera.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/345/06.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/345/06.pdf</t>
   </si>
   <si>
     <t>Criação de Lei.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/346/07.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/346/07.pdf</t>
   </si>
   <si>
     <t>Serviço de Reparos.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/347/11.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/347/11.pdf</t>
   </si>
   <si>
     <t>Recuperação de Bueiros.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/348/12.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/348/12.pdf</t>
   </si>
   <si>
     <t>Parceria.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/349/13.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/349/13.pdf</t>
   </si>
   <si>
     <t>Contrato Emergencial.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/350/14.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/350/14.pdf</t>
   </si>
   <si>
     <t>Recuperação de Bueiro.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>JEAN AUGUSTO DE PAULA VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/351/15.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/351/15.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reparo na Creche Municipal.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/352/16.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/352/16.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Estrada.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/353/17.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/353/17.pdf</t>
   </si>
   <si>
     <t>Hasteamento das Bandeiras.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/354/18.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/354/18.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Estradas.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/355/19.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/355/19.pdf</t>
   </si>
   <si>
     <t>Serviço de Aterro de Bueiro.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/356/20.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/356/20.pdf</t>
   </si>
   <si>
     <t>Reforma do Posto de Saúde.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/357/21.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/357/21.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Estardas.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/358/22.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/358/22.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/359/23.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/359/23.pdf</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/361/25.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/361/25.pdf</t>
   </si>
   <si>
     <t>Serviço de Saída de Água.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/362/27.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/362/27.pdf</t>
   </si>
   <si>
     <t>Solicitação de Serviço de Limpeza.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/363/28.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/363/28.pdf</t>
   </si>
   <si>
     <t>Solicitando Levantamento dos Pontos Críticos.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/364/29.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/364/29.pdf</t>
   </si>
   <si>
     <t>Depósito de Cascalho.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/365/30.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/365/30.pdf</t>
   </si>
   <si>
     <t>Conservação das Nascentes/Minas.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/366/32.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/366/32.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/368/34.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/368/34.pdf</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/369/35.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/369/35.pdf</t>
   </si>
   <si>
     <t>Limpeza.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/370/36.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/370/36.pdf</t>
   </si>
   <si>
     <t>Pagamento.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/371/37.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/371/37.pdf</t>
   </si>
   <si>
     <t>Reparos nas Linhas Vicinais.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/372/38.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/372/38.pdf</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/373/39.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/373/39.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/374/40.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/374/40.pdf</t>
   </si>
   <si>
     <t>Distribuição de Datas da COAB.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/375/41.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/375/41.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buracos e Limpeza.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/376/42.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/376/42.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/377/43.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/377/43.pdf</t>
   </si>
   <si>
     <t>Aumento do Valor do Plantão.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/378/44.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/378/44.pdf</t>
   </si>
   <si>
     <t>Regularização Fundiária.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/379/45.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/379/45.pdf</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/380/46.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/380/46.pdf</t>
   </si>
   <si>
     <t>Reforma.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/381/47.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/381/47.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Bueiro.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/382/48.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/382/48.pdf</t>
   </si>
   <si>
     <t>Organizar a Entrada da Linha C04.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/383/49.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/383/49.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/384/50.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/384/50.pdf</t>
   </si>
   <si>
     <t>Academias Públicas.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/385/51.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/385/51.pdf</t>
   </si>
   <si>
     <t>Serviço de Cascalhamento.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/386/52.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/386/52.pdf</t>
   </si>
   <si>
     <t>Roçar.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/387/53.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/387/53.pdf</t>
   </si>
   <si>
     <t>Serviço de Levantamento de Aterro.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/388/54.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/388/54.pdf</t>
   </si>
   <si>
     <t>Limpeza da Rodoviária.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/389/55.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/389/55.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Ponte.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/390/56.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/390/56.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/391/57.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/391/57.pdf</t>
   </si>
   <si>
     <t>Concerto do RX.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/392/58.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/392/58.pdf</t>
   </si>
   <si>
     <t>Tapa Buraco.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/393/59.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/393/59.pdf</t>
   </si>
   <si>
     <t>Micro-ônibus.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/394/60.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/394/60.pdf</t>
   </si>
   <si>
     <t>Jogos Municipais.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/396/61.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/396/61.pdf</t>
   </si>
   <si>
     <t>Ambulância para o Distrito de Nova Aliança.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/397/62.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/397/62.pdf</t>
   </si>
   <si>
     <t>Solicitação de Construção de Um Dreno.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/398/63.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/398/63.pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/399/64.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/399/64.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/400/65.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/400/65.pdf</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/401/66.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/401/66.pdf</t>
   </si>
   <si>
     <t>Criar Cargo de Condutor de Ambulância.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/402/67.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/402/67.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza e Recuperação das Ruas.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/403/68.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/403/68.pdf</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/404/70.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/404/70.pdf</t>
   </si>
   <si>
     <t>Solicitando Providências.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/405/71.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/405/71.pdf</t>
   </si>
   <si>
     <t>Veículo com Plotagem para Hemodiálise.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/406/72.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/406/72.pdf</t>
   </si>
   <si>
     <t>Bonificação as Equipes do PSF.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/407/73.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/407/73.pdf</t>
   </si>
   <si>
     <t>Serviço de Reforma.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/408/74.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/408/74.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buracos, Roçar e Outros.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/409/75.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/409/75.pdf</t>
   </si>
   <si>
     <t>Serviço de Retirada de Lixo.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/410/76.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/410/76.pdf</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/411/77.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/411/77.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação e Manutenção das Estradas.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/412/78.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/412/78.pdf</t>
   </si>
   <si>
     <t>Serviço de Reforma Geral.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/325/080.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/325/080.pdf</t>
   </si>
   <si>
     <t>“ SERVIÇO DE RECUPERAÇÃO DE PONTE”</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>“SERVIÇO DE SAÍDA DE ÁGUA”</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/414/82.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/414/82.pdf</t>
   </si>
   <si>
     <t>Solicitar Providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/415/83.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/415/83.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/416/84.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/416/84.pdf</t>
   </si>
   <si>
     <t>Reflorestamento do rio urupá.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/417/85.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/417/85.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/418/86.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/418/86.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/419/87.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/419/87.pdf</t>
   </si>
   <si>
     <t>Cascalhamento e Aterro.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/420/88.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/420/88.pdf</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/421/89.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/421/89.pdf</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Limpar os Canteiros.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/423/91.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/423/91.pdf</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/424/92.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/424/92.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/425/93.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/425/93.pdf</t>
   </si>
   <si>
     <t>Prancheamento</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/426/94.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/426/94.pdf</t>
   </si>
   <si>
     <t>molhar a praça</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/427/95.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/427/95.pdf</t>
   </si>
   <si>
     <t>solicitar providencias</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/428/96.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/428/96.pdf</t>
   </si>
   <si>
     <t>Referente as Funerárias</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/429/97.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/429/97.pdf</t>
   </si>
   <si>
     <t>Bloqueamento</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/430/98.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/430/98.pdf</t>
   </si>
   <si>
     <t>Serviço de Saída de água</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/431/99.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/431/99.pdf</t>
   </si>
   <si>
     <t>Quebra Mola</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/432/100.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/432/100.pdf</t>
   </si>
   <si>
     <t>Recuperação de Ponte</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/433/101.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/433/101.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/434/102.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/434/102.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/435/103.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/435/103.pdf</t>
   </si>
   <si>
     <t>Serviços de Aterro</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/436/104.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/436/104.pdf</t>
   </si>
   <si>
     <t>Manutenção da Ponte</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/437/105.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/437/105.pdf</t>
   </si>
   <si>
     <t>Faixas de Pedestres</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/438/106.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/438/106.pdf</t>
   </si>
   <si>
     <t>Serviços</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/439/107.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/439/107.pdf</t>
   </si>
   <si>
     <t>Serviço de Limpeza</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/440/108.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/440/108.pdf</t>
   </si>
   <si>
     <t>Sala para Psicóloga</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/441/109.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/441/109.pdf</t>
   </si>
   <si>
     <t>Compra de Muletas e Cadeiras</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/442/110.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/442/110.pdf</t>
   </si>
   <si>
     <t>Bota Dentro</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/443/111.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/443/111.pdf</t>
   </si>
   <si>
     <t>Instalação de Lombadas</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/444/112.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/444/112.pdf</t>
   </si>
   <si>
     <t>Serviço de implantação de Tubos</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/445/113.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/445/113.pdf</t>
   </si>
   <si>
     <t>Serviço na Capela</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/446/114.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/446/114.pdf</t>
   </si>
   <si>
     <t>Quebra Molas</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Pombos no Colégio</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/448/116.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/448/116.pdf</t>
   </si>
   <si>
     <t>Solicitação</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/449/117.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/449/117.pdf</t>
   </si>
   <si>
     <t>Serviço de Cascalhamento</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/450/118_eJ6MzJG.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/450/118_eJ6MzJG.pdf</t>
   </si>
   <si>
     <t>Serviço de Saída de Àgua</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/451/119.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/451/119.pdf</t>
   </si>
   <si>
     <t>Agilidade</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/452/120.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/452/120.pdf</t>
   </si>
   <si>
     <t>Serviços de atendimento</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/453/121.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/453/121.pdf</t>
   </si>
   <si>
     <t>Atendimento de Basculhante</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/454/122.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/454/122.pdf</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/455/123.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/455/123.pdf</t>
   </si>
   <si>
     <t>Disponibilidade de um Ônibus</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/456/124.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/456/124.pdf</t>
   </si>
   <si>
     <t>Infestação de Pombos</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Pista Caminhada</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/458/126.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/458/126.pdf</t>
   </si>
   <si>
     <t>Construção de Horta</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/459/127.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/459/127.pdf</t>
   </si>
   <si>
     <t>Reforma da Escola Alphonsos Guimarães</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/460/128.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/460/128.pdf</t>
   </si>
   <si>
     <t>Cachoeira linha T-08</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/461/129.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/461/129.pdf</t>
   </si>
   <si>
     <t>Regularização</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/462/130.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/462/130.pdf</t>
   </si>
   <si>
     <t>Acompanhante para atendimento cardiológico.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/463/132.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/463/132.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buracos</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/464/133.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/464/133.pdf</t>
   </si>
   <si>
     <t>Serviço de atendimento</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/465/134.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/465/134.pdf</t>
   </si>
   <si>
     <t>Serviços de atendimento"</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/472/135.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/472/135.pdf</t>
   </si>
   <si>
     <t>Serviços de Atendimento</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/474/136.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/474/136.pdf</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/489/137.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/489/137.pdf</t>
   </si>
   <si>
     <t>Serviços na Escola Adeildo Martins</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/491/138.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/491/138.pdf</t>
   </si>
   <si>
     <t>Construção de Necrotério</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/494/139.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/494/139.pdf</t>
   </si>
   <si>
     <t>construção de  uma sala de Nutricionista</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/504/140.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/504/140.pdf</t>
   </si>
   <si>
     <t>serviço de atendimento</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/595/141.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/595/141.pdf</t>
   </si>
   <si>
     <t>Serviços de Atendimento.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/596/142.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/596/142.pdf</t>
   </si>
   <si>
     <t>Construção de Um Ponto para Moto Táxi.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/597/143.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/597/143.pdf</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/598/144.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/598/144.pdf</t>
   </si>
   <si>
     <t>Atendimento Posto de Saúde, Francisco Ramirez.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/599/145.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/599/145.pdf</t>
   </si>
   <si>
     <t>Atendimento a Feira do Produtor.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/91/146_QI3TWQd.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/91/146_QI3TWQd.pdf</t>
   </si>
   <si>
     <t>Patrolar Ruas e Limpeza da Represa</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/92/147.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/92/147.pdf</t>
   </si>
   <si>
     <t>“Reparo na Ponte e Reparo no Bueiro</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/136/148_vwt5FJv.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/136/148_vwt5FJv.pdf</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/137/149.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/137/149.pdf</t>
   </si>
   <si>
     <t>“Arrumar o Escorregador</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/192/150.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/192/150.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/194/152.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/194/152.pdf</t>
   </si>
   <si>
     <t>Arrumar a tela do telhado da Sec . de Saúde.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/195/153.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/195/153.pdf</t>
   </si>
   <si>
     <t>Limpar a represa do Bosque</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/196/154.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/196/154.pdf</t>
   </si>
   <si>
     <t>Remoção dos tocos da Praça de Eventos</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/197/155.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/197/155.pdf</t>
   </si>
   <si>
     <t>Limpeza na Av  dos Pioneiros</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/198/156.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/198/156.pdf</t>
   </si>
   <si>
     <t>Serviço de Notificação aos Proprietários que não limpar o seu imóvel no bairro Jardim Urupá.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/277/157.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/277/157.pdf</t>
   </si>
   <si>
     <t>destrancar os banheiros da rodoviária.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/276/158.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/276/158.pdf</t>
   </si>
   <si>
     <t>Cascalhamento</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/292/159.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/292/159.pdf</t>
   </si>
   <si>
     <t>“ Serviço de Cascalhamento”</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/293/160.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/293/160.pdf</t>
   </si>
   <si>
     <t>“Solicitação de Adesão com o CINCERO”</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/329/161.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/329/161.pdf</t>
   </si>
   <si>
     <t>“RECUPERAÇÃO DE BUEIROS’’</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/330/162.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/330/162.pdf</t>
   </si>
   <si>
     <t>"RECUPERAÇÃO DE BUEIROS’’</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/331/163.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/331/163.pdf</t>
   </si>
   <si>
     <t>“ WiFi Liberado na Praça”</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/332/164.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/332/164.pdf</t>
   </si>
   <si>
     <t>Serviço de Recuperação de Ponte</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/333/165_PLTYSF8.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/333/165_PLTYSF8.pdf</t>
   </si>
   <si>
     <t>Solicitar Providências</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/334/166.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/334/166.pdf</t>
   </si>
   <si>
     <t>“Solicitar Lixeiras”.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/335/167_GVloaZX.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/335/167_GVloaZX.pdf</t>
   </si>
   <si>
     <t>“Solicitar Providencias”.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/336/168.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/336/168.pdf</t>
   </si>
   <si>
     <t>Solicitar Providencias</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/337/169.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/337/169.pdf</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/338/170.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/338/170.pdf</t>
   </si>
   <si>
     <t>Saída De água”</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/367/33.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/367/33.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buraco.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/413/79.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/413/79.pdf</t>
   </si>
   <si>
     <t>Serviço de Patrolamento.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER CPAM</t>
   </si>
   <si>
     <t>C.P.A.M.A. - COMISSÃO PERMANENTE DE AGRICULTORA E MEIO AMBIENTE</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/535/ata_da_comissao_cpam.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/535/ata_da_comissao_cpam.pdf</t>
   </si>
   <si>
     <t>ata da comissão permanente de agricultura e meio ambiente, matéria legislativa PROJETO DE LEI N046/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor total de R$ 43.371,35 ( quarenta e três mil, trezentos e setenta e um reais e trinta e cinca centavos), concernente a realização da festa da virada Réveillon 2019/2020, e adota outras providências</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/577/parecer_cpam.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/577/parecer_cpam.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão Permanente  de Agricultura e Meio Ambiente do PROJETO DE LEI N 047/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de administração e planejamento, secretaria municipal de educação e cultura, secretaria municipal de saúde e secretaria municipal de assistência social no valor total de r$861.641,16 (oitocentos e sessenta e um mil seiscentos e quarenta e um reais e dezesseis centavos), para arcar com despesas de pagamento de pessoal e obrigações patronais e adota outras providências.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/601/parecer_cpama.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/601/parecer_cpama.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Agricultura e Meio Ambiente referente  PROJETO DE LEI N 048/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de educação e cultura, secretaria municipal de saúde, secretaria municipal de assistência social e secretaria municipal de infra estrutura e desenvolvimento no valor total de R$1.170.101,08. (um milhão cento e setenta mil cento e um reais e oito centavos), para arcar com despesas de pagamento de pessoal do mês de dezembro, transporte escolar e tarifas de iluminação publica e adota outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/607/parecer_cpama.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/607/parecer_cpama.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Agricultura e Meio Ambiente PROJETO DE LEI N049/2019 Autoriza o poder executivo a criar credito adicional especial em favor as secretaria municipal de infraestrutura e desenvolvimento no valor total de R$19.633,81 (dezenove mil seiscentos e trinta e três reais e oitenta e um reais), para arcar com despesas de reforma do terminal Rodoviário e adota outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/622/parecer_cpama.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/622/parecer_cpama.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente  Agricultura e Meio Ambiente referente ao PROJETO DE LEI N 050/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor de R$157.180,00. (cento e cinqüenta e sete mil centro e oitenta reais), para aquisição de um veiculo utilitário do tipo Pick-up, que tem por finalidade atender as necessidades do município no suporte ao bom desempenho das atividades e trabalhos co o intuito de atender aos anseios da população e promover o desenvolvimento da região, o recurso é proveniente do convenio n. 882892/2019/PCN ministério da defesa e adota outras providencias.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>PARECER CPOSP</t>
   </si>
   <si>
     <t>C.P.O.S.P. - COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/545/ata_da_comissao_cposp_.pdf.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/545/ata_da_comissao_cposp_.pdf.pdf</t>
   </si>
   <si>
     <t>ata da comissão permanente de Obras e Serviços Públicos , matéria legislativa PROJETO DE LEI N046/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor total de R$ 43.371,35 ( quarenta e três mil, trezentos e setenta e um reais e trinta e cinca centavos), concernente a realização da festa da virada Réveillon 2019/2020, e adota outras providências</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Parecer da comissão Permanente  de Obras e Serviços Públicos  referente ao PROJETO DE LEI N 047/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de administração e planejamento, secretaria municipal de educação e cultura, secretaria municipal de saúde e secretaria municipal de assistência social no valor total de r$861.641,16 (oitocentos e sessenta e um mil seiscentos e quarenta e um reais e dezesseis centavos), para arcar com despesas de pagamento de pessoal e obrigações patronais e adota outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/602/parecer_cposp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/602/parecer_cposp.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Obras e Serviços Públicos  referente ao  PROJETO DE LEI N 048/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de educação e cultura, secretaria municipal de saúde, secretaria municipal de assistência social e secretaria municipal de infra estrutura e desenvolvimento no valor total de R$1.170.101,08. (um milhão cento e setenta mil cento e um reais e oito centavos), para arcar com despesas de pagamento de pessoal do mês de dezembro, transporte escolar e tarifas de iluminação publica e adota outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/608/parecer_cposp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/608/parecer_cposp.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Obras e Serviços Públicos referente ao  PROJETO DE LEI N049/2019 Autoriza o poder executivo a criar credito adicional especial em favor as secretaria municipal de infraestrutura e desenvolvimento no valor total de R$19.633,81 (dezenove mil seiscentos e trinta e três reais e oitenta e um reais), para arcar com despesas de reforma do terminal Rodoviário e adota outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/623/parecer_cposp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/623/parecer_cposp.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Obras e Serviço Publico referente ao PROJETO DE LEI N 050/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor de R$157.180,00. (cento e cinqüenta e sete mil centro e oitenta reais), para aquisição de um veiculo utilitário do tipo Pick-up, que tem por finalidade atender as necessidades do município no suporte ao bom desempenho das atividades e trabalhos co o intuito de atender aos anseios da população e promover o desenvolvimento da região, o recurso é proveniente do convenio n. 882892/2019/PCN ministério da defesa e adota outras providencias.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PARECER CPJR</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/191/parecer_ao_projeto_de_lei_n._030-2019-c.p.j.r...pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/191/parecer_ao_projeto_de_lei_n._030-2019-c.p.j.r...pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI N. 030/2019-C.P.J.R.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>C.P.J.R. - COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/550/ata_da_cpjr.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/550/ata_da_cpjr.pdf</t>
   </si>
   <si>
     <t>Ata da comissão permanente de  Justiça e Redação e, matéria legislativa PROJETO DE LEI N 046/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor total de R$ 43.371,35 ( quarenta e três mil, trezentos e setenta e um reais e trinta e cinca centavos), concernente a realização da festa da virada Réveillon 2019/2020, e adota outras providências .</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/580/parecer_cpjr.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/580/parecer_cpjr.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão Permanente  de Justiça e Redação  referente ao PROJETO DE LEI N 047/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de administração e planejamento, secretaria municipal de educação e cultura, secretaria municipal de saúde e secretaria municipal de assistência social no valor total de r$861.641,16 (oitocentos e sessenta e um mil seiscentos e quarenta e um reais e dezesseis centavos), para arcar com despesas de pagamento de pessoal e obrigações patronais e adota outras providências.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação   referente ao  PROJETO DE LEI N 048/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de educação e cultura, secretaria municipal de saúde, secretaria municipal de assistência social e secretaria municipal de infra estrutura e desenvolvimento no valor total de R$1.170.101,08. (um milhão cento e setenta mil cento e um reais e oito centavos), para arcar com despesas de pagamento de pessoal do mês de dezembro, transporte escolar e tarifas de iluminação publica e adota outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/609/parecer_cpjr.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/609/parecer_cpjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação referente ao  PROJETO DE LEI N049/2019 Autoriza o poder executivo a criar credito adicional especial em favor as secretaria municipal de infraestrutura e desenvolvimento no valor total de R$19.633,81 (dezenove mil seiscentos e trinta e três reais e oitenta e um reais), para arcar com despesas de reforma do terminal Rodoviário e adota outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/624/parecer_cpjr.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/624/parecer_cpjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente  Justiça e Redação  referente ao PROJETO DE LEI N 050/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor de R$157.180,00. (cento e cinqüenta e sete mil centro e oitenta reais), para aquisição de um veiculo utilitário do tipo Pick-up, que tem por finalidade atender as necessidades do município no suporte ao bom desempenho das atividades e trabalhos co o intuito de atender aos anseios da população e promover o desenvolvimento da região, o recurso é proveniente do convenio n. 882892/2019/PCN ministério da defesa e adota outras providencias.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>PARECER CPOF</t>
   </si>
   <si>
     <t>C.P.O.F. - COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇÃS</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/559/ata_cpof.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/559/ata_cpof.pdf</t>
   </si>
   <si>
     <t>Ata da comissão permanente de  Orçamento e Finanças , matéria legislativa PROJETO DE LEI N 046/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor total de R$ 43.371,35 ( quarenta e três mil, trezentos e setenta e um reais e trinta e cinca centavos), concernente a realização da festa da virada Réveillon 2019/2020, e adota outras providências .</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/582/parecer_cpof.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/582/parecer_cpof.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão Permanente  de Orçamento e Fianças   referente ao PROJETO DE LEI N 047/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de administração e planejamento, secretaria municipal de educação e cultura, secretaria municipal de saúde e secretaria municipal de assistência social no valor total de r$861.641,16 (oitocentos e sessenta e um mil seiscentos e quarenta e um reais e dezesseis centavos), para arcar com despesas de pagamento de pessoal e obrigações patronais e adota outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Orçamentos e Finanças  referente ao  PROJETO DE LEI N 048/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de educação e cultura, secretaria municipal de saúde, secretaria municipal de assistência social e secretaria municipal de infra estrutura e desenvolvimento no valor total de R$1.170.101,08. (um milhão cento e setenta mil cento e um reais e oito centavos), para arcar com despesas de pagamento de pessoal do mês de dezembro, transporte escolar e tarifas de iluminação publica e adota outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/610/parecer_cpof.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/610/parecer_cpof.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Orçamento e Finanças referente ao  PROJETO DE LEI N049/2019 Autoriza o poder executivo a criar credito adicional especial em favor as secretaria municipal de infraestrutura e desenvolvimento no valor total de R$19.633,81 (dezenove mil seiscentos e trinta e três reais e oitenta e um reais), para arcar com despesas de reforma do terminal Rodoviário e adota outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/625/parecer_cpof.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/625/parecer_cpof.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente  Orçamento e Finanças  referente ao PROJETO DE LEI N 050/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor de R$157.180,00. (cento e cinqüenta e sete mil centro e oitenta reais), para aquisição de um veiculo utilitário do tipo Pick-up, que tem por finalidade atender as necessidades do município no suporte ao bom desempenho das atividades e trabalhos co o intuito de atender aos anseios da população e promover o desenvolvimento da região, o recurso é proveniente do convenio n. 882892/2019/PCN ministério da defesa e adota outras providencias.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>PARECER CPESAS</t>
   </si>
   <si>
     <t>CPESASD - COMISSÃO PERMANENTE DE EDUCAÇÃO SAÚDE E ASSISTÊNCIA SOCIAL E DESPORTOS</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/567/ata_cpesasd.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/567/ata_cpesasd.pdf</t>
   </si>
   <si>
     <t>Ata da comissão permanente de  Educação, Saúde , Assistência Social e Desporto, matéria legislativa PROJETO DE LEI N 046/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor total de R$ 43.371,35 ( quarenta e três mil, trezentos e setenta e um reais e trinta e cinca centavos), concernente a realização da festa da virada Réveillon 2019/2020, e adota outras providências .</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/585/parecer_cpesasd.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/585/parecer_cpesasd.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão Permanente  de Educação, Saúde,  Assistência Social e Desportos  referente ao PROJETO DE LEI N 047/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de administração e planejamento, secretaria municipal de educação e cultura, secretaria municipal de saúde e secretaria municipal de assistência social no valor total de r$861.641,16 (oitocentos e sessenta e um mil seiscentos e quarenta e um reais e dezesseis centavos), para arcar com despesas de pagamento de pessoal e obrigações patronais e adota outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/605/parecer_cpesasd.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/605/parecer_cpesasd.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Educação , Saúde, Assistência Social e Desportos  referente ao  PROJETO DE LEI N 048/2019 Autoriza o poder executivo a criar credito adicional suplementar por anulação de dotação orçamentária em favor da secretaria municipal de educação e cultura, secretaria municipal de saúde, secretaria municipal de assistência social e secretaria municipal de infra estrutura e desenvolvimento no valor total de R$1.170.101,08. (um milhão cento e setenta mil cento e um reais e oito centavos), para arcar com despesas de pagamento de pessoal do mês de dezembro, transporte escolar e tarifas de iluminação publica e adota outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Educação , Saúde, Assistência Social e Desportos  referente ao  PROJETO DE LEI N049/2019 Autoriza o poder executivo a criar credito adicional especial em favor as secretaria municipal de infraestrutura e desenvolvimento no valor total de R$19.633,81 (dezenove mil seiscentos e trinta e três reais e oitenta e um reais), para arcar com despesas de reforma do terminal Rodoviário e adota outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/626/parecer_cpesasd.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/626/parecer_cpesasd.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente Educação, Saúde , Assistência Social  e Desportos   referente ao PROJETO DE LEI N 050/2019 Autoriza o poder executivo a criar credito adicional especial em favor do gabinete do prefeito no valor de R$157.180,00. (cento e cinqüenta e sete mil centro e oitenta reais), para aquisição de um veiculo utilitário do tipo Pick-up, que tem por finalidade atender as necessidades do município no suporte ao bom desempenho das atividades e trabalhos co o intuito de atender aos anseios da população e promover o desenvolvimento da região, o recurso é proveniente do convenio n. 882892/2019/PCN ministério da defesa e adota outras providencias.</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>PROJETO DE LEI DIRETRIZES ORÇAMENTÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/94/ldo_2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/94/ldo_2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2020 e adota outras providências”.</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>PROJETO DE LEI ELABORAÇÃO DA LEI ORÇAMENTÁRIA LOA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/97/loa_2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/97/loa_2020.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCICIO FINANCEIRO DE 2020”.</t>
   </si>
   <si>
     <t>PPA</t>
   </si>
   <si>
     <t>PLANO PLURIANUAL</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/95/ppa_2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/95/ppa_2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual de Investimentos do Município de Urupá, para os períodos de 2018 a 2021, e da outras providências. ”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3246,68 +3246,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_lei_n_002-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_lei_n_003-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/268/projeto_de_lei_n_004-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_n_005-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_n_006-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_n_007-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_n_008-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_n_010-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_lei_n_011-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_lei_n_012-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/235/projeto_de_lei_n_013-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/229/projeto_de_lei_n_014-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/228/projeto_de_lei_n_015-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/227/projeto_de_lei_n_016-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/226/projeto_de_lei_n_017-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/225/projeto_de_lei_n_018-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/222/projeto_de_lei_n_019-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_n_022-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_n_023-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_n_024-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_n_025-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/208/projeto_de_lei_n_026-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_n_027-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_n_028-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_n_029-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_n_031-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_de_lei_n_032-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_lei_n_033-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_n_034-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_n038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_n_39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_n_40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_n_041-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_n_042-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_n._043-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_n_044-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/328/projeto_de_lei_n_045-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/532/projeto_de_lei__46_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_48_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/606/projeto_de_lei_049_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_50_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_lei_n._002-2019-gv.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei_n._003-2019-gv.-cmur.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_lei_n._004-2019-gv.-cmur.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/275/projeto_de_lei_n._005-2019-gv.-cmur.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/612/001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/613/002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/614/003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/615/004.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/616/005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/617/006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/618/007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/619/008.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/620/009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/627/010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/628/011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/629/012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/630/013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/631/014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/632/015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/633/016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/634/017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/635/018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/636/019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/638/021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/639/022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/640/023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/641/024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/340/01.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/341/02.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/342/03.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/343/04.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/344/05.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/345/06.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/346/07.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/347/11.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/348/12.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/349/13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/350/14.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/351/15.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/352/16.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/353/17.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/354/18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/355/19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/356/20.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/357/21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/358/22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/359/23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/361/25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/362/27.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/363/28.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/364/29.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/365/30.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/366/32.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/368/34.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/369/35.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/370/36.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/371/37.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/372/38.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/373/39.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/374/40.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/375/41.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/376/42.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/377/43.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/378/44.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/379/45.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/380/46.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/381/47.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/382/48.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/383/49.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/384/50.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/385/51.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/386/52.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/387/53.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/388/54.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/389/55.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/390/56.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/391/57.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/392/58.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/393/59.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/394/60.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/396/61.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/397/62.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/398/63.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/399/64.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/400/65.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/401/66.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/402/67.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/403/68.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/404/70.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/405/71.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/406/72.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/407/73.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/408/74.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/409/75.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/410/76.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/411/77.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/412/78.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/325/080.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/414/82.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/415/83.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/416/84.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/417/85.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/418/86.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/419/87.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/420/88.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/421/89.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/423/91.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/424/92.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/425/93.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/426/94.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/427/95.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/428/96.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/429/97.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/430/98.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/431/99.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/432/100.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/433/101.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/434/102.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/435/103.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/436/104.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/437/105.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/438/106.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/439/107.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/440/108.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/441/109.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/442/110.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/443/111.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/444/112.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/445/113.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/446/114.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/448/116.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/449/117.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/450/118_eJ6MzJG.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/451/119.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/452/120.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/453/121.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/454/122.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/455/123.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/456/124.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/458/126.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/459/127.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/460/128.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/461/129.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/462/130.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/463/132.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/464/133.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/465/134.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/472/135.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/474/136.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/489/137.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/491/138.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/494/139.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/504/140.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/595/141.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/596/142.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/597/143.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/598/144.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/599/145.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/91/146_QI3TWQd.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/92/147.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/136/148_vwt5FJv.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/137/149.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/192/150.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/194/152.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/195/153.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/196/154.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/197/155.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/198/156.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/277/157.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/276/158.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/292/159.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/293/160.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/329/161.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/330/162.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/331/163.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/332/164.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/333/165_PLTYSF8.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/334/166.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/335/167_GVloaZX.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/336/168.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/337/169.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/338/170.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/367/33.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/413/79.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/535/ata_da_comissao_cpam.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/577/parecer_cpam.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/601/parecer_cpama.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/607/parecer_cpama.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/622/parecer_cpama.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/545/ata_da_comissao_cposp_.pdf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/602/parecer_cposp.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/608/parecer_cposp.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/623/parecer_cposp.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/191/parecer_ao_projeto_de_lei_n._030-2019-c.p.j.r...pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/550/ata_da_cpjr.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/580/parecer_cpjr.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/609/parecer_cpjr.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/624/parecer_cpjr.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/559/ata_cpof.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/582/parecer_cpof.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/610/parecer_cpof.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/625/parecer_cpof.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/567/ata_cpesasd.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/585/parecer_cpesasd.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/605/parecer_cpesasd.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/626/parecer_cpesasd.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/94/ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/97/loa_2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/95/ppa_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_lei_n_002-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_lei_n_003-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/268/projeto_de_lei_n_004-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_n_005-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_n_006-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_n_007-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_n_008-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_n_010-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_lei_n_011-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_lei_n_012-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/235/projeto_de_lei_n_013-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/229/projeto_de_lei_n_014-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/228/projeto_de_lei_n_015-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/227/projeto_de_lei_n_016-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/226/projeto_de_lei_n_017-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/225/projeto_de_lei_n_018-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/222/projeto_de_lei_n_019-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_n_022-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_n_023-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_n_024-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_n_025-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/208/projeto_de_lei_n_026-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_n_027-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_n_028-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_n_029-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_n_031-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_de_lei_n_032-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_de_lei_n_033-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_n_034-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_n038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_n_39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_n_40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_n_041-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_n_042-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_n._043-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_n_044-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/328/projeto_de_lei_n_045-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/532/projeto_de_lei__46_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_48_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/606/projeto_de_lei_049_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_50_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_lei_n._002-2019-gv.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei_n._003-2019-gv.-cmur.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_lei_n._004-2019-gv.-cmur.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/275/projeto_de_lei_n._005-2019-gv.-cmur.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/612/001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/613/002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/614/003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/615/004.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/616/005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/617/006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/618/007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/619/008.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/620/009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/627/010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/628/011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/629/012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/630/013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/631/014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/632/015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/633/016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/634/017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/635/018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/636/019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/638/021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/639/022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/640/023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/641/024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/340/01.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/341/02.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/342/03.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/343/04.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/344/05.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/345/06.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/346/07.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/347/11.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/348/12.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/349/13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/350/14.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/351/15.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/352/16.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/353/17.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/354/18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/355/19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/356/20.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/357/21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/358/22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/359/23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/361/25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/362/27.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/363/28.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/364/29.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/365/30.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/366/32.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/368/34.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/369/35.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/370/36.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/371/37.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/372/38.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/373/39.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/374/40.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/375/41.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/376/42.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/377/43.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/378/44.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/379/45.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/380/46.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/381/47.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/382/48.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/383/49.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/384/50.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/385/51.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/386/52.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/387/53.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/388/54.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/389/55.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/390/56.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/391/57.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/392/58.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/393/59.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/394/60.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/396/61.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/397/62.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/398/63.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/399/64.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/400/65.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/401/66.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/402/67.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/403/68.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/404/70.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/405/71.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/406/72.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/407/73.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/408/74.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/409/75.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/410/76.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/411/77.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/412/78.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/325/080.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/414/82.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/415/83.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/416/84.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/417/85.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/418/86.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/419/87.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/420/88.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/421/89.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/423/91.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/424/92.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/425/93.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/426/94.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/427/95.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/428/96.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/429/97.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/430/98.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/431/99.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/432/100.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/433/101.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/434/102.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/435/103.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/436/104.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/437/105.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/438/106.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/439/107.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/440/108.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/441/109.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/442/110.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/443/111.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/444/112.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/445/113.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/446/114.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/448/116.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/449/117.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/450/118_eJ6MzJG.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/451/119.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/452/120.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/453/121.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/454/122.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/455/123.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/456/124.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/458/126.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/459/127.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/460/128.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/461/129.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/462/130.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/463/132.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/464/133.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/465/134.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/472/135.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/474/136.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/489/137.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/491/138.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/494/139.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/504/140.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/595/141.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/596/142.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/597/143.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/598/144.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/599/145.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/91/146_QI3TWQd.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/92/147.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/136/148_vwt5FJv.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/137/149.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/192/150.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/194/152.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/195/153.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/196/154.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/197/155.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/198/156.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/277/157.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/276/158.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/292/159.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/293/160.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/329/161.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/330/162.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/331/163.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/332/164.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/333/165_PLTYSF8.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/334/166.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/335/167_GVloaZX.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/336/168.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/337/169.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/338/170.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/367/33.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/413/79.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/535/ata_da_comissao_cpam.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/577/parecer_cpam.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/601/parecer_cpama.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/607/parecer_cpama.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/622/parecer_cpama.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/545/ata_da_comissao_cposp_.pdf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/602/parecer_cposp.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/608/parecer_cposp.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/623/parecer_cposp.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/191/parecer_ao_projeto_de_lei_n._030-2019-c.p.j.r...pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/550/ata_da_cpjr.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/580/parecer_cpjr.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/609/parecer_cpjr.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/624/parecer_cpjr.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/559/ata_cpof.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/582/parecer_cpof.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/610/parecer_cpof.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/625/parecer_cpof.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/567/ata_cpesasd.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/585/parecer_cpesasd.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/605/parecer_cpesasd.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/626/parecer_cpesasd.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/94/ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/97/loa_2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2019/95/ppa_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="83.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>