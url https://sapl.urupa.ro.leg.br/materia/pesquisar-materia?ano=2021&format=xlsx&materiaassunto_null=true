--- v1 (2026-02-21)
+++ v2 (2026-04-10)
@@ -51,2298 +51,2298 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/</t>
+    <t>http://sapl.urupa.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$212.550,00 ( duzentos e doze mil e quinhentos e cinquenta reais ) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento - SEMINFRA, proveniente de recursos do Convênio n. 152/2020/PJ/DER-RO, apara despesas com aquisição de tubos de aço corrugado, e adota outras providências.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por superávit financeiro do exercício anterior, em favor da Secretaria Municipal de Administração e  Planejamento para contratação de empresa especializada para realizar serviço de topografia do Setor 05, setor chacareiro, e complementação dos setores 02, 03 e 04 , e adota outras providências</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/926/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/926/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita no valor total de 637.996,00 ( seiscentos e trinta e sete mil, novecentos e noventa e seis reais) em favor a Secretária Municipal de Infraestrutura e Desenvolvimento- SEMINFRA, proveniente  de recursos do Convenio n. 247/2019 (SINCOV n. 882938/2019), para pavimentação asfáltica em partes de vias urbanas " Bem-Ti-vi'',"Maracatiara'' e " Seringueiras" com drenagem e calçadas, e adota outras providências.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/927/projeto_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/927/projeto_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional por superávit financeiro, em favor da Secretária Municipal de Saúde para enfrentamento de emergência de Saúde publica decorrente da COVI-19 de recursos provenientes de convênios e adota outras providências.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/928/projeto_5.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/928/projeto_5.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir  Crédito Adicional por vinculação de receita, no valor total de R$ 106.095,52( centro e seis mil, noventa e cinco reais e cinquenta e dois centavos) em favor da Secretária Municipal de Educação e Cultura, proveniente de recursos do Convênio Plataforma +Brasil n. 902173/2020, para implantar e desenvolver o projeto de esporte e lazer no Município de Urupá, e adota outras providências.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/947/projeto_de_lei__06_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/947/projeto_de_lei__06_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ação Financeira Direta Escolar- AFINDE para as escolas públicas municipais e dá outras providências</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/952/projeto_de_lei_07_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/952/projeto_de_lei_07_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR VINCULAÇÃO DE RECEITA, NO VALOR TOTAL DE R$ 39.472,96 ( TRINTA E NOVE MIL, QUATROCENTOS E SETENTA E DOIS REAIS E NOVENTA SEIS CENTAVOS) EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA- SEMEC, PROVENIENTE DE RECURSOS DO CONVÊNIO N. 015/PGE-2021, PARA DESPESAS COM AQUISIÇÃO DE COMPUTADORES E CONDIONADORES DE AR PARA BIBLIOTECA MUNICIPAL, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_de_lei_08_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_de_lei_08_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR VINCULAÇÃO DE RECEITA, EM FAVOR A SECRETARIA MUNICIPAL DE SAÚDE NO VALOR TOTAL DE R$ 88.890,19 (OITENTA E OITO MIL, OITOCENTOSE NOVENTA REAIS E DEZENOVE CENTAVOS), PROVENIENTES DE RECURSO EXTRAÓRDINARIO REPASSADO PELO GOVERNO DO ESTADO DE RONDÔNIA, DESTINADO A AQUISIÇÃO DE MATERIAS E CONTRATAÇAÕ DE SERVIÇOS ESSENCIAIS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DECORRENTE DO COVID- 19, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/954/projeto_de_lei_09_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/954/projeto_de_lei_09_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FIANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE NO VALOR DE R$  60.000,00 ( SESSENTA MIL REAIS), PARA DEVOLUÇÃO DE VALORES REMANESCENTES DE RECURSOS PROVENIENTES DOS CONVÊNIOS N. 104/PGE/208, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/958/projeto_de_lei_010_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/958/projeto_de_lei_010_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal n. 14.113, de 25 de Dezembro de 2020 e Revoga as Leis Municipais n. 330/2009, 368/2009 e 456/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_011_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_011_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da estrutura administrativa da Lei n. 573/2013 e da Lei n. 752/2017, promove reorganização das Secretarias do Município com desvinculação da Secretaria Municipal de Administração, desvinculação da Secretaria do Meio Ambiente, extinção de cargos, criação de novos cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_012_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_012_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir Crédito Adicional suplementar por superávit financeiro, em favor da Secretaria Municipal de Saúde no valor total de R$ 200.935,20 (duzentos mil, novecentos e trinta e cinco reais e vinte centavo), proveniente do saldo remanescente do exercício de 2020, e adota outras providencias.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_013_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_013_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 550/2013 para dispor sobre autorização ao Poder Executivo para promover a doação ao IDARON- Agencia de Defesa Sanitária Agrosilvopastoril do Estado de Rondônia, inerente a doação de uma área destinada a construção da sede administrativa da agencia e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_014_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_014_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para cooperação técnica e operacional entre municípios e dá outras providências.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/projeto_de_lei_n_015_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/projeto_de_lei_n_015_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Suplementar por superávit financeiro, em favor da Secretaria Municipal de Saúde no valor de R$ 150.759,16(Cento e cinqüenta mil, setecentos e cinqüenta e nove reais e dezesseis centavos), proveniente de superávit financeiro do exercício de 2020 vinculadas ao Fundo Municipal de Saúde, e adota outras providencias.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_de_lei_016_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_de_lei_016_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de recita, no valor total de R$ 169.000,00(cento e sessenta e nove mil reais) em favor do  Gabinete do Prefeito, proveniente de recursos do Convênio SICONV n. 882892/2019 para aquisição de veiculo utilitário tipo PICK-UP e adota outras providencias.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1013/projeto_de_lei_017_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1013/projeto_de_lei_017_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder, por meio de Programa especifico e temporário, denominado REFIS Municipal 2021, descontos para pagamentos à vista ou parcelado, de créditos em favor do Município.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/camscanner_08-09-2021_10.22.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/camscanner_08-09-2021_10.22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da estrutura administrativa da Lein. 573/2013, promove exclusão de vaga no cargo, criação de novos cargos e correção de quantidade de vaga.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/camscanner_08-09-2021_11.25.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/camscanner_08-09-2021_11.25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 19.668,00(dezenove mil e seiscentos e sessenta e oito reais) proveniente de recursos do Termo de compromisso PAR n. 202002741-8 em favor da Secretária Municipal de Educação e Cultura -SEMEC para aquisição de material bibliográfico (aquisição de livros) para Educação infantil, e adota outras providencias.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/camscanner_08-10-2021_09.00.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/camscanner_08-10-2021_09.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita e por anulação de dotação, no valor total de R$ 65.250,00 (sessenta e cinco mil e duzentos e cinquenta reais) em favor da Secretaria Municipal de Educação e Cultura - SEMEC, proveniente de recurso do convenio n. 088/PGE-2021, para despesas com aquisição de computadores Desktop para escola Municipal de Ensino Fundamental Adeildo Martins, e adota outras providencias.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/projeto_de_lei_021_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/projeto_de_lei_021_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por superávit financeiro, em favor da Secretaria Municipal de Saúde no valor total de R$ 473.289,85 (quatrocentos e setenta e três mil, duzentos e oitenta e nove reais), proveniente de superávit financeiro do exercício de 2020 vinculado ao Fundo Municipal de Saúde e adota outras providencias.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_de_lei_022_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_de_lei_022_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 26.600,82 (Vinte e seis mil, seiscentos reais e oitenta e dois centavos), proveniente de recursos do Termo de Compromisso PAR n. 201901035-8 em favor da Secretaria Municipal de Educação e Cultura- SEMEC para aquisição brinquedos pedagógicos para Educação Infantil e adota outras providencias.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1040/projeto_de_lei_023021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1040/projeto_de_lei_023021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 1.990.000,00( um milhão e noventa mil reais) proveniente das emendas parlamentares n. 202137060003, 202192240006 e 202130960001 em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento (SEMINFRA) para aquisição de mini pá carregadeira BOBCAT, tubos PEA, galerias de concreto pré moldado e a implementação de iluminação pública na RO-010 e RO-473 e em favor da Secretaria Municipal de Saúde(SEMSAU) para aquisição de uma VAN e um micro-ônibus e adota outras providencias.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1041/projeto_de_lei_024_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1041/projeto_de_lei_024_2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7°n inciso III da Lei n. 560/2013 para que a Secretaria de Administração e Planejamento substitua a Secretaria Municipal de Fazenda e altera a nomenclatura de Secretaria Municipal de Ação Social para Secretaria Municipal de Assistência Social na composição do Conselho Municipal de Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1045/projeto_de_lei_025_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1045/projeto_de_lei_025_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita e anulação de dotação no valor total de R$ 174.864,29 ( cento e setenta e quatro mil, oitocentos e sessenta e quatro reais e vinte e nove centavos) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio 121/PGE-2021 para construção de 03(três) salas de aula para ampliação da Creche Municipal e adota outras providencias.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_026_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_026_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de recita e anulação de dotação, no valor total de R$ 166_x000D_
 .792,50 (Cento e sessenta e seis mil, setecentos e noventa dois reais e cinquenta centavos) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio 065/2021/PJ/DE-RO para aquisição de tubos de concreto e adota outras providencias.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_de_lei_027_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_de_lei_027_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita e anulação de dotação, no valor total de R$ 290.000,00 ( duzentos e noventa mil reais) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio Plataforma +Brasil n. 898428/2020 e adota outras providencias.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1048/projeto_de_lei_028_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1048/projeto_de_lei_028_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$100.000,00 (cem mil reais) em favor da Secretaria Municipal de Saúde, proveniente de recursos da Portaria n. 1.467, de 30 de Junho de 2021, para incremento temporário ao custeio dos serviços de atenção primária à saúde e adota outras providencias.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1049/projeto_de_lei_029_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1049/projeto_de_lei_029_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de recita, no valor total de R$ 50.049,83 (cinquenta mil, quarenta e nove reais e oitenta e três centavos) em favor da Secretaria Municipal de Assistência Social, proveniente do Fundo Nacional de Assistência Social (FNAS), para execução de ações socioassistencias do investimentos para atendimento da Associação de Pais e Amigos dos Excepcionais- APAE e adota outras providencias</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1051/projeto_de_lei_030_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1051/projeto_de_lei_030_2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3°, inciso II "e" da Lei n. 917/2020 para substituir o órgão representante do Conselho Municipal de Assistência Social</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos no município de Urupá, para os períodos de 2022 a 2025 e da outras providencias</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Dispõe sobre Diretrizes Orçamentarias -LDO, para exercício Financeiro de 2022 e adota outras providencias</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1081/projeto_de_lei_033_2021_loa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1081/projeto_de_lei_033_2021_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesas para o exercício financeiro de 2022- LOA, e da outras providencias.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_034_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_034_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 300.000,00 (trezentos mil reais) em favor da Secretaria Municipal de Saúde, proveniente de recursos da Emenda Parlamentar n. 92240005, Proposta n. 21817.418000/1200-02, para aquisição de equipamento/material permanente/Veiculo de Transporte Sanitário (com acessibilidade- 01 cadeirante).</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_035_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_035_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional por vinculação de receita, no valor total de R$ 123.000,00 (cento e vinte três mil reais) em favor da Secretaria Municipal de Saúde, proveniente da Portaria GM/MS n. 2.237/2021, para enfrentamento das demandas assistenciais geradas pela emergência de saúde publica causada pelo novo Coronavírus- COVID-19</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1065/projeto_de_lei_036_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1065/projeto_de_lei_036_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 252.747,02 (duzentos e cinquenta e dois mil, setecentos e quarenta e sete reais e dois centavos) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento, proveniente de saldo remanescente da Emenda Parlamentar n. 202092240002, para construção de Pista de Caminhada no Lago do Jardim Urupá</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1066/projeto_de_lei_037_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1066/projeto_de_lei_037_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito Adicional Especial por vinculação de receita e por anulação de dotação, no valor total de R$ 143.891,64 (cento e quarenta e três mil, oitocentos e noventa e um reais e sessenta e quatro centavos) em favor da Secretaria Municipal de Meio Ambiente e Agricultura, proveniente de recursos do Convênio n. 089/PGE/2021, para realização do serviço de transporte de calcário.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1067/projeto_de_lei_038_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1067/projeto_de_lei_038_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adiocnal Especial por vinculação de recita e por anulação de dotação, no valor total de R$ 106.944,16 (cento e seis mil, novecentos e quarenta e quatro reais e dezesseis centavos)  em favor da Secretaria Municipal de Meio Ambiente e Agricultura, proveniente de recursos do  Convênio n. 114/PGE/2021, para aquisição de máquinas e equipamentos agrícolas e rodoviários.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1074/projeto_de_lei_039_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1074/projeto_de_lei_039_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita e por anulação de dotação, em favor da Secretaria Municipal de Saúde no valor total de R$ 145.00,00 (Cento e quarenta e cinco mil reais), para devolução de salde remanescente de recurso proveniente do Convênio/Contrato Repasse n. 879092/2018/MS/CAIXA, e adota outras providencias".</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei__040_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei__040_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita e por anulação de dotação, no valor total de R$ 73.600,00 (setenta e três mil e seiscentos reais), em favor da Secretaria Municipal de Meio Ambiente e Agricultura, proveniente de recursos do Convênio n. 140/PGE/2021, para aquisição de mudas de café clonal"</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei__041_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei__041_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de dotação orçamentaria em favor da Secretaria Municipal de Educação e Cultura no valor R$ 18.667,00 (dezoito mil e seiscentos sessenta  e sete reais) oriundo de recurso próprio, para atender necessidade da Escola Municipal de Ensino Infantil " Sonho Infantil" na contratação de pessoa física para prestar serviços de manutenção na unidade escolar"</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_042_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_042_2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Sistema de contratação de Médicos Clínicos e de especialidades, no âmbito das unidades de Atenção Básica, Hospital Municipal e demais unidades de Saúde do município de Urupá, mediante credenciamento por chamamento publico , e da outras providencias.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei__043_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei__043_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 190.106,00 (cento e noventa mil, cento e seis reais) em favor da Secretaria Municipal de Saúde, proveniente de recurso de emendas parlamentares previstas na Portaria n. 1.394/2021, para Incremento Temporário ao custeio dos serviços de Atenção Especializada à Saúde "</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1080/projeto_de_lei_044_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1080/projeto_de_lei_044_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Art. 40 da Lei Diretrizes Orçamentarias n. 919 de 20 de novembro de 2020, que trata de reformulação administrativa, por readequação, reprogramação e repriorização orçamentaria, para o exercício de 2021 e adota outras providencias</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1089/projeto_de_lei_045_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1089/projeto_de_lei_045_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei complementar n. 005/2010, concorrente a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos no inciso IX do art. 37 da Constituição Federal e adota outras providencias.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1091/projeto_de_lei_046_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1091/projeto_de_lei_046_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a possibilidade de concessão do Abono – FUNDEB aos Profissionais da Educação Básica da Rede Municipal de Ensino, na forma que especifica”</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_de_lei_047_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_de_lei_047_2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a realizar contratações de pessoal por prazo determinado para atender às necessidades temporárias de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal e o art. 5º, inciso I da Lei Orgânica Municipal e adota outras providências”,</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1095/projeto_de_lei_n._048.2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1095/projeto_de_lei_n._048.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal – SIM, concernente a Produtos de Origem Animal no Município de Urupá, e dá outras providências.”</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_049_2021_.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_049_2021_.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 100.000,00 (cem mil reais) em favor da Secretaria Municipal de Assistência Social, proveniente de saldo da Emenda Parlamentar n. 202141730003, para custeio na estruturação da rede SUAS– Entidade beneficiada: APAE”</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_050_2021_1640183296_original_imprimir_1.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_050_2021_1640183296_original_imprimir_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita e por anulação de dotação, no valor total de R$ 195.020,94 (cento e noventa e cinco mil, vinte reais e noventa e quatro centavos) em favor da Secretaria Municipal de Meio Ambiente e Agricultura, proveniente de recursos do Convênio n. 174/PGE/2021, para aquisição de máquinas e equipamentos agrícolas</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>E M</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>PODER LEGISLATIVO - P.L</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1090/emenda_modificativa_001_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1090/emenda_modificativa_001_2021.pdf</t>
   </si>
   <si>
     <t>“Modificar o art. 8º do Projeto de Lei de Diretrizes Orçamentária para o Exercício 2022, conforme consta no Projeto de Lei nº 032/2021, que passa a ter_x000D_
 a seguinte redação.”</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>JOSE FLAVIO GOMES</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/990/mocao_vereador_jose__flavio_gomes.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/990/mocao_vereador_jose__flavio_gomes.pdf</t>
   </si>
   <si>
     <t>Apoio ao Projeto de Lei n° 2564/2020 que visa a instituição do piso salarial nacional do Enfermeiro, do Técnico de Enfermagem e Auxiliar de Enfermagem.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>P L L</t>
   </si>
   <si>
     <t>PROJETO LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>JOÃO BATISTA DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_lei_012_2021_autoria_joao_batista_de_oliveira__institui_o_programa_farmaciasolidaria_no_municipio_de_urupa_ro.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_lei_012_2021_autoria_joao_batista_de_oliveira__institui_o_programa_farmaciasolidaria_no_municipio_de_urupa_ro.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA FARMÁCIA SOLIDÁRIA NO MUNICÍPIO DE URUPÁ-RO</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_001_2021_autor_laerte_lima_ribeiro.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_001_2021_autor_laerte_lima_ribeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal realizar serviços com maquinários públicos em propriedades particulares do municipio de Urupa/Ro, e dá outras providencias.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_de_lei_001_2021_eliel_marcos_de_oliveira_cadastro_de_licitante_2.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_de_lei_001_2021_eliel_marcos_de_oliveira_cadastro_de_licitante_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO DE FORNECEDORES IMPEDIDOS DE LICITAR E CONTRATAR COM A ADMINISTRAÇÃO PÚBLICA E AMPLIA EXIGENCIA DOCUMENTAL PARA PARTICIPAÇÃO EM LICITAÇÃO DE OBRAS E SERVIÇOS DE ENGENHARIA NO MUNICIPIO DE URUPÁ E CONTEM OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>NEGÃO BUIU</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_011_2021_autoria_poder_legislativo__ademilson_antonio_da_silva_dispoe_sobre_gravacao_em_audio_e_video_e_divulgacao_dos_resultados_de_processos_licitatorios_e_sua_transmissao_ao_vivo.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_011_2021_autoria_poder_legislativo__ademilson_antonio_da_silva_dispoe_sobre_gravacao_em_audio_e_video_e_divulgacao_dos_resultados_de_processos_licitatorios_e_sua_transmissao_ao_vivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRAVAÇÃO EM ÁUDIO E VÍDEO E DIVULGAÇÃO DOS RESULTADOS DE PROCESSOS LICITATÓRIOS E SUA TRANSMISSÃO AO VIVO, POR MEIO DA INTERNET, NO PORTAL DATRANSPARÊNCIA DA PREFEITURA MUNICIPAL E CÂMARA LEGISLATIVA DE URUPÁ-RO.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>ELIEL MARCOS DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/998/002_2021_projeto_de_lei_doacao_de_sangue__autor_eliel_marcos_de_oliveira.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/998/002_2021_projeto_de_lei_doacao_de_sangue__autor_eliel_marcos_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivos à doação de sangue e contem outras providencias.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>WESLEY CARLOS DE FRANÇA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_ver.wesley_alteracao_proterra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_ver.wesley_alteracao_proterra.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 2° da Lei Municipal 761/2017 acrescenta-lhe, o paragrafo único, e da outras providencias.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>MARCELO PEREIRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_001_2021_dispoe_sobre_concessao_de_auxilio_alimentacao_e_auxilio_saude.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_001_2021_dispoe_sobre_concessao_de_auxilio_alimentacao_e_auxilio_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de auxilio alimentação e auxilio saúde no âmbito do Poder Legislativo Municipal de Urupá/Ro e dá outras providencias</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>ANTONIO PEREIRA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1057/projeto_de_lei_001_2021_autoria_antonio_pereira_nunes.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1057/projeto_de_lei_001_2021_autoria_antonio_pereira_nunes.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Incentivo à Vacinação contra a Brucelose Bovina no Município de Urupá/Ro”</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>P R L</t>
   </si>
   <si>
     <t>PROJETO RESOLUÇÃO LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_de_resoluao_001_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_de_resoluao_001_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA AO PATRIMÔNIO DO PODER EXECUTIVO DE BENS MÓVEIS POR OBSOLESCÊNCIA OU IMPRESTABILIDADE QUE RELACIONA, PERTENCENTES À CÂMARA MUNICIPAL DE URUPÁ/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1037/projeto_de_resolucao_002_2021_revisao_geral_anual_de_vencimentos_e_equiparacao_salarial.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1037/projeto_de_resolucao_002_2021_revisao_geral_anual_de_vencimentos_e_equiparacao_salarial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual de vencimentos e equiparação salarial no âmbito do Poder Legislativo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>Dispõe sobre modificação dos artigos 21 e 23 do Regimento Interno do Poder Legislativo de Urupá</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1068/camscanner_11-03-2021_08.33.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1068/camscanner_11-03-2021_08.33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE URUPÁ/RO</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_resolucao_005_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_resolucao_005_2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de concurso público para provimento de cargos, observando-se o disposto nos artigos 37 e 169 da Constituição Federal, promovidos pela Câmara Municipal em conjunto com a Prefeitura Municipal de Urupá/RO, conforme especifica, e dá outras providencias”.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GILMAR GUSMÃO</t>
   </si>
   <si>
     <t>Serviço de limpeza e patrolamento no Distrito de Nova Aliança, Zona rural deste município de urupá</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1042/requerimento_laerte_lima_ribeiro.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1042/requerimento_laerte_lima_ribeiro.pdf</t>
   </si>
   <si>
     <t>Afastamento por 120 dias das funções parlamentares para tratar de assuntos de interesses particulares com fundamento no artigo 21,II do Regimento Interno da Câmara Municipal de Urupá/RO</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>I N D</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_1.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Serviço de escoamento de água pluvial empossada nos pontos críticos desta cidade de urupá.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_2.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_2.pdf</t>
   </si>
   <si>
     <t>REFORMA EM GERAL DO POSTO DE SAÚDE FRANCISCO RAMIREZ.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_3.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_3.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO SEGUIDO DE LIMPEZA EM GERAL DAS ESCOLAS DA REDE MUNICIPAL .</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_4.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_4.pdf</t>
   </si>
   <si>
     <t>Solicitação de ajustamento de pagamento de plantões extras dos profissionais das seguintes categorias: Enfermeiro, Técnico de Enfermagem/auxiliar de Enfermagem, Auxiliar de serviços de Saúde, Motoristas, Auxiliar de Serviços diversos, Agente de Vigilância, Zelador (a) e Técnico em Radiologia.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_5.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_5.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE RAMPA DE ACESSO DE FAIZA ELEVADA.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_6.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_6.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NOTEBOOKS PARA ATENDER OS PROFESSORES DA REDE EDUCACIONAL DESTE MUNICIPIO DE URUPÁ</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_7.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Implantação de tubos Armcos.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_8.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_8.pdf</t>
   </si>
   <si>
     <t>Implantação de Tubos de Concreto e cascalhamento nos acessos as residências na zona rural deste município.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_9.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_9.pdf</t>
   </si>
   <si>
     <t>Informações, quanto a realização das atividades esportivas exercício/2021.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_10.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Implantação de Programa de Recuperação de Pastagem, melhoramento Genético do Rebanho Leiteiro e Incentivo à produção e melhoramento s cadeia produtiva do café.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>VANDERLEI GALDINO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_11.pdf.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_11.pdf.pdf</t>
   </si>
   <si>
     <t>Serviço de implantação de bueiro com cascalhamento posteriormente, na linha t-04, próximo a propriedade do Senhor Adílio.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_12.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de instalações de Três lombadas nas seguintes localidades;_x000D_
 Avenida 07 de Setembro, entre as ruas Carlos de Lima e Moisés Rodrigues._x000D_
 Avenida 07 de Setembro, entre as ruas Olavo Pires e Mario Ney Nunese_x000D_
 Avenida Cabo Barbosa, entre  a rua Seringueira (onde já vai sair o completo asfáltico) com a rua Ana Ferreira Maia, Zona Urbana deste Município.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>LAERTE LIMA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_13.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_13.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDAE DE SERVIÇO DE LIMPEZA INTENSIFICADO DA ÁREA URBANA.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_14.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_14.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE CONSTRUÇÃO E UM REFEITÓRIO E UM BANHEIRO, PARA ATENDER AS NECESSIDADES DA SECRETÁRIA DE OBRAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_15.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_15.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DO SERVIÇO DE CONTINUIDADE DA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS: MARACATIARA, BEM TI VI E SERINGUEIROS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_16.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_16.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REFORMA E MANUTENÇÃO DA UBS UNIDADE BÁSICA DE SAÚDE, JOARI DORICO PRIMO, LOCALIZADA NA LINHA C- 03, NUCLEO PRIMAVERA, ZONA RURAL DESTE MUNICÍPIO DE URUPÁ.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_17.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_17.pdf</t>
   </si>
   <si>
     <t>INDICAMOS O SERVIÇO DE REFORMA E MANUTENÇÃO DO GINÁSIO POLIESPORTIVO MÁRIO SÉRGIO CAVALCANTI, LOCALIZADO NA AV: CABO BARBOSA SUMAUMA, AO LADO DO IDARON.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_18.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_18.pdf</t>
   </si>
   <si>
     <t>INDICO A POSSIBILIDADE DER SERVIÇO DE LIMPEZA DE BUEIRO, LOCALIZADO NA LINHA T- 04, EM FRENTE A PROPRIEDADE DO Sr. VALDECIR, SENTIDOLINHA C- 04 À C-02.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>INDICO A POSSIBILIDADE DE SERVIÇO DE REFORMA DOS BANHEIROS DA RODOVIÁRIA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_20.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_20.pdf</t>
   </si>
   <si>
     <t>INDICO A POSSIBILIDADE DE SERVIÇO DE INSTALAÇÃO DE BUEIRO, LOCALIZADO NA LINHA A- 01, PRÓXIMO A PROPRIEDADE DO Sr AMANÇO, ZONA RUAL, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_21.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_21.pdf</t>
   </si>
   <si>
     <t>INDICO A POSSIBILIDADE DE SERVIÇO DE SUBSTITUIÇÃO DE PONTE POR BUEIRO, LOCALIZADO NA LINHA TN -06, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_22.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de reforma ou mudança da sede do conselho tutelar deste município.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_23.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade do serviço de instalação de bueiros novos, na linha t- 04, 01 (um) na baixada do Sr. Jonço e outro em frente a propriedade do Sr. Zé paraná, zona rural deste município.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_24.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de instalação de lombada, na rua Augusto Hajdacz, no próximo a Igreja São Galvão, bairro alto alegre, deste município.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_25.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de disponibilidade de pelo menos 01(um) servidor a mais, para compor nos trabalhos da coleta de lixo, no distrito de Nova Aliança deste município.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_26.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de recuperação de estradas, precisamente cascalhamento, na linha t- 04, proximo ao Sr. Zé do Abacaxi, zona rural deste município.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_27.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade do serviço de tampa buraco com cascalhamento ( antes do patrolamento), no período de estiagem, nas linhas mestres, zona rural deste município.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>Indico a possibilidade de aquisição de material permanente e de expediente para atender as necessidades do postinho de Saúde - UBS Joari Dorico Primo, localizado na linha TN-10, zona rural deste município.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_29.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de recuperação de estrada vicinal, linha A- 01, sendo: Substituir bueiro deteriorado por bueiro novo, proximo ao Sr. João Cardoso e na linha t- 01, cascalhamento em frente a propriedade da dona Jonas, zona rural deste município.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_30.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de implantação de 01(uma) lombada , na Av: 08 de Março, próximo as residências do Ivan da Patrol e Antônio Neves Zona urbana deste município.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_31.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade dos serviços de rebaixamento de morro no travessão da linha T-04, onde houve um acidente com finado Sr. Joel, proximo do Sr. Narciso e alinhamento de curva, na fundiária da propriedade do DÊLA, zona rural, deste município.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_32.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de construção de 01(um) ponto de ônibus, localizado na esquina da linha c-02, zona rural, deste município.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_33.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de contratação de 03 profissionais: sendo 02(dois) Fisioterapeuta e 01(um) Psicólogo, para atender as necessidades dos pacientes com COVID-19, que ficam internados em nosso município de Urupá.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_34.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de manutenção da iluminação do núcleo primavera, localizado na linha  c- 03, zona rural, deste município.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_35.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de: Uma semana de cada Mês, assistência com equipe técnica juntamente com os maquinários da secretária de infraestrutura deste município, para atender uma vez por mês as demandas da zona urbana. Bem como nos trabalhos de: Retirada de entulhos, perfuração de fossas, descartes de construções, e dentre outros trabalhos.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_36.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de recuperação de ponte, localizada na linha 58, próximo a entrada da fazenda matão, zona rural, deste município.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_37.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de restauração e manutenção da quadra de eventos Eduardo Valderde</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_38.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Solicitar-lhe junto a secretaria de educação e cultura do nosso município, uma lista descrevendo todos os nomes de presidentes e envolvidos com a associação pais e professores- APP´S, deste município.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_39.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de agilidade na conclusão da obra da quadra poliesportiva da escola Waldermar Higino de Souza, deste município.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_40.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Possibilidade de serviço de construção de fossa, para atender as necessidades do ponto de mototaxistas, deste município.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>Indico a possibilidade de instalação do sistema nacional de emprego-sine na secretaria  de assistência social- semas, do nosso município.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_42.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de disponibilização de um espaço adequado para realização de coletagem de sangue de doadores, do nosso município.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_43.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de patrolamento e cascalhamento nas vias vicinais, zona rural do nosso município.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_44.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de construção de galpão fúnebre ou instalação de tenda no cemitério municipal são João Bastista</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_45.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de disponibilização de um servidor do município ou dois, caso necessite intercalar, para atender dos serviços de limpeza da delegacia de policia do nosso município tanto a policia militar- PM como a policia civil- PC.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_46.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de tapa buracos, na linha 15- C, zona rural deste município.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_47.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade serviço de iluminação da baixa tensão, na linha c- 04, perímetro urbano, entre as ruas Liberato Souza _x000D_
 Ribeiro e Margarida Alves, deste município de Urupá</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_48.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_48.pdf</t>
   </si>
   <si>
     <t>INDICO A POSSIBILIDADE DE DESMEBRAMENTO DA SECRETARIA MUNCIPAL DE MEIO AMBIENTE E AGRICULTURA- SEMAA DA SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA E DESENVOLVIMENTO-SEMINFRA DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_49.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_49.pdf</t>
   </si>
   <si>
     <t>INDICO A POSSIBILIDADE DO SERVIÇO DE IMPLANTAÇÃO DE BUEIRO DE CONCRETO, NA LINHA T-10, APROXIMADAMENTE 800METROS DA LINHA A-02, PROXIMO DO SITIO DO Sr. ZÉ NILSON, ZONA RURAL, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_50.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_50.pdf</t>
   </si>
   <si>
     <t>INDICO A POSSIBILIDADE DO SERVIÇO DE IMPLANTAÇÃO DE BUEIRO DE CONCRETO, NA LINHA T-10, APROXIMADAMENTE 800METROS DA LINHA A-02, DONO DO ANTIGO SALÃO ELSHADAY, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_51.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de restruturação do corpo técnico de profissionais da UBS- Francisco Ramires deste município de Urupá. Sendo Médico, Enfermeiro e Técnico de Enfermagem.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_52.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de demolição de estrutura existente da antiga sede do Peti deste município e limpeza do terreno em seguida.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_53.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de instalação de bueiro, localizado na linha c- 40, na saída da linha c - 02, próximo do Sr. Valdir Bigode, onde até o momento, existe uma ponte porém, se encontra arruinada.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_54.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Indicação a viabilidade de adesivagem dos veículos oficiais deste município.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_55.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de implantação de laboratório para analise de água, para atender as demandas de piscicultura  deste município de urupá.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_56.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de restauração e construção dos bancos da praça municipal José Loepoldino de Paula</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_57.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de implantação de lombada, na rua Selma Regina Magnoni, entre as avenidas Jorge Teixeira e dos pioneiros, zona urbana deste município.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_58.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de regularização das áreas verdes deste município de urupá.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de recapeamento asfáltico das vias urbanas deste município de urupá.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Indico o serviço de aterro, na serra da linha t- 08 e na linha c-05 antes da associação da tinha T-18, zona rural deste município.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_61.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de ampliação da via vicinal, linha A- 09, zona rural, deste município</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_6263.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_6263.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de legalização de serviço de recuperação de estrada e porteira adentro com secretarias de meio ambiente e agricultura e infraestrutura do municipio, com sitiantes das proximidades entre os municípios de Urupá, Teixeiropolis e alvorada do Oeste-Ro</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_63.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de implantação de bueiro, localizado na tinha T-02, próximo a casa da Andreia Casagrande, zona rural deste município de Urupá</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_64.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_64.pdf</t>
   </si>
   <si>
     <t>indico a possibilidade de serviço de instalação de bueiro, localizado na linha TN-06, próximo a propriedade do Sr. Zézé.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_65.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de abastecimento de água com canalização de rede e distribuição para o núcleo primavera, localizado na linha C-03, zona rural deste município de urupá</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_66.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de construção de ponte ou recuperação, localizada na linha TN- 14, próximo da propriedade do Sr. Samuel, zona rural deste município.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_68.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Solicito informação sobre o programa de regularização fundiária, no setor chacareiro, deste município de urupá</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_69.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Indico a viabilidade de implantação de duas manilhas de concreto, na rua 08 de março, em frente o consultório odontológico do Dr. Amilton Alegre, zona  urbana deste município.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/983/69.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/983/69.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de bueiro de concreto (manilhas), junto com a secretaria competente, na linha T- 13, em frente à propriedade do Adilson, zona rural deste município.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_70.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviços de roçada de campos esportivos, nas localidades a segui: Distrito de Nova Aliança, linha 58, linha 15 ( Agnaldo), zona rural deste município.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_71.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Indico a possiblidade de implantação de bueiro de concreto ( Manilhas),  na linha A-09, em frente a propriedade do Sr. Nelson, zona rural deste município.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_72.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Indico a possiblidade de contratação de 02 (dois) mecânicos, para ajudar os servidores '' Preto e Jarlan'' nos trabalhos de oficina deste município de Urupá</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_74.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Indico reforço de bueiros nas linhas T-20(em frente a propriedade do ex vereador Branco) e C-05 ( Próximo da propriedade do frangão motos), zona rural deste município.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_75.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de parolamento no final da Avenida dos Pioneiros, sentido residência do Erasmo Leiteiro, zona urbana, deste município.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_76.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_76.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de remoção de placa de transito, localizada entre o hotel do Paulinho e a ótica Moderna, zona rural deste município de Urupá.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_77.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de operação caminhão pipa na zoa urbana , deste município.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_78.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de instalação de lombada na avenida Cabo Barbosa, no perímetro entre o Idaron e Ginásio Esportivo Mário Sergio Cavalcante deste município de Urupá</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_79.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de extensão da Avenida Moacir de Paula Vieira, sentido a linha T- 02, até que se finalize com a rua Eli Batista da Silva, deste município de Urupá</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_80.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de extensão da rua 04 de Janeiro, entre as ruas Selma Regina a Moisés Rodrigues, deste município de Urupá</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_81.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de extensão da rua Roberto Carlos de Oliveira, até a rua Eli Batista, deste município de Urupá</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_82.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de instalação de lixeira pública, em frente o posto de saúde Tércio Costa, no Distrito de Nova Aliança deste município de Urupá.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_83.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de implantação de bueiro, na linha T-04, em frente à propriedade do Ailton, zona rural, deste município.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_84.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade do serviço de continuação de iluminação, do perimetro da 473, inicio da chácara do Sr. Luiz, até a ponte sobre o rio Urupá, deste município.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_85.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade ,  de serviço de implantação de lombada  invertida, para saida de água pluvial na rua Leonardo Sloboda, com Av: Moacir de Paula Vieira, próximo o salão do Jaime, deste município.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_86.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de remoção de arvore, que esta vedando a visibilidade da câmera de Monitoramento  da Policia, perímetro redondo, sentido Alvorada do Oeste e poda de arvore, em frente à cerealista Simoni, a mesma também esta dificultando a visibilidade da Câmera de monitoramento da Policia.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Indico a realização de Projeto de Lei oriundo do executivo, que : Dispõe sobre a concessão de diárias de campo, em favor dos servidores das secretarias de Infraestrutura e Agricultura e Meio Ambiente, que trabalham durante feriados e finais de semanas</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_88.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de manutenção da parte elétrica, de todas as escolas, que pertencem ao município de urupá</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_89.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_89.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de providencias, para aquisição de 01(um) reservatório de água, para abastecimento de água no Bairro Alto Alegre, zona urbana deste município.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_90.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Indico serviço de irrigação nos seguintes canteiros públicos desta cidade: Praça Municipal; Praça de Eventos; Av dos Pioneiros e Ro-473, perímetro urbano, chegada deste município de Urupá.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_91.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_91.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de reforma do Feirão do produtor Rural deste município de Urupá-Ro.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_92.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de campo de futebol Society com grama em sintético, atrás da sede do poder executivo deste município.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_93.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de bebedouro tipo industrial na Nova Praça de Lazer, localizada na esplanada do Poder Executivo, deste município.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_94.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de instalação de bueiros, sendo 01(um) na linha 14-C, em frente a propriedade do Sr. Mário e mais 02(dois) bueiros no trechos críticos do travessão da linha 14, sentido da linha 15, Zona Rural deste município.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_95.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de bancos a nova praça da sede do Poder Executivo deste município.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_96.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de instalação de mais tubos Armcos, no novo travessão da linha A-04, sentido linha C-40(travessão do Doidin), zona rural, deste município.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Indico o serviço de instalação de bueiros de concreto, na linha A-04, próximo ao travessão do ''Doidin'', zona rural, deste município.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicicacao_98.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicicacao_98.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de aterro, na rua Eli Batista, sentido Ro-010(linha c-04), deste município de Urupá-Ro</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_99.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_99.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de limpeza das ruas do loteamento jardim urupá</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_100.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indico a viabilidade de execução do Serviço de pavimentação asfáltica das seguintes localiades:_x000D_
 Rua José Rocha _x000D_
 Rua Mario Ney Nunes_x000D_
 Rua Otavio Pires_x000D_
 Rua Selma Regina MAgnoni_x000D_
 Rua Moisés Rodrigues _x000D_
 Rua Leonardo Sloboda</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_101.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de duplicação da avenida Moacir de Paula Vieira, centro do nosso municio de Urupá-Ro</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_102.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Solicito providências, quanto aos serviços de complemento asfáltico da Avenida 08 de Março, centro deste município de Urupá</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_103.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de canalização de água pluvial que se instala na Avenida 07 de Setembro, centro de Urupá-Ro</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_104.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de banheiros masculino e feminino seguido com construção de fossa, na nova praça municipal localizada na sede do Poder Executivo, deste município de Urupá-Ro.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_105.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de tapete de grama sintético, para servir de proteção ás crianças que brincam no playground da nova praça de lazer, da sede do Poder Executivo.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_106.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de desligamento de água oriunda, da capela municipal, seguido do serviço de ligação de Água oriunda do poço artesiano do Poder Executivo.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_107.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indico a duplicação da rua Bem-Ti-Vi, trecho entre a avenida 07 de Setembro até a rua Cedro Rosa, zona urbana deste município de Urupá-Ro</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_108.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indico a extensão de rede de energia elétricas, seguido de instalação de postes de luz, na rua José Leopoldino de Paula, bairro jardim Urupá</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_109.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de substituição de bueiro, na entrada do travessão da linha Tn-06, zona rural deste município.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_110.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de retirada de morro, na linha A-01, em frente à propriedade do Sr. Vando Cardoso, zona rural deste município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_111.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de rebaixamento de morros, nos seguintes trechos: em frente à propriedade do Sr. DIDI e outro próximo ao núcleo Primavera, zona rural, deste município de urupá-Ro.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_112.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de construção de muro, seguido de jardinagem no cemitério são João Batista, deste município de Urupá</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_113.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de implantação de bueiros, nas seguintes localidades;_x000D_
 Linha TN-26, em frente a propriedade do Sr. Nezinho _x000D_
 Linha TN-26, sentido ao travessão da linha TN-28, Zona Rural deste município de Urupá-RO</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_114.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de aterro boa dentro, na linha Tn-26, em frente a propriedade do Sr. Zé Carlos, zona rural deste município de Urupá-RO.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_115.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de aterro bota dentro, na linha TN- 14, em fernte a propriedade do Sr. Zezé, zoa rural deste municipio</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_116.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de rebaixamento de morro alto, na linha C-03, em frente à propriedade do Sr. Tôin da 02, zona rural deste município</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_117.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de reforma em geral da Escola Municipal de Educação Infantil EMEI Sonho Infantil/ Pré Escola-Creche, deste município</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_118.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de escoamento de Água Pluvial empossada, próximo ao Sr. Osvaldo na avenida dos Pioneiros, deste município.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_119.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de recuperação de via/tapa buraco, na rua 15 de Novembro, sentido Parque de Exposição de Urupá, próximo a residência da Neide "Irmã do Tintin", zona urbana, deste município.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_120.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de implantação de Sistema de Drenagem de água, na Rua Osmar Marcelino de Oliveira, Bairro Novo Horizonte, entre as Avenidas Jorge Teixeira e Moacir de Paula Vieira, deste município de Urupá</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_121.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de cascalhamento na linha T-04, techo próximo o Sr. Antônio do salão, zona rural deste município.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_122.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de implantação de manilhas seguido de aterro, na rua José Pereira Campo, próximo a chácara do Sr. Luiz, sentido Ro-473, deste município de Urupá-Ro.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1062/camscanner_10-15-2021_08.43.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1062/camscanner_10-15-2021_08.43.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de implantação de aproximadamente 14 manilhas no travessão da linha T-04, próximo o Sr. Joderlei, zona rural deste município de _x000D_
 Urupá-Ro</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_124.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de acesso a internet Wi-fi gratuita na recepção e leitos do Hospital Municipal Jorge Cardoso de Sá, deste município de urupá -Ro</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_125.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de cascalhamento na linha t-01, nos trechos a seguir: Próximo a igreja Católica, próxima a propriedade do Vando e do Marcinho e próximo do Campo de futebol do Murundu, zonas rural deste município de Urupá-Ro</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_126.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indica o serviço de Reforma e Manutenção do UBS- Tércio Costa da Silva, localizado no Distrito de Nova Aliança, deste município de Urupá-Ro.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_127.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_127.pdf</t>
   </si>
   <si>
     <t>indica o serviço de cascalhamneto na linha 14-D, trecho próximo da ponte, zona rural deste município de Urupá-Ro</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_128.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_128.pdf</t>
   </si>
   <si>
     <t>indica a possibilidade de viabilizar uma sala de fisioterapia para atender as necessidades da APAE deste munícipio de Urupá-Ro.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_130.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indico o serviço urgente de manutenção e limpeza no canteiro central  e meio fio das avenidas dos Pioneiros e Tancredo Neves  (linha C-04), deste município de Urupá</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_131.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Autor Gilmar Gomes dos Santos- Indico com urgência adequação na esfera elétrica dos postes de iluminação da nova praça recreativa do Poder Executivo deste município de Urupá, na mesma oportunidade, indico o rebaixamento da caixa de eletricidade que fica em frente ao balanço do Playground instalado na mesma praça.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_132.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de drenagem de Água, na avenida 07 de Setembro, após a rua 15 de Novembro, até a rua  Otavio Pedro de Oliveira, zona urbano deste município.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_133.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade de serviço de retirada de manilhas/seguido de instalação de 01(um) tubo tipo PAD, na linha 09, próximo a igreja católica e Estancia Garden, zona rural deste munícipio de Urupá-Ro</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_134.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de implantação de bueiros na linha Jamel, em frente a propriedade do Sr. Claudinei e outro na linha TN-14, na curva do Sr. Raul, zona rural deste município de Urupá-Ro</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_135.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de limpeza e manutenção das vias urbanas deste município de Urupá</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_136.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Indico o serviço de rebaixamento de morro, na linha T-04-A, próximo a propriedade do Sr. Narcizo, zona rural deste município de Urupá-Ro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2649,51 +2649,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/926/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/927/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/928/projeto_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/947/projeto_de_lei__06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/952/projeto_de_lei_07_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_de_lei_08_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/954/projeto_de_lei_09_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/958/projeto_de_lei_010_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_011_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_012_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_013_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_014_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/projeto_de_lei_n_015_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_de_lei_016_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1013/projeto_de_lei_017_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/camscanner_08-09-2021_10.22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/camscanner_08-09-2021_11.25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/camscanner_08-10-2021_09.00.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/projeto_de_lei_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_de_lei_022_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1040/projeto_de_lei_023021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1041/projeto_de_lei_024_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1045/projeto_de_lei_025_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_026_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_de_lei_027_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1048/projeto_de_lei_028_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1049/projeto_de_lei_029_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1051/projeto_de_lei_030_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1081/projeto_de_lei_033_2021_loa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_034_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_035_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1065/projeto_de_lei_036_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1066/projeto_de_lei_037_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1067/projeto_de_lei_038_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1074/projeto_de_lei_039_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei__040_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei__041_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_042_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei__043_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1080/projeto_de_lei_044_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1089/projeto_de_lei_045_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1091/projeto_de_lei_046_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_de_lei_047_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1095/projeto_de_lei_n._048.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_049_2021_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_050_2021_1640183296_original_imprimir_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1090/emenda_modificativa_001_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/990/mocao_vereador_jose__flavio_gomes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_lei_012_2021_autoria_joao_batista_de_oliveira__institui_o_programa_farmaciasolidaria_no_municipio_de_urupa_ro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_001_2021_autor_laerte_lima_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_de_lei_001_2021_eliel_marcos_de_oliveira_cadastro_de_licitante_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_011_2021_autoria_poder_legislativo__ademilson_antonio_da_silva_dispoe_sobre_gravacao_em_audio_e_video_e_divulgacao_dos_resultados_de_processos_licitatorios_e_sua_transmissao_ao_vivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/998/002_2021_projeto_de_lei_doacao_de_sangue__autor_eliel_marcos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_ver.wesley_alteracao_proterra.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_001_2021_dispoe_sobre_concessao_de_auxilio_alimentacao_e_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1057/projeto_de_lei_001_2021_autoria_antonio_pereira_nunes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_de_resoluao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1037/projeto_de_resolucao_002_2021_revisao_geral_anual_de_vencimentos_e_equiparacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1068/camscanner_11-03-2021_08.33.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_resolucao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1042/requerimento_laerte_lima_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_11.pdf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_6263.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/983/69.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicicacao_98.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1062/camscanner_10-15-2021_08.43.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_136.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/926/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/927/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/928/projeto_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/947/projeto_de_lei__06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/952/projeto_de_lei_07_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/953/projeto_de_lei_08_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/954/projeto_de_lei_09_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/958/projeto_de_lei_010_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/973/projeto_de_lei_011_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/972/projeto_de_lei_012_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/981/projeto_de_lei_013_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/982/projeto_de_lei_014_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/projeto_de_lei_n_015_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/projeto_de_lei_016_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1013/projeto_de_lei_017_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/camscanner_08-09-2021_10.22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/camscanner_08-09-2021_11.25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/camscanner_08-10-2021_09.00.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/projeto_de_lei_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_de_lei_022_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1040/projeto_de_lei_023021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1041/projeto_de_lei_024_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1045/projeto_de_lei_025_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_026_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_de_lei_027_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1048/projeto_de_lei_028_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1049/projeto_de_lei_029_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1051/projeto_de_lei_030_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1081/projeto_de_lei_033_2021_loa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_034_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_035_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1065/projeto_de_lei_036_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1066/projeto_de_lei_037_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1067/projeto_de_lei_038_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1074/projeto_de_lei_039_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei__040_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei__041_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_042_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei__043_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1080/projeto_de_lei_044_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1089/projeto_de_lei_045_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1091/projeto_de_lei_046_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_de_lei_047_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1095/projeto_de_lei_n._048.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_049_2021_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_050_2021_1640183296_original_imprimir_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1090/emenda_modificativa_001_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/990/mocao_vereador_jose__flavio_gomes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/961/projeto_de_lei_012_2021_autoria_joao_batista_de_oliveira__institui_o_programa_farmaciasolidaria_no_municipio_de_urupa_ro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/974/projeto_de_lei_001_2021_autor_laerte_lima_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_de_lei_001_2021_eliel_marcos_de_oliveira_cadastro_de_licitante_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_011_2021_autoria_poder_legislativo__ademilson_antonio_da_silva_dispoe_sobre_gravacao_em_audio_e_video_e_divulgacao_dos_resultados_de_processos_licitatorios_e_sua_transmissao_ao_vivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/998/002_2021_projeto_de_lei_doacao_de_sangue__autor_eliel_marcos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_ver.wesley_alteracao_proterra.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_001_2021_dispoe_sobre_concessao_de_auxilio_alimentacao_e_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1057/projeto_de_lei_001_2021_autoria_antonio_pereira_nunes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/959/projeto_de_resoluao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1037/projeto_de_resolucao_002_2021_revisao_geral_anual_de_vencimentos_e_equiparacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1068/camscanner_11-03-2021_08.33.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_resolucao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1042/requerimento_laerte_lima_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/904/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_11.pdf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/937/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/963/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/964/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_6263.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/983/69.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1002/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicicacao_98.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1027/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1028/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1029/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1030/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1031/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1032/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1033/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1034/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1038/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1043/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1044/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1059/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1060/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1061/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1062/camscanner_10-15-2021_08.43.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1073/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1083/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1084/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1085/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1092/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2021/1093/indicacao_136.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>