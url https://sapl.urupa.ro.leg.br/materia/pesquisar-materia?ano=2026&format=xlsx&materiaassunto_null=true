--- v0 (2026-02-21)
+++ v1 (2026-04-09)
@@ -10,110 +10,643 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="159">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>Ezequiel Saldanha</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/projeto_de_lei_n._004_-_09.02.2026_-_altera_lei_n._692.2015._nova_redacao_insalubridade_e_periculosidade_1_1.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal n. 692/2015 (Regime Jurídico Único dos Servidores Públicos do Município de Urupá), para reformular a normatização dos institutos jurídicos do Adicional de Insalubridade e Periculosidade e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/proj._lei_n._005__-_19.02.2026_-_altera_lei_n._993.2022._revoga._modifica_-_brucelose.pdf</t>
+  </si>
+  <si>
+    <t>Submeto à elevada consideração desta Egrégia Câmara Municipal o incluso Projeto de_x000D_
+Lei que promove alterações na Lei Municipal n. 993, de 07 de abril de 2022, que institui o_x000D_
+Programa Municipal de Controle de Vacinação de Bezerras contra a Brucelose no âmbito do_x000D_
+Município de Urupá, com as adequações, acréscimos e revogações que a experiência_x000D_
+administrativa e a evolução das políticas públicas de defesa sanitária recomendam.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1481/proj._lei_n._006_-_24.02.2026_-_incentivo._desempenho._ambito._atencao_primaria_a_saude._assistencia_farmaceutica.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Indenização de Incentivo da_x000D_
+Assistência Farmacêutica (IAFAR) do_x000D_
+Programa Nacional de Qualificação da_x000D_
+Assistência Farmacêutica no Sistema Único de_x000D_
+Saúde (QUALIFAR-SUS), e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/proj._lei_n._007_-_26.02.2026_-abertura_credito_especial._recuperacao_de_estradas_rurais.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no orçamento vigente e dá_x000D_
+outras providências, para Recuperação de vias_x000D_
+rurais, Limpeza de vegetação, conformação da_x000D_
+plataforma e Execução de Revestimento_x000D_
+Primário."</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/proj._lei_n._008_-_26.02.2026_-_abertura_credito_especial_-_aquisicao._combustivel._recuperacao_estradas_-_seminfra.pdf</t>
+  </si>
+  <si>
+    <t>Submeto à apreciação de Vossas Excelências o incluso Projeto de Lei que visa autorizar a_x000D_
+abertura e Crédito Adicional Especial no valor de R$ 396.000,00 (Trezentos e noventa e seis mil reais),_x000D_
+objetivo é a aquisição de combustível para recuperação das vias rurais municipais.</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_n._009_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._ministerio_da_saude_-_semsau_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no montante de R$_x000D_
+1.017.080,28 (um milhão, dezessete mil e_x000D_
+oitenta reais e vinte e oito centavos),_x000D_
+proveniente de Superávit Financeiro, de repasse_x000D_
+de Emenda Parlamentar de Bancada, Ministério_x000D_
+da Saúde e o Fundo Municipal de Saúde de_x000D_
+Urupá.”</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/projeto_de_lei_n._012_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._construcao_de_auditorio.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+valor de R$ 70.199,77 (setenta mil, cento e noventa e nove reais e setenta e sete centavos),_x000D_
+proveniente de rendimentos de aplicação financeira, para complementar os recursos da Lei_x000D_
+n. 1.131/2025 destinados à Construção de 01 (um) Auditório para atender a Associação que_x000D_
+visa a Promoção Comercial e Industrial”,</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/proj._lei_n._014_-_10.03.2026_-_abre_credito_especial_-_abre_credito_especial._superavit_financeiro._convenio_-_aquisicao_kit_escolar.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no orçamento vigente e dá_x000D_
+outras providências, para Aquisição de Kits_x000D_
+Escolares."</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_n._016_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar_-_custeio_servicos_atencao_basica_saude_1.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no orçamento vigente e dá_x000D_
+outras providências, para Custeio de Serviços da_x000D_
+Atenção Básica de Saúde."</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1478/proj._lei_n._017_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar_-_cirurgias._programas_mais_especialidades_1.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no orçamento vigente e dá_x000D_
+outras providências, para custeio de cirurgias no_x000D_
+âmbito do Programa Mais Acesso a_x000D_
+Especialidade."</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/proj._lei_n._018_-_10.03.2026_-_abre_credito_especial._emenda_parlamentar._estruturacao_da_rede_de_servicos_unico_de_assistencia_social.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no orçamento vigente e dá_x000D_
+outras providências, para Estruturação da_x000D_
+Rede de Serviços Único de Assistência Social."</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/proj._de_lei_n._019_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._equip._mat._permanente._hospital_1.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o poder executivo a abrir crédito_x000D_
+adicional especial no orçamento vigente, no_x000D_
+valor de R$ 400.000,00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/proj._de_lei_n._020_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._medicamentos_hospitalares_-_semsau_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial/Superávit Financeiro no_x000D_
+montante de R$ 200.000,00 (duzentos mil reais),_x000D_
+proveniente de Superávit Financeiro, de repasse_x000D_
+de Emenda Parlamentar Estadual, Secretaria de_x000D_
+Estado da Saúde/SESAU e o Fundo Municipal de_x000D_
+Saúde de Urupá.”</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1477/proj._de_lei_n._021_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._arrecadacao._leilao.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o poder executivo municipal a abrir_x000D_
+crédito adicional especial no orçamento_x000D_
+vigente no valor de R$ 458.052,01_x000D_
+(quatrocentos e cinquenta e oito mil,_x000D_
+cinquenta e dois reais e um centavo),_x000D_
+originado da arrecadação com o Leilão de_x000D_
+Bens Móveis Inservíveis realizado em 2021 e_x000D_
+de saldo remanescente de leilão ocorrido em_x000D_
+2018 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/proj._lei_n._022_-_10.03.2026_-_abertura_credito_especial_-_custeio_servicos_estruturacao_rede_servicos_assistencia_social.pdf</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/proj._de_lei_n._023_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._ubs_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no valor de R$ 19.525,00_x000D_
+(dezenove mil, quinhentos e vinte e cinco_x000D_
+reais) em favor do Fundo Municipal de Saúde,_x000D_
+para os fins que especifica.”</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/proj._lei_n._024_-_10.03.2026_-_abre_credito_especial._aquisicao._implantacao._implanon_1.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no orçamento vigente e dá_x000D_
+outras providências, para Aquisição de insumos e_x000D_
+o custeio para implantação do método_x000D_
+contraceptivo subdérmico de longa duração_x000D_
+(IMPLANON).</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/proj._de_lei_n._025_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._estruturacao_ubs_-_semsau_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial/Superávit Financeiro no_x000D_
+montante de R$ 25.973,00 (vinte e cinco mil_x000D_
+novecentos e setenta e três reais), proveniente_x000D_
+de Superávit Financeiro, de repasse de Emenda_x000D_
+Parlamentar, em favor do Fundo Municipal de_x000D_
+Saúde de Urupá.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/proj._lei_n._026_-_10.03.2026_-_abre_credito_especial_-_custeio_servico_exames_diagnosticos_1.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no orçamento vigente e dá_x000D_
+outras providências, para Custeio de Realização_x000D_
+de Exames diagnósticos."</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1475/proj._de_lei_n._027_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._custeio._at._primaria_a_saude_aps._media_alta_complexidade_mac_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir no_x000D_
+orçamento vigente, um Crédito Adicional_x000D_
+Especial no valor de R$ 988.040,86_x000D_
+(novecentos e oitenta e oito mil, quarenta_x000D_
+reais e oitenta e seis centavos), referente_x000D_
+a adequação orçamentária para a_x000D_
+aplicação de recursos provenientes de_x000D_
+superávit financeiro do exercício anterior_x000D_
+e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_n._028_-_10.03.2026_-_abre_credito_especial._repasse_fundo_a_fundo._anulacao_de_dotacao_-_veiculo._transporte_sanitario_-_semsau_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir crédito adicional especial por_x000D_
+Emenda Parlamentar Estadual – Repasse Fundo a Fundo, em favor da Secretaria Municipal_x000D_
+de Saúde, no valor total de R$ 155.500,00 (cento e cinquenta e cinco mil e quinhentos reais),_x000D_
+sendo R$ 140.000,00 (cento e quarenta mil reais) de repasse da Concedente e R$ 15.500,00_x000D_
+(quinze mil e quinhentos reais) proveniente de contrapartida financeira municipal”,</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1482/proj._lei_n._029_-_10.03.2026_-_abertura_credito_especial_-_contrucao_calcada._estacionamento._av._moacir_de_paula_vieira_1.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no orçamento vigente e dá_x000D_
+outras providências, para construção de_x000D_
+estacionamento e calçada na Avenida Moacir de_x000D_
+Paula Vieira."</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/proj._lei_n._031_-_17.03.2026_-_incentivo._desempenho._qualidade._atencao_primaria_saude_aps_-_sus.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Incentivo do_x000D_
+Componente de Qualidade na Atenção Primária_x000D_
+em Saúde (APS), no âmbito do Sistema Único de_x000D_
+Saúde - SUS e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>E M</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA</t>
+  </si>
+  <si>
+    <t>Admilson Frederico</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1479/04__-_proj._lei_n._004_-_09.02.2026_-_emenda_modificativa_-_vereador_admilson.pdf</t>
+  </si>
+  <si>
+    <t>APRESENTA ALTERAÇÕES À LEI MUNICIPAL Nº_x000D_
+692/2015, QUE DISPÕE SOBRE O ESTATUTO DOS_x000D_
+SERVIDORES PÚBLICOS DO MUNICÍPIO DE_x000D_
+URUPÁ/RO.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>E S</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1480/projeto_de_lei_n._004_-_09.02.2026_-_altera_lei_n._692.2015._nova_redacao_insalubridade_e_periculosidade_1.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal n. 692/2015 (Regime_x000D_
+Jurídico Único dos Servidores Públicos do_x000D_
+Município de Urupá), para reformular a_x000D_
+normatização dos institutos jurídicos do_x000D_
+Adicional de Insalubridade e Periculosidade e_x000D_
+dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>I N D</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>Lourival</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_01_.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTOR: LOURIVAL DE PAULA VIEIRA _x000D_
+ ASSUNTO: REVITALIZAÇAO DA SINALIZAÇAO HORIZONTAL DAS VIAS PUBLICAS DO MUNICIPIO DE URUPÁ, COM PRIORIDADE NAS IMEDIAÇOES DO ORGAOS PUPLICOS, ESPECIALMENTE NAS ESCOLAS ,UNIDADES DE SAUDE E DEMAIS ORGAOS PUBLICOS</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>Jarbas</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/indicacao_n04_.pdf</t>
+  </si>
+  <si>
+    <t>AUTOR: JARBAS LUIZ DE ALMEIDA, no uso das atribuições que lhe são conferidas, com amparo legal no Art. 12°, da Lei Orgânica deste Município de Urupá, venho respeitosamente SOLICITAR do Vereador Presidente, a INDICAÇÃO ao Chefe do Executivo o que segue:_x000D_
+_x000D_
+Senhor Prefeito EZEQUIEL SALDANHA, considerando todos os eixos técnicos, orçamentários e financeiros, INDICO A VIABILIDADE DE REALIZAR UM SERVIÇO DE TAPA BURACO NA RUA 8 DE MARÇO, POIS A POPULAÇAO VEM CLAMANDO POR ESSE SERVIÇO.</t>
+  </si>
+  <si>
     <t>1445</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1193</t>
   </si>
   <si>
     <t>L O</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>Ezequiel Saldanha</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/lei_n._1.193_de_26_de_janeiro_de_2026.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/lei_n._1.193_de_26_de_janeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no orçamento vigente e dá outras providências, para construção de pontes em concretos em vias rurais."</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/lei_n._1.194_de_26_de_janeiro_de_2026.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/lei_n._1.194_de_26_de_janeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no orçamento vigente e dá outras providências, para obras de pavimentação rural."</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_n._1.195_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no valor de R$ 1.299.818,82 (um milhão, duzentos e noventa e nove mil, oitocentos e dezoito reais e oitenta e dois centavos), e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_n._1.196_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir crédito adicional especial por anulação_x000D_
+de dotação orçamentária e Emenda Parlamentar Individual/Convênio em_x000D_
+favor da Secretaria Municipal de Agricultura, no valor total de R$_x000D_
+752.131,32 (setecentos e cinquenta e dois mil, cento e trinta e um reais e_x000D_
+trinta e dois centavos), do total conveniado, R$ 723.000,00 (setecentos e_x000D_
+vinte e três mil reais) é de repasse da Concedente do e R$ 29.131,32 (vinte e_x000D_
+nove mil centos e trinta e um reais e trinta e dois centavos) é proveniente de_x000D_
+contrapartida financeira do convênio”.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/lei_n._1.198_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+orçamento vigente e dá outras providências, para Aquisição de_x000D_
+Medicamentos Hospitalares</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/lei_n._1.199_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+orçamento vigente e dá outras providências, para Aquisição de Combustível_x000D_
+para recuperação de Estradas Vicinais.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/lei_n._1.200_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no orçamento vigente e dá outras providências, para Recuperação de vias rurais, Limpeza de vegetação, conformação da plataforma e Execução de Revestimento Primário.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/lei_n._1.201_de_26_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial no montante de R$ 1.017.080,28 (um milhão, dezessete mil e oitenta reais e vinte e oito centavos), proveniente de Superávit Financeiro, de repasse de Emenda Parlamentar de Bancada, Ministério da Saúde e o Fundo Municipal de Saúde de Urupá.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -417,68 +950,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/lei_n._1.193_de_26_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/lei_n._1.194_de_26_de_janeiro_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/projeto_de_lei_n._004_-_09.02.2026_-_altera_lei_n._692.2015._nova_redacao_insalubridade_e_periculosidade_1_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/proj._lei_n._005__-_19.02.2026_-_altera_lei_n._993.2022._revoga._modifica_-_brucelose.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1481/proj._lei_n._006_-_24.02.2026_-_incentivo._desempenho._ambito._atencao_primaria_a_saude._assistencia_farmaceutica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/proj._lei_n._007_-_26.02.2026_-abertura_credito_especial._recuperacao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/proj._lei_n._008_-_26.02.2026_-_abertura_credito_especial_-_aquisicao._combustivel._recuperacao_estradas_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_n._009_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._ministerio_da_saude_-_semsau_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/projeto_de_lei_n._012_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._construcao_de_auditorio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/proj._lei_n._014_-_10.03.2026_-_abre_credito_especial_-_abre_credito_especial._superavit_financeiro._convenio_-_aquisicao_kit_escolar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_n._016_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar_-_custeio_servicos_atencao_basica_saude_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1478/proj._lei_n._017_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar_-_cirurgias._programas_mais_especialidades_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/proj._lei_n._018_-_10.03.2026_-_abre_credito_especial._emenda_parlamentar._estruturacao_da_rede_de_servicos_unico_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/proj._de_lei_n._019_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._equip._mat._permanente._hospital_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/proj._de_lei_n._020_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._medicamentos_hospitalares_-_semsau_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1477/proj._de_lei_n._021_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._arrecadacao._leilao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/proj._lei_n._022_-_10.03.2026_-_abertura_credito_especial_-_custeio_servicos_estruturacao_rede_servicos_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/proj._de_lei_n._023_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._ubs_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/proj._lei_n._024_-_10.03.2026_-_abre_credito_especial._aquisicao._implantacao._implanon_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/proj._de_lei_n._025_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar._estruturacao_ubs_-_semsau_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/proj._lei_n._026_-_10.03.2026_-_abre_credito_especial_-_custeio_servico_exames_diagnosticos_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1475/proj._de_lei_n._027_-_10.03.2026_-_abre_credito_especial._superavit_financeiro._custeio._at._primaria_a_saude_aps._media_alta_complexidade_mac_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_n._028_-_10.03.2026_-_abre_credito_especial._repasse_fundo_a_fundo._anulacao_de_dotacao_-_veiculo._transporte_sanitario_-_semsau_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1482/proj._lei_n._029_-_10.03.2026_-_abertura_credito_especial_-_contrucao_calcada._estacionamento._av._moacir_de_paula_vieira_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/proj._lei_n._031_-_17.03.2026_-_incentivo._desempenho._qualidade._atencao_primaria_saude_aps_-_sus.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1479/04__-_proj._lei_n._004_-_09.02.2026_-_emenda_modificativa_-_vereador_admilson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1480/projeto_de_lei_n._004_-_09.02.2026_-_altera_lei_n._692.2015._nova_redacao_insalubridade_e_periculosidade_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_01_.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/indicacao_n04_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/lei_n._1.193_de_26_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/lei_n._1.194_de_26_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_n._1.195_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_n._1.196_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/lei_n._1.198_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/lei_n._1.199_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/lei_n._1.200_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/lei_n._1.201_de_26_de_marco_de_2026..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="147.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -515,54 +1048,945 @@
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" t="s">
+        <v>105</v>
+      </c>
+      <c r="F25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" t="s">
+        <v>116</v>
+      </c>
+      <c r="E27" t="s">
+        <v>117</v>
+      </c>
+      <c r="F27" t="s">
+        <v>118</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" t="s">
+        <v>122</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>126</v>
+      </c>
+      <c r="D29" t="s">
+        <v>127</v>
+      </c>
+      <c r="E29" t="s">
+        <v>128</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E30" t="s">
+        <v>128</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" t="s">
+        <v>127</v>
+      </c>
+      <c r="E31" t="s">
+        <v>128</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>127</v>
+      </c>
+      <c r="E32" t="s">
+        <v>128</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>127</v>
+      </c>
+      <c r="E33" t="s">
+        <v>128</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>127</v>
+      </c>
+      <c r="E34" t="s">
+        <v>128</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" t="s">
+        <v>128</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E36" t="s">
+        <v>128</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>