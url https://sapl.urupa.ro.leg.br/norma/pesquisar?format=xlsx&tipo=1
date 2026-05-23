--- v0 (2026-02-21)
+++ v1 (2026-05-23)
@@ -10,645 +10,688 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="207">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>DEC</t>
+  </si>
+  <si>
+    <t>Decretos</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/906/decreto_luto_antonio.pdf</t>
+  </si>
+  <si>
+    <t>“DECRETA LUTO OFICIAL NAS_x000D_
+DEPENDENCIAS DA CÂMARA_x000D_
+MUNICIPAL EM RAZÃO DO_x000D_
+FALECIMENTO DO SERVIDOR_x000D_
+PÚBLICO QUE PRESTOU_x000D_
+RELEVANTES SERVIÇOS COMO_x000D_
+PROFESSOR”</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/887/decreto_n003_2026-cmur.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE PONTO FACULTATIVO NAS DEPENDENCIAS DESTE PODER LEGISLATIVO_x000D_
+MUNICIPAL E DA OUTRAS PROVIDENCIAS."</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/885/decreto_legislativo_no_002_2026-cmur.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as medidas coercitivas para garantir a proteção dos dados pessoais sob responsabilidade da Câmara Municipal de Urupá, e dá outras providências.</t>
+  </si>
+  <si>
     <t>875</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
-    <t>DEC</t>
-[...5 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/875/decreto_no_001.2026-gp-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/875/decreto_no_001.2026-gp-cmur.pdf</t>
   </si>
   <si>
     <t>"Designa o gestor responsável pela frota oficial da Câmara Municipal de Urupá, nos termos da Resolução nº 001/2016/CMUR, e dá outras providências."</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/862/decreto_no_024.2025-cmur_urupa.ro_09_de_dezembro_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/862/decreto_no_024.2025-cmur_urupa.ro_09_de_dezembro_2025..pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE PONTO FACULTATIVO NOS DIAS QUE ESPECIFICA NAS DEPENDENCIAS DESTE PODER LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/861/decreto_n._528.2025_de_05_de_dezembro_de_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/861/decreto_n._528.2025_de_05_de_dezembro_de_2025..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de ponto facultativo nos dias que especifica e dá outras providências, visando a compatibilização com o período de final e início de ano e a melhor organização administrativa</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/857/decreto_ponto_facultativo_n._501-2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/857/decreto_ponto_facultativo_n._501-2025.pdf</t>
   </si>
   <si>
     <t>“DECRETA COMO PONTO FACULTATIVO_x000D_
 O DIA 21 DE NOVEMBRO DE 2025”.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/856/decreto_n._433-2025-gp.10.10.2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/856/decreto_n._433-2025-gp.10.10.2025.pdf</t>
   </si>
   <si>
     <t>“TRANSFERE O PONTO FACULTATIVO DO_x000D_
 DIA 28 DE OUTUBRO DE 2025 (DIA DO_x000D_
 SERVIDOR PÚBLICO) PARA O DIA 27 DE_x000D_
 OUTUBRO DE 2025”</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/845/decreto-legislativo_n_21-2025-_cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/845/decreto-legislativo_n_21-2025-_cmur.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS HORÁRIOS DE REUNIÃO DAS COMISSÕES PERMANENTES DO PARLAMENTO LEGISLATIVO MUNICIPAL DE URUPÁ/RO.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/840/decreto_no_019.2025.gp_de_29_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/840/decreto_no_019.2025.gp_de_29_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONSTITUIÇÃO DE COMISSÃO DE RECEBIMENTO DE BENS, MATERIAIS E SERVIÇOS PÚBLICOS DA CÂMARA MUNICIPAL DE URUPÁ-RO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/886/decreto_lesgislativo_n._001.2025-prestacao_de_contas_exercicio__de_2023-publicacao_arom.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE URUPÁ ESTADO DE RONDONIA, EXERCICIO FINACEIRO DE 2023, E DA OUTRA PROVIDENCIAS.”</t>
+  </si>
+  <si>
     <t>826</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/826/decreto_n._17.2025.gp_urupa.ro..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/826/decreto_n._17.2025.gp_urupa.ro..pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CEDÊNCIA PARA RECEBER SENHOR FREDSON GOMES DA SILVA SERVIDOR EFETIVO DO MUNICIPIO DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/825/decreto_no_015-2025-revogar_a_cedencia_de_lucas_damasceno_saldanha.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/825/decreto_no_015-2025-revogar_a_cedencia_de_lucas_damasceno_saldanha.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 15/2025-CMUR Urupá/RO,31 de julho 2025_x000D_
  _x000D_
 “REVOGA O DECRETO N. 14/2025, QUE CONCEDE CEDÊNCIA DO SERVIDOR SENHOR LUCAS DAMASCENO SALDANHA, PARA MUNICIPIO DE CACOAL/RO</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/822/decreto_n.14.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/822/decreto_n.14.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CEDÊNCIA DO SERVIDOR SENHOR LUCAS DAMASCENO SALDANHA, PARA MUNICIPIO DE CACOAL/RO.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>13.2025</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/821/decreto_camara.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/821/decreto_camara.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Urupá/RO, no uso das atribuições legais que lhe são conferidas por Lei._x000D_
 CONSIDERANDO o falecimento do Senhor GERALDO CAETANO CARDOSO, ocorrido no dia 20 de julho do corrente ano._x000D_
 CONSIDERANDO o profundo pesar da família e da comunidade Urupaense, o sentimento de solidariedade, dor e saudade que emerge pela perda de um cidadão exemplar._x000D_
 DECRETA Luto Oficial pelo falecimento do Sr. Geraldo Caetano Cardoso, pai do Servidor do Cargo Comissionado de Diretor Contábil e Financeiro da Câmara Municipal de Urupá/RO, Sr. Geuclécio Caetano Cardoso.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/846/decreto_no_072024-cmur_urupa_16_de_dezembro_2024.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/846/decreto_no_072024-cmur_urupa_16_de_dezembro_2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO MUNICIPAL DO QUADRO EFETIVO DO LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/613/edital_de_convocacao_vice_presidente.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/613/edital_de_convocacao_vice_presidente.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO PARA ELEIÇÃO AO_x000D_
 CARGO VAGO DE VICE PRESIDENTE DA MESA_x000D_
 DIRETORA DA CÂMARA MUNICIPAL DE_x000D_
 URUPÁ/RO, PARA CONCLUSÃO DO BIENIO_x000D_
 2021 A 2022 E BIENIO 2023 A 2024.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/</t>
+    <t>http://sapl.urupa.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“Concede Licença para tratar de assuntos particulares, pelo prazo de 02 (dois) anos, sem remuneração, a Servidora Efetiva Senhora Elizabete Cavalcanti da Silva e adota outras providências”.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/579/decreto_n_012_202120211103_13132776.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/579/decreto_n_012_202120211103_13132776.pdf</t>
   </si>
   <si>
     <t>“Concede Licença para tratar de assuntos particulares, pelo prazo de 02 (dois) anos, sem remuneração, a Servidora Efetiva Senhora Eliane dos Santos de Oliveira Souza e adota outras providências”.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/578/decreto_n_011_202120211103_13113807.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/578/decreto_n_011_202120211103_13113807.pdf</t>
   </si>
   <si>
     <t>“Concede Licença Prêmio, com remuneração integral, a Servidora Efetiva Senhora Elizabete Cavalcanti da Silva e adota outras providências”.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/577/decreto_n_010_202120211103_13050396.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/577/decreto_n_010_202120211103_13050396.pdf</t>
   </si>
   <si>
     <t>“Concede Licença Prêmio, com remuneração integral, a Servidora Efetiva Senhora Eliane dos Santos de Oliveira Souza e adota outras providências”.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/574/decreto_0092021-comissoes.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/574/decreto_0092021-comissoes.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONSTITUIÇÃO DE PERMANENTES DO PARLAMENTO LEGISLATIVO MUNICIPAL DE URUPÁ/RO</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/555/decreto_n._008-2021-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/555/decreto_n._008-2021-cmur.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO HORARIO DAS SESSÕES ORDINARIAS DA CÂMARA MUNICIPAL DE URUPÁ-RO</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/535/decreto_n._006-2021-cmur..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/535/decreto_n._006-2021-cmur..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DE COMISSÕES PERMANENTES DO PARLAMENTO LEGISLATIVO MUNICIPAL DE URUPÁ/RO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>5A</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/534/decreto_n.005-2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/534/decreto_n.005-2021.pdf</t>
   </si>
   <si>
     <t>FIXA O PRAZO PARA O REGISTRO  DAS CHAPAS QUE IRÃO CONCORRER AOS CARGOS DA MESA DIRETORA PARA O BIENIO 2023/2024 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>4 A</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL EM DECORRENCIA DO FALECIMENTO DO VEREADOR MARCELO PEREIRA DE LIMA E ADOTA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/420/decreto_n._002-2021-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/420/decreto_n._002-2021-cmur.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a delegação de atribuições a servidora Srª CLEUNICE HENRIQUE DA SILVA OLIVEIRA e adota outras providências”.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>“Nomeia Pregoeira Oficial e Equipe de Apoio para atuar no âmbito das licitações da modalidade de licitação Pregão e para os atos administrativos do Sistema de Registro de Preços, e adota outras providências.”</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/419/decreto_n._001-2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/419/decreto_n._001-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DE COMISSÕES PERMANENTES DO PARLAMENTO LEGISLATIVO MUNICIPAL DE URUPA/RO</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/417/decreto_n._018-2020-gp-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/417/decreto_n._018-2020-gp-cmur.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a renovação de cedência do Servidor Milton Neves de Oliveira e dá outras providências”.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/416/decreto_n._016-2020-gp-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/416/decreto_n._016-2020-gp-cmur.pdf</t>
   </si>
   <si>
     <t>FIXA O PRAZO PARA O REGISTRO DAS CHAPAS QUE IRÃO CONCORRER AOS CARGOS DA MESA DIRETORA PARA O BIÊNIO 2021/2022 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/415/decreto_n_015-2020-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/415/decreto_n_015-2020-cmur.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação das Portarias da Câmara Municipal de Urupá-RO e dá outras providências”.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/414/decreto_n_014-2020_-_licenca_milton.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/414/decreto_n_014-2020_-_licenca_milton.pdf</t>
   </si>
   <si>
     <t>“Concede Licença para tratar de assuntos particulares, pelo prazo de 02 (dois) anos, sem remuneração, ao Servidor Efetivo Sr. Milton Neves de Oliveira e adota outras providências”.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/412/decreto_n._013-2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/412/decreto_n._013-2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONSTITUIÇÃO DE COMISSÕES PERMANENTES DO PARLAMENTO LEGISLATIVO MUNICIPAL DE URUPA/RO."</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/409/decreto_n._012-2020_-_cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/409/decreto_n._012-2020_-_cmur.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEACÃO DE COMISSÃO PARA AVERIGUACÃO</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/407/decreto_n._011-2020-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/407/decreto_n._011-2020-cmur.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as medidas para enfrentamento da emergência de saúde pública decorrente do coronavírus – COVID19, no âmbito do Poder Legislativo de Urupá-RO.”</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/405/decreto_n_010-2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/405/decreto_n_010-2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONSTITUIÇÃO DE COMISSÃO DE RECEBIMENTO DE BENS, MATERIAIS E SERVIÇOS PÚBLICOS DA CÂMARA MUNICIPAL DE URUPÁ-RO, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/403/decreto_n.009-2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/403/decreto_n.009-2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de horário das Sessões Ordinárias da Câmara Municipal de Urupá-RO, enquanto perdurar a Pandemia (COVID-2019)”</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/399/decreto_n._008-2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/399/decreto_n._008-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MEDIDAS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PUBLICA DECORRENTE DO CORONAVÍRUS - COVID-19 NO ÂMBITO DO PODER LEGISLATIVO DE URUPÁ/RO.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/398/decreto_n.007-2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/398/decreto_n.007-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MEDIDAS PARA  ENFRENTAMENTO DA EMERGÊNCIA  DE SAÚDE PUBLICA DECORRENTE DO CORONAVÍRUS - COVID-19 NO ÂMBITO DO PODER LEGISLATIVO DE URUPÁ/RO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/396/decreto_n._006-2020-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/396/decreto_n._006-2020-gp.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Permanente de licitação, de Materiais e Serviços Públicos da Câmara da Municipal de Urupá-RO, e adota outras providências.”</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/395/decreto_n.003-2020-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/395/decreto_n.003-2020-gp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DE COMISSÕES PERMANENTES DO PARLAMENTO LEGISLATIVO MUNICIPAL DE URUPÁ-RO</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/386/decreto_n.00-2020_de_03.02.2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/386/decreto_n.00-2020_de_03.02.2020.pdf</t>
   </si>
   <si>
     <t>"DISCIPLINA A UTILIZAÇÃO DE VEÍCULOS OFICIAIS DA CÂMARA MUNICIPAL DE URUPÁ/RO, NA FORMA ESPECIFICA."</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/843/decreto_n.004-2020-uso_dos_veiculos.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/843/decreto_n.004-2020-uso_dos_veiculos.pdf</t>
   </si>
   <si>
     <t>Consideran o o Artigo 1 0 da Resolução n. 001/2016/CMUR de 07 de outubro de 2016, que "Fixa o us de veículos oficiais automotores vinculado ao Poder Legislativo Municipal, reger-se-à elas disposições desta Resolução.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/385/decreto_n._003-2020-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/385/decreto_n._003-2020-cmur.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a cedência da Servidora Srª Lorene Cristina Lima da Fonseca Santos, a disposição do Município de Ariquemes/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/384/milton_01.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/384/milton_01.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/383/loreni.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/383/loreni.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a  cedência da Servidora Srª Lorene Cristina Lima da Fonseca Santos e dá outras providências”.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/108/decreto_n._007-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/108/decreto_n._007-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Constituição de Comissões Permanentes do Parlamento Legislativo Municipal de Urupá/RO.”</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/34/decreto_n._006-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/34/decreto_n._006-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Permanente de Licitação, de Materiais e Serviços Públicos da Câmara Municipal de Urupá-RO e dá outras providências.”</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/33/decreto_atribuicoes_ouvidora.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/33/decreto_atribuicoes_ouvidora.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a delegação de atribuições a servidora Sra. MARILIA DEUZEDIR BELTRAME e adota outras providências.”</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/32/decreto_n._004-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/32/decreto_n._004-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação do senhor RENISVALDO DE OLIVEIRA/VEREADOR/VICE-PRESIDENTE, como agente de integração do PROFAZ e equipes temáticas de trabalho e dá outras providências.”</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/28/decreto_n._003-2019-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/28/decreto_n._003-2019-gp.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação da Sra. Eliane dos Santos de O. Souza, como responsável pelo envio de dados e informações relativos a Obras e Serviços de Engenharia  da Câmara da Municipal de Urupá-RO, e adota outras providências.”</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/27/decreto_n._002-2019-gp..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/27/decreto_n._002-2019-gp..pdf</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/25/decreto_n._001-2019-gp..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/25/decreto_n._001-2019-gp..pdf</t>
   </si>
   <si>
     <t>“Fixa Subsidio dos Vereadores e Presidente da Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/24/decreto_n._013-2018-gp..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/24/decreto_n._013-2018-gp..pdf</t>
   </si>
   <si>
     <t>“Decreto recesso na primeira semana de 2.019, do mês de janeiro e adota outras providências”.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/23/decreto_n._012-2018-gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/23/decreto_n._012-2018-gp.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação das Portarias da Câmara Municipal de Urupá/RO, e e adota outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -955,67 +998,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/875/decreto_no_001.2026-gp-cmur.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/862/decreto_no_024.2025-cmur_urupa.ro_09_de_dezembro_2025..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/861/decreto_n._528.2025_de_05_de_dezembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/857/decreto_ponto_facultativo_n._501-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/856/decreto_n._433-2025-gp.10.10.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/845/decreto-legislativo_n_21-2025-_cmur.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/840/decreto_no_019.2025.gp_de_29_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/826/decreto_n._17.2025.gp_urupa.ro..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/825/decreto_no_015-2025-revogar_a_cedencia_de_lucas_damasceno_saldanha.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/822/decreto_n.14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/821/decreto_camara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/846/decreto_no_072024-cmur_urupa_16_de_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/613/edital_de_convocacao_vice_presidente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/579/decreto_n_012_202120211103_13132776.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/578/decreto_n_011_202120211103_13113807.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/577/decreto_n_010_202120211103_13050396.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/574/decreto_0092021-comissoes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/555/decreto_n._008-2021-cmur.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/535/decreto_n._006-2021-cmur..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/534/decreto_n.005-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/420/decreto_n._002-2021-cmur.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/419/decreto_n._001-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/417/decreto_n._018-2020-gp-cmur.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/416/decreto_n._016-2020-gp-cmur.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/415/decreto_n_015-2020-cmur.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/414/decreto_n_014-2020_-_licenca_milton.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/412/decreto_n._013-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/409/decreto_n._012-2020_-_cmur.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/407/decreto_n._011-2020-cmur.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/405/decreto_n_010-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/403/decreto_n.009-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/399/decreto_n._008-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/398/decreto_n.007-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/396/decreto_n._006-2020-gp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/395/decreto_n.003-2020-gp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/386/decreto_n.00-2020_de_03.02.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/843/decreto_n.004-2020-uso_dos_veiculos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/385/decreto_n._003-2020-cmur.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/384/milton_01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/383/loreni.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/108/decreto_n._007-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/34/decreto_n._006-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/33/decreto_atribuicoes_ouvidora.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/32/decreto_n._004-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/28/decreto_n._003-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/27/decreto_n._002-2019-gp..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/25/decreto_n._001-2019-gp..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/24/decreto_n._013-2018-gp..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/23/decreto_n._012-2018-gp.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/906/decreto_luto_antonio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/887/decreto_n003_2026-cmur.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/885/decreto_legislativo_no_002_2026-cmur.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/875/decreto_no_001.2026-gp-cmur.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/862/decreto_no_024.2025-cmur_urupa.ro_09_de_dezembro_2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/861/decreto_n._528.2025_de_05_de_dezembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/857/decreto_ponto_facultativo_n._501-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/856/decreto_n._433-2025-gp.10.10.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/845/decreto-legislativo_n_21-2025-_cmur.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/840/decreto_no_019.2025.gp_de_29_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/886/decreto_lesgislativo_n._001.2025-prestacao_de_contas_exercicio__de_2023-publicacao_arom.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/826/decreto_n._17.2025.gp_urupa.ro..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/825/decreto_no_015-2025-revogar_a_cedencia_de_lucas_damasceno_saldanha.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/822/decreto_n.14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/821/decreto_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/846/decreto_no_072024-cmur_urupa_16_de_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/613/edital_de_convocacao_vice_presidente.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/579/decreto_n_012_202120211103_13132776.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/578/decreto_n_011_202120211103_13113807.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/577/decreto_n_010_202120211103_13050396.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/574/decreto_0092021-comissoes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/555/decreto_n._008-2021-cmur.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/535/decreto_n._006-2021-cmur..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/534/decreto_n.005-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/420/decreto_n._002-2021-cmur.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/419/decreto_n._001-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/417/decreto_n._018-2020-gp-cmur.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/416/decreto_n._016-2020-gp-cmur.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/415/decreto_n_015-2020-cmur.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/414/decreto_n_014-2020_-_licenca_milton.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/412/decreto_n._013-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/409/decreto_n._012-2020_-_cmur.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/407/decreto_n._011-2020-cmur.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/405/decreto_n_010-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/403/decreto_n.009-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/399/decreto_n._008-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/398/decreto_n.007-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/396/decreto_n._006-2020-gp.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/395/decreto_n.003-2020-gp.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/386/decreto_n.00-2020_de_03.02.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/843/decreto_n.004-2020-uso_dos_veiculos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/385/decreto_n._003-2020-cmur.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/384/milton_01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/383/loreni.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/108/decreto_n._007-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/34/decreto_n._006-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/33/decreto_atribuicoes_ouvidora.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/32/decreto_n._004-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/28/decreto_n._003-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/27/decreto_n._002-2019-gp..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/25/decreto_n._001-2019-gp..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/24/decreto_n._013-2018-gp..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/23/decreto_n._012-2018-gp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G53"/>
+  <dimension ref="A1:G57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="134.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="150.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="203.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1026,1216 +1069,1308 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D3" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="G3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="G4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="1" t="s">
+      <c r="G12" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" t="s">
         <v>55</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C13" t="s">
+      <c r="G13" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
+      <c r="G14" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
+      <c r="G15" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="G17" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="G18" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="1" t="s">
+      <c r="G19" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" t="s">
         <v>85</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D20" t="s">
-[...5 lines deleted...]
-      <c r="F20" s="1" t="s">
+      <c r="G20" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G21" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>93</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G22" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>97</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="G23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C26" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="G27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>117</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="C29" t="s">
-        <v>44</v>
+        <v>118</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>118</v>
+        <v>82</v>
       </c>
       <c r="G29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>120</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="G30" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>123</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C32" t="s">
-        <v>70</v>
+        <v>128</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C33" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G33" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C34" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G34" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C35" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G35" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C36" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G36" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C37" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G37" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G38" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C39" t="s">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G39" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C40" t="s">
-        <v>152</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>153</v>
       </c>
       <c r="G40" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>155</v>
       </c>
       <c r="B41" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C41" t="s">
-        <v>9</v>
+        <v>72</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>156</v>
       </c>
       <c r="G41" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>158</v>
       </c>
       <c r="B42" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C42" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="F42" s="1" t="s">
+      <c r="G42" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>161</v>
+      </c>
+      <c r="B43" t="s">
+        <v>124</v>
+      </c>
+      <c r="C43" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>163</v>
       </c>
       <c r="G43" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B44" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G44" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B45" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>169</v>
       </c>
       <c r="G45" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>171</v>
       </c>
       <c r="B46" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="C46" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>172</v>
       </c>
       <c r="G46" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>174</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="C47" t="s">
-        <v>148</v>
+        <v>19</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>175</v>
       </c>
       <c r="G47" t="s">
-        <v>176</v>
+        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
+        <v>176</v>
+      </c>
+      <c r="B48" t="s">
+        <v>124</v>
+      </c>
+      <c r="C48" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B48" t="s">
-[...11 lines deleted...]
-      <c r="F48" s="1" t="s">
+      <c r="G48" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
+        <v>179</v>
+      </c>
+      <c r="B49" t="s">
         <v>180</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>159</v>
+        <v>72</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G49" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>183</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="C50" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>184</v>
       </c>
       <c r="G50" t="s">
-        <v>146</v>
+        <v>185</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="C51" t="s">
-        <v>9</v>
+        <v>162</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G51" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B52" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="C52" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>190</v>
       </c>
       <c r="G52" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>192</v>
       </c>
       <c r="B53" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="C53" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>193</v>
       </c>
       <c r="G53" t="s">
         <v>194</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" t="s">
+        <v>195</v>
+      </c>
+      <c r="B54" t="s">
+        <v>180</v>
+      </c>
+      <c r="C54" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>197</v>
+      </c>
+      <c r="B55" t="s">
+        <v>180</v>
+      </c>
+      <c r="C55" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="G55" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>200</v>
+      </c>
+      <c r="B56" t="s">
+        <v>201</v>
+      </c>
+      <c r="C56" t="s">
+        <v>81</v>
+      </c>
+      <c r="D56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="G56" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B57" t="s">
+        <v>201</v>
+      </c>
+      <c r="C57" t="s">
+        <v>23</v>
+      </c>
+      <c r="D57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="G57" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -2248,50 +2383,54 @@
     <hyperlink ref="F29" r:id="rId28"/>
     <hyperlink ref="F30" r:id="rId29"/>
     <hyperlink ref="F31" r:id="rId30"/>
     <hyperlink ref="F32" r:id="rId31"/>
     <hyperlink ref="F33" r:id="rId32"/>
     <hyperlink ref="F34" r:id="rId33"/>
     <hyperlink ref="F35" r:id="rId34"/>
     <hyperlink ref="F36" r:id="rId35"/>
     <hyperlink ref="F37" r:id="rId36"/>
     <hyperlink ref="F38" r:id="rId37"/>
     <hyperlink ref="F39" r:id="rId38"/>
     <hyperlink ref="F40" r:id="rId39"/>
     <hyperlink ref="F41" r:id="rId40"/>
     <hyperlink ref="F42" r:id="rId41"/>
     <hyperlink ref="F43" r:id="rId42"/>
     <hyperlink ref="F44" r:id="rId43"/>
     <hyperlink ref="F45" r:id="rId44"/>
     <hyperlink ref="F46" r:id="rId45"/>
     <hyperlink ref="F47" r:id="rId46"/>
     <hyperlink ref="F48" r:id="rId47"/>
     <hyperlink ref="F49" r:id="rId48"/>
     <hyperlink ref="F50" r:id="rId49"/>
     <hyperlink ref="F51" r:id="rId50"/>
     <hyperlink ref="F52" r:id="rId51"/>
     <hyperlink ref="F53" r:id="rId52"/>
+    <hyperlink ref="F54" r:id="rId53"/>
+    <hyperlink ref="F55" r:id="rId54"/>
+    <hyperlink ref="F56" r:id="rId55"/>
+    <hyperlink ref="F57" r:id="rId56"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>