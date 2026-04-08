--- v0 (2025-12-14)
+++ v1 (2026-04-08)
@@ -10,7721 +10,7995 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4354" uniqueCount="2240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4522" uniqueCount="2315">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/892/lei_n.1.205_de_06_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+orçamento vigente e dá outras providências, para custeio de cirurgias no_x000D_
+âmbito do Programa Mais Acesso a Especialidade."</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/888/lei_n._1.201_de_26_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial no montante_x000D_
+de R$ 1.017.080,28 (um milhão, dezessete mil e oitenta reais e vinte e oito_x000D_
+centavos), proveniente de Superávit Financeiro, de repasse de Emenda_x000D_
+Parlamentar de Bancada, Ministério da Saúde e o Fundo Municipal de Saúde_x000D_
+de Urupá.”</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/882/lei_n._1.200_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+orçamento vigente e dá outras providências, para Recuperação de vias rurais,_x000D_
+Limpeza de vegetação, conformação da plataforma e Execução de_x000D_
+Revestimento Primário."</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/881/lei_n._1.199_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+orçamento vigente e dá outras providências, para Aquisição de Combustível_x000D_
+para recuperação de Estradas Vicinais.</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/880/lei_n._1.198_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+orçamento vigente e dá outras providências, para Aquisição de_x000D_
+Medicamentos Hospitalares.</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/889/lei_n._1.197_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar_do_estado_de_rondonia_-_semsau.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial/Superávit Financeiro no_x000D_
+montante de R$ 247.500,00 (duzentos e_x000D_
+quarenta e sete mil e quinhentos reais),_x000D_
+proveniente de Superávit Financeiro, de repasse_x000D_
+de Emenda Parlamentar Estadual, Secretaria de_x000D_
+Estado da Saúde/SESAU e o Fundo Municipal de_x000D_
+Saúde de Urupá.”</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/879/lei_n._1.196_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir crédito adicional especial por anulação_x000D_
+de dotação orçamentária e Emenda Parlamentar Individual/Convênio em_x000D_
+favor da Secretaria Municipal de Agricultura, no valor total de R$_x000D_
+752.131,32 (setecentos e cinquenta e dois mil, cento e trinta e um reais e_x000D_
+trinta e dois centavos), do total conveniado, R$ 723.000,00 (setecentos e_x000D_
+vinte e três mil reais) é de repasse da Concedente do e R$ 29.131,32 (vinte e_x000D_
+nove mil centos e trinta e um reais e trinta e dois centavos) é proveniente de_x000D_
+contrapartida financeira do convênio”.</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/878/lei_n._1.195_de_17_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>""Autoriza o Poder Executivo a abrir Crédito_x000D_
+Adicional Especial no valor de R$ 1.299.818,82_x000D_
+(um milhão, duzentos e noventa e nove mil,_x000D_
+oitocentos e dezoito reais e oitenta e dois_x000D_
+centavos), e dá outras providências."</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/895/lei_n._1.208_de_10_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial no valor de_x000D_
+R$ 70.199,77 (setenta mil, cento e noventa e nove reais e setenta e sete_x000D_
+centavos), proveniente de rendimentos de aplicação financeira, para_x000D_
+complementar os recursos da Lei n. 1.131/2025, em favor da Secretaria_x000D_
+Municipal de Infraestrutura, Desenvolvimento e Agricultura – SEMINFRA,_x000D_
+visando a Construção de 01 (um) Auditório para atender a Associação que_x000D_
+visa a Promoção Comercial e Industrial, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/894/lei_n._1.207_-_abre_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+orçamento vigente e dá outras providências, para Aquisição de Kits_x000D_
+Escolares.</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/893/lei_n._1.206_de_10_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+orçamento vigente e dá outras providências, para Estruturação da Rede de_x000D_
+Serviços Único de Assistência Social."</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/891/lei_n._1.204_-_abre_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no_x000D_
+orçamento vigente e dá outras providências, para Custeio de Serviços da_x000D_
+Atenção Básica de Saúde."</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/890/lei_n.1202_de_10_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial/Superávit_x000D_
+Financeiro no montante de R$ 200.000,00 (duzentos mil reais), proveniente_x000D_
+de Superávit Financeiro, de repasse de Emenda Parlamentar Estadual,_x000D_
+Secretaria de Estado da Saúde/SESAU e o Fundo Municipal de Saúde de_x000D_
+Urupá.”</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/873/lei_n._1.194_de_26_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no orçamento vigente e dá outras providências, para obras de pavimentação rural."</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/874/lei_n._1.193_de_26_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir Crédito Adicional Especial no orçamento vigente e dá outras providências, para construção de pontes em concretos em vias rurais."</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/870/lei_n._1.191_de_19_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal n. 692/2015 (Regime Jurídico Único dos Servidores Públicos do Município de Urupá), para reformular a normatização dos institutos jurídicos do Adicional de Insalubridade e do Adicional de Periculosidade, estabelecendo critérios de concessão, cálculo e cessação.”</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/869/lei_n._1.190_de_19_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo abertura de Crédito Adicional no valor total de R$ 92.469,86 (noventa e dois mil, quatrocentos e sessenta e nove reais e oitenta e seis centavos), Proposta de Convênio a ser firmado junto a Secretaria de Estado da Juventude, Cultura, Esporte e Lazer - SEJUCEL), proveniente de Proposta de Convênio a ser firmado junto a Secretaria de Estado da Juventude, Cultura, Esporte e Lazer - SEJUCEL, sendo desse valor, R$ 90.000,00 (noventa mil reais) é proveniente de repasse da Concedente e R$ 2.469,86 (dois mil, quatrocentos e sessenta e nove reais e oitenta e seis centavos) é oriundo do valor de contrapartida do município de Urupá.”</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/868/lei_n._1.189_de_17_de_dezembro_de_2025..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a LOA – Lei de Orçamento Anual para o exercício financeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/866/lei_n._1.188_de_17_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a LDO – Lei de Diretrizes Orçamentárias para o Exercício Financeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/864/lei_n._1.185_de_17_de_dezembro_de_2025..pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre ação de fomento à economia agrícola local Cartão Vale Feira_x000D_
+aos servidores municipais do Poder Executivo de Urupá-RO., e dá outras_x000D_
+providências.”</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/867/lei_n._1.182_de_17_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial no orçamento vigente do Município de Urupá, no valor de R$ 350.000,00 (trezentos e cinquenta mil reais), e dá outras providências”</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/863/lei_n._1.181_de_17_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre adequação do Sistema de Controle Interno do Município de Urupá, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/872/lei_n._1.192.2025_de_08_de_dezembro_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe desmembramento da estrutura administrativo da Secretaria do Município de Infraestrutura, institui a Secretaria do Município de Agricultura e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/865/lei_n._1.186_de_17_de_dezembro_de_202.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo abertura de Crédito Adicional Especial no valor total de R$ 209.000,00 (duzentos e nove mil e reais), sendo R$ 199.595,00 (cento e noventa e nove mil, quinhentos e noventa e cinco reais) é proveniente de repasse da Concedente, proveniente do Convênio Nº 972354/2024, firmado junto ao Ministério da Agricultura e Pecuária – MAPA, e R$ 9.405,00 (nove mil quatrocentos e cinco reais) é oriundo do valor de contrapartida financeira do convênio, para aquisição de equipamentos agrícolas.</t>
+  </si>
+  <si>
     <t>860</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>1180</t>
   </si>
   <si>
-    <t>Lei</t>
-[...5 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/860/lei_n._1.180.2025_de_27_de_novembro_de_2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/860/lei_n._1.180.2025_de_27_de_novembro_de_2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional Especial no valor total de R$ R$ 247.500,00 (Duzentos e quarenta e sete mil e quinhentos reais), proveniente de Transferência Especial Federal, destinados à aquisição de playgrounds.”</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/859/lei_n._1.179.2025_de_27_de_novembro_de_2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/859/lei_n._1.179.2025_de_27_de_novembro_de_2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional Especial no valor total de R$ 1.276.010,01 (Um milhão, duzentos e setenta e seis mil, dez reais e um centavo), proveniente de Transferência Especial Federal. Do total transferido, R$ 1.131.304,49 (um milhão cento e trinta e um mil trezentos e quatro reais e quarenta e nove centavos) é para Material de Consumo e R$ 144.705,51 (cento e quarenta e quatro mil setecentos e cinco reais e cinquenta e um centavos) é proveniente de outros serviços de Terceiros – Pessoa Jurídica é proveniente de Outros serviços de Terceiros – Pessoa Jurídica destinados à execução de Pavimentação em blocos sextavados de vias públicas localizadas no perímetro urbano do município de Urupá, incluindo a drenagem.”</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/854/lei_n._1.174.2025_de_21_de_outubro_de_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/854/lei_n._1.174.2025_de_21_de_outubro_de_2025..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial, no valor total de R$ 792.000,00 (setecentos e noventa e dois mil reais), em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento e Agricultura– SEMINFRA, para Aquisição de Caminhão Basculante/Caçamba”</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/855/lei_n._1.175.2025_de_20_de_outubro_de_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/855/lei_n._1.175.2025_de_20_de_outubro_de_2025..pdf</t>
   </si>
   <si>
     <t>“Abertura de crédito adicional especial proveniente do Contrato de Financiamento n. 0612004-02/2023 (Programa FINISA), no valor de R$ 59.505,12 (cinquenta e nove mil, quinhentos e cinco reais e doze centavos) afim custear um Aditivo de Serviços Complementares na Estrutura Metálica para Placas Fotovoltaicas, proveniente de operação de crédito.”.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/853/lei_n._1.173.2025_de_20_de_outubro_de_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/853/lei_n._1.173.2025_de_20_de_outubro_de_2025..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional Especial no valor total de R$ R$ 506.310,61 (quinhentos e seis mil trezentos e dez reais e sessenta e um centavos), proveniente de Convênio celebrado junto ao Departamento Estadual de Estradas de Rodagem e Transportes do Estado de Rondônia. Do total conveniado, R$ 500.000,00 (quinhentos mil reais) é de repasse da Concedente e R$ 6.310,61 (seis mil trezentos e dez reais e sessenta e um centavos) é proveniente de contrapartida financeira do convênio, para recuperação das estradas vicinais.”</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/</t>
+    <t>http://sapl.urupa.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial ao Orçamento vigente, no valor de R$ 120.000,00 (cento e vinte mil reais), destinado a Instalação de Academia ao ar livre e Iluminação de Campo de Futebol, e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/852/lei_no_002.2025-cmur_de_13_outubro_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/852/lei_no_002.2025-cmur_de_13_outubro_2025..pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Sociedade Beneficente Latino_x000D_
 Americano da Amazônia – SBLAA – Santa Casa de Rondônia, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/842/lei_n._1.171_-_01.10.2025_-_abre_credito_especial.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/842/lei_n._1.171_-_01.10.2025_-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional Especial no valor total de R$ 263.600,00 (duzentos e sessenta e três mil e seiscentos reais), sendo R$ 238.750,00 (duzentos e trinta e oito mil, setecentos e cinquenta reais), provenientes do Convênio Nº 961505/2024 – MIDR, e R$ 24.850,00 (vinte e quatro mil e oitocentos e cinquenta reais), proveniente de contrapartida, para recuperação das estradas vicinais.”</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/839/lei_n._1.170_de_22_de_setembro_de_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/839/lei_n._1.170_de_22_de_setembro_de_2025..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por anulação de dotação no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/838/lei_n._1.169_-_abre_credito_especial.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/838/lei_n._1.169_-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superavit financeiro no orçamento vigente, no valor de R$ 53.813,84 (cinquenta e três mil, oitocentos e treze reais e oitenta e quatro centavos), destinado à ampliação de meta do Convênio n. 313/2024/PGE-DERADM, e dá outras providências.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/837/lei_n._1.168_de_22_de_setembro_de_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/837/lei_n._1.168_de_22_de_setembro_de_2025..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial ao Orçamento vigente, no valor de R$ 500.000,00 (quinhentos mil reais), destinado ao Fundo Municipal de Saúde, e dá outras providências</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/836/ei_n._1.167_-_abre_credito_especial.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/836/ei_n._1.167_-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor de R$ 67.647,00 (sessenta e sete mil, seiscentos e quarenta e sete reais) no orçamento vigente para devolução de saldo remanescente do Convênio n. 916419/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/835/lei_n._1.166.2025_-_abertura_credito_especial.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/835/lei_n._1.166.2025_-_abertura_credito_especial.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial, no valor total de R$ 270.000,00 (duzentos e setenta mil reais), em favor da Secretaria Municipal de Saúde – SEMSAU, destinado à atenção especializada do Hospital Municipal Jorge Cardoso de Sá”</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/834/lei_n._1.165_-_16.09.2025_-_abre_credito.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/834/lei_n._1.165_-_16.09.2025_-_abre_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial ao Orçamento do Fundo Municipal de Saúde, para_x000D_
 devolução de rendimentos e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/832/lei_n._1.164_de_08_de_setembro_de_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/832/lei_n._1.164_de_08_de_setembro_de_2025..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial, no valor total de R$ 500.000,00 (quinhentos mil reais), em favor da Secretaria Municipal de Saúde – SEMSAU, para atendimento do Programa Mais Acesso a Especialidades (PMAE) – Componente Cirurgia (PNRF/MUTIRÃO)”</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/833/lei_n._1.163.2025_de_25_de_agosto_de_2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/833/lei_n._1.163.2025_de_25_de_agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera, acresce, revoga dispositivos da Lei 1.063 de 26 de junho de 2023 e revoga a Lei n. 979 de 30 de dezembro de 2021 e adota outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/829/lei_n._1.162.2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/829/lei_n._1.162.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional no valor total de R$ 89.931,36 (oitenta e nove mil, novecentos e trinta e um reais e trinta e seis centavos), sendo desse valor, R$ 80.000,00 (oitenta mil reais) proveniente de repasse da concedente e R$ 9.931,36 (nove mil, novecentos e trinta e um reais e trinta e seis centavos) oriundo do valor de contrapartida financeira do convênio. Em favor da Secretaria Municipal de Educação, objetivando a Aquisição de Kit Escolar.”</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/849/lei_n._1.161.2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/849/lei_n._1.161.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Urupá a celebrar Parceria Voluntária com a_x000D_
 Sociedade Beneficente Latino Americano da Amazônia – Santa Casa de_x000D_
 Rondônia, e demais Organizações da Sociedade Civil em regime de mútua_x000D_
 Cooperação à consecução de finalidades de interesse públicos complementação_x000D_
 dos serviços do Sistema Único de Saúde (SUS),envolvendo ou não transferência_x000D_
 de recursos financeiros, sob a égide da Lei n. 13.019/2014 e dá outras providências</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/824/lei_n._1.160_-_29.07.2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/824/lei_n._1.160_-_29.07.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de credito especial em favor da Secretaria Municipal de Infraestrutura, Desenvolvimento e Agricultura (SEMINFRA), para devolução de rendimentos de aplicação financeira e saldo remanescente do Convênio n. 882938/2019.”</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/828/lei_n._1.159_-_29.07.2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/828/lei_n._1.159_-_29.07.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional Especial no valor total de R$ 2.002.453,82 (dois milhões, dois mil e quatrocentos e cinquenta e três reais e oitenta e dois centavos), sendo R$ 2.000.000,00 (dois milhões de reais), provenientes do Convênio nº 225/2025/PGE-DERADM, e R$ 2.453,82 (dois mil e quatrocentos e cinquenta e três reais e oitenta e dois centavos), proveniente de contrapartida, para recuperação das estradas vicinais.”</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/820/lei_n._1.158.2025_de_27_de_junho_de_2025..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/820/lei_n._1.158.2025_de_27_de_junho_de_2025..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional no valor total de R$ 227.600,00 (duzentos e vinte e sete mil e seiscentos reais), proveniente de Proposta de Convênio a ser firmado junto a Secretaria de Estado da Juventude, Cultura, Esporte e Lazer - SEJUCEL, sendo desse valor, R$ 215.000,00 (duzentos e quinze mil reais) é proveniente de repasse da Concedente e R$ 12.600,00 (doze mil e seiscentos reais) é oriundo do valor de contrapartida financeira do convênio.”</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/819/lei_n._1.157_-_05.06.2025_-_abre_credito_especial._construcao_pontes_-_seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/819/lei_n._1.157_-_05.06.2025_-_abre_credito_especial._construcao_pontes_-_seminfra.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional proveniente do Convênio/Contrato de Repasse_x000D_
 n. 949098/2023/MIDR/CAIXA, no valor de R$ 2.322.773,27 (dois milhões,_x000D_
 trezentos e vinte e dois mil, setecentos e setenta e três reais e vinte e sete_x000D_
 centavos), sendo desse valor, 2.165.283,79 (dois milhões, cento e sessenta e_x000D_
 cinco mil e duzentos e oitenta e três reais e setenta e nove centavos)_x000D_
 proveniente do repasse da Concedente, R$ 14.022,26 (catorze mil, vinte e_x000D_
 dois reais e vinte e seis centavos) proveniente de saldo de contrapartida_x000D_
 financeira e R$ 143.467,22 (cento e quarenta e três mil, quatrocentos e_x000D_
 sessenta e sete reais e vinte e dois centavos) proveniente de aporte financeiro_x000D_
 de contrapartida.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/818/lei_n._1.156_-_05.06.2025_-_abre_credito_especial._emenda_parlamentar._aquisicao_de_mini_fabrica_de_racao_-_seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/818/lei_n._1.156_-_05.06.2025_-_abre_credito_especial._emenda_parlamentar._aquisicao_de_mini_fabrica_de_racao_-_seminfra.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional no valor total de_x000D_
 R$ 328.433,33 (Trezentos e vinte e oito mil, quatrocentos e trinta e três reais_x000D_
 e trinta e três centavos), sendo desse valor, R$ 150.000,00 (Cento e cinquenta_x000D_
 mil reais) proveniente de repasse da conveniente e R$ 178.433,33 (cento e_x000D_
 setenta e oito mil, quatrocentos e trinta e três reais e tinta e três reais) é_x000D_
 oriundo do valor de contrapartida financeira do convênio. Em favor da_x000D_
 Secretaria Municipal de Infraestrutura, Desenvolvimento e Agricultura,_x000D_
 objetivando a Aquisição de 01 (uma) Mini Fábrica de Ração.”</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/817/lei_n._1.155_-_05.06.2025_-_abre_credito_especial._reforma._ampliacao._escola_waldemar_higino_de_souza_-_semec.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/817/lei_n._1.155_-_05.06.2025_-_abre_credito_especial._reforma._ampliacao._escola_waldemar_higino_de_souza_-_semec.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abertura de Crédito Adicional no valor total de_x000D_
 R$ 775.101,93 (setecentos e setenta e cinco mil cento e um reais e noventa e_x000D_
 três centavos), sendo desse valor, R$ 400.000,00 (quatrocentos mil reais)_x000D_
 proveniente de repasse da Concedente e R$ 375.101,93 (trezentos e setenta_x000D_
 e cinco mil cento e um reais e noventa e três centavos) é oriundo do valor de_x000D_
 contrapartida financeira do convênio, objetivando a reforma e ampliação da_x000D_
 E.M.E.F Waldemar Higino de Souza</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/812/lei_n._1.152_-_15.05.2025_-_abre_credito_especial_por_anulacao_de_dotacao_-_operacao_tapa_bu.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/812/lei_n._1.152_-_15.05.2025_-_abre_credito_especial_por_anulacao_de_dotacao_-_operacao_tapa_bu.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito_x000D_
 adicional especial por anulação de dotação_x000D_
 orçamentária, em favor da Secretaria_x000D_
 Municipal de Infraestrutura,_x000D_
 Desenvolvimento e Agricultura – SEMINFRA,_x000D_
 no valor de R$ 63.210,13 (sessenta e três mil,_x000D_
 duzentos e dez reais e treze centavos)”.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/816/lei_n._1.154_-_02.06.2025_-_abre_credito_especial._superravit_financeiro._rede_cegonha_-_sem.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/816/lei_n._1.154_-_02.06.2025_-_abre_credito_especial._superravit_financeiro._rede_cegonha_-_sem.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial no montante de R$ 14.117,64 (Quatorze mil, cento e dezessete reais e sessenta e quatro centavos), proveniente de Superávit Financeiro, de repasse ESTADUAL entre a Secretaria de Estado da Saúde e o Fundo Municipal de _x000D_
 Saúde de Urupá.”</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/815/lei_n._1.153_-_23.05.2025_-_abre_credito_especial._superavit_financeiro._recapeamento._micro.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/815/lei_n._1.153_-_23.05.2025_-_abre_credito_especial._superavit_financeiro._recapeamento._micro.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no montante de R$_x000D_
 471.490,56 (quatrocentos e setenta um mil,_x000D_
 quatrocentos e noventa reais e cinquenta e seis_x000D_
 centavos), proveniente de economia de_x000D_
 resultado licitatório e aumento de meta.”</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/809/lei_n._1.151_-_08.05.2025_-_abre_credito_especial_-_pavimentacao_asfaltica_em_via_urbana_com_drenagem_e_calcadas_-_seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/809/lei_n._1.151_-_08.05.2025_-_abre_credito_especial_-_pavimentacao_asfaltica_em_via_urbana_com_drenagem_e_calcadas_-_seminfra.pdf</t>
   </si>
   <si>
     <t>““Autoriza o Poder Executivo abertura de Crédito Adicional Especial no valor total de R$ 83.485,79 (oitenta e três mil, quatrocentos e oitenta e cinco reais e setenta e nove centavos) sendo R$ 18.583,79 (dezoito mil, quinhentos e oitenta e três reais e setenta e nove centavos) provenientes de superávit financeiro e R$ 64.902,00 (sessenta e quatro mil, novecentos e dois reais), proveniente de contrapartida, tem por objeto a Pavimentação asfáltica em via urbana com drenagem e calçadas no Município de Urupá–RO”</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/807/lei_n._1.149_-_07.05.2025_-_abre_credito_especial._execucao._acoes._oganizacao._servicos._assistencia_famaceutica_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/807/lei_n._1.149_-_07.05.2025_-_abre_credito_especial._execucao._acoes._oganizacao._servicos._assistencia_famaceutica_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional no valor total de R$ 35.083,13 (trinta e cinco mil, oitenta e três reais e treze centavos) e R$ 24.000,00 (vinte e quatro mil reais), proveniente de repasse fundo a fundo em favor da Secretaria Municipal de Saúde, com finalidade a execução de ações de Organização dos Serviços de Assistência Farmacêutica no SUS e ações de Promoção da Assistência Farmacêutica e Insumos Estratégicos na Atenção Primária em Saúde.”</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/808/lei_n._1.150_-_07.05.2025_-_abre_credito_especial._superavit_financeiro._co_financiamento._estado._municipio_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/808/lei_n._1.150_-_07.05.2025_-_abre_credito_especial._superavit_financeiro._co_financiamento._estado._municipio_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial no montante de R$ 184.146,39 (Cento e oitenta quatro mil, cento e quarenta e seis reais e trinta e nove centavos), proveniente de Superávit Financeiro, de repasse ESTADUAL entre a Secretaria de Estado da Saúde e o Fundo Municipal de Saúde de Urupá.”</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/810/lei_n._1.147_-_15.04.2025_-_regulamenta._ato._cedencia._revoga._ato._recepcao._altera_lei_n._692-2015._gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/810/lei_n._1.147_-_15.04.2025_-_regulamenta._ato._cedencia._revoga._ato._recepcao._altera_lei_n._692-2015._gp.pdf</t>
   </si>
   <si>
     <t>Regulamenta o ato de cedência no âmbito do_x000D_
 Poder Executivo Municipal, altera o art. 58, e_x000D_
 revoga o art. 59 ato de recepção, ambos da Lei_x000D_
 n. 692, 18 de dezembro de 2015 – Regime_x000D_
 Jurídico Único.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/805/lei_n._1.146_-_15.04.2025_-_abre._credito._especial_-_aquisicao_de_cadeira.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/805/lei_n._1.146_-_15.04.2025_-_abre._credito._especial_-_aquisicao_de_cadeira.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional no valor total de_x000D_
 R$ 39.562,00 (Trinta e nove mil, quinhentos e sessenta e dois reais) em favor_x000D_
 da Secretaria Municipal de Saúde, objetivando a aquisição de cadeira_x000D_
 odontológico, para atender as demandas da Unidade Básica de Saúde_x000D_
 Francisco Ramirez.”</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/806/lei_n._1.148_-_abre_credito_especial._aquisicao._equipamentos._material._estruturacao._ubs._francisco_ramires_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/806/lei_n._1.148_-_abre_credito_especial._aquisicao._equipamentos._material._estruturacao._ubs._francisco_ramires_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito Adicional no valor total de R$ 303.081,00 (trezentos e três mil, oitenta e um reais) proveniente de repasse fundo a fundo em favor da Secretaria Municipal de Saúde, com finalidade a Aquisição de equipamentos e Material Permanente para Estruturação das Unidades Básicas de Saúde Francisco Ramires.”</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/804/lei_n._1.145_-_03.04.2025_-_abre_credito_especial._estruturacao._servicos._apae_-_semas.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/804/lei_n._1.145_-_03.04.2025_-_abre_credito_especial._estruturacao._servicos._apae_-_semas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 100.000,00 (Cem mil reais) em favor da_x000D_
 Secretaria Municipal de Assistência Social,_x000D_
 objetivando o custeio promovendo a_x000D_
 Estruturação da Rede de Serviços Único de_x000D_
 Assistência Social para manutenção da_x000D_
 Associação de Pais e Amigos Excepcionais –_x000D_
 APAE do Município.”</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/811/lei_n._1.144_-_20.03.2025_-_abre_credito_especial_por_anulacao_de_dotacao_-_plantoes_extras_e_custear_programa_mais_medicos_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/811/lei_n._1.144_-_20.03.2025_-_abre_credito_especial_por_anulacao_de_dotacao_-_plantoes_extras_e_custear_programa_mais_medicos_-_semsau.pdf</t>
   </si>
   <si>
     <t>““Autoriza o Poder Executivo a abrir crédito_x000D_
 adicional especial por anulação de dotação_x000D_
 orçamentária, em favor da Secretaria_x000D_
 Municipal de Saúde – no valor de R$_x000D_
 250.000,00 (duzentos e cinquenta mil_x000D_
 reais)”.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/798/lei_n._1.139_-_19.03.2025_-abre_credito_especial_-_aquisicao_de_equipamentos._centro_cirurgico_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/798/lei_n._1.139_-_19.03.2025_-abre_credito_especial_-_aquisicao_de_equipamentos._centro_cirurgico_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 451.671,59 (Quatrocentos e cinquenta e_x000D_
 um mil, seiscentos e setenta e um reais e_x000D_
 cinquenta e nove centavos) em favor da_x000D_
 Secretaria Municipal de Saúde,_x000D_
 objetivando a aquisição de_x000D_
 Equipamentos e Materiais Permanentes_x000D_
 para o Centro Cirúrgico.”</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/802/lei_n._1.143_-_20.03.2025_-_abre_credito_especial_-_aquisicao_de_equipamentos._materiais.__ubs_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/802/lei_n._1.143_-_20.03.2025_-_abre_credito_especial_-_aquisicao_de_equipamentos._materiais.__ubs_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 397.869,00 (Trezentos e noventa e sete mil,_x000D_
 oitocentos e sessenta e nove reais) em favor_x000D_
 da Secretaria Municipal de Saúde,_x000D_
 objetivando a aquisição de equipamentos e_x000D_
 material permanente para a estruturação_x000D_
 das Unidades Básicas de Saúde Francisco_x000D_
 Ramirez e Tércio Costa da Silva.”</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/801/lei_n._1.142_-_20.03.2025_-_abre_credito_especial_-_devolucao_de_convenio_n._089.2021.pge._seagri_-_seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/801/lei_n._1.142_-_20.03.2025_-_abre_credito_especial_-_devolucao_de_convenio_n._089.2021.pge._seagri_-_seminfra.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 credito especial em favor da Secretaria_x000D_
 Municipal de Infraestrutura,_x000D_
 Desenvolvimento e Agricultura (SEMINFRA),_x000D_
 para devolução de rendimentos de aplicação_x000D_
 financeira e saldo remanescente do Convênio_x000D_
 n. 089/2021/PGE-SEAGRI”</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/800/lei_n._1.141_-_20.03.2025_-_abre_credito_especial_-_aquisicao_de_materias_esportivos_-_gabinete.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/800/lei_n._1.141_-_20.03.2025_-_abre_credito_especial_-_aquisicao_de_materias_esportivos_-_gabinete.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 76.415,76 (setenta e seis mil quatrocentos e_x000D_
 quinze reais e setenta e seis centavos) em_x000D_
 favor do Gabinete do Prefeito, sendo R$ R$_x000D_
 73.000,00 (setenta e três mil reais)_x000D_
 provenientes do Convênio n. 61/2024/PGESEJUCEL e R$ 3.415,76 (três mil,_x000D_
 quatrocentos e quinze reais e setenta e seis_x000D_
 centavos) oriundos da contrapartida do_x000D_
 município.”</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/799/lei_n._1.140_-_abre_credito_especial_-_construcao._unidade_basica_de_saude._ubs_tipo_ii_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/799/lei_n._1.140_-_abre_credito_especial_-_construcao._unidade_basica_de_saude._ubs_tipo_ii_-_semsau.pdf</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/796/lei_n._1.137_-_19.03.2025_-_abre_credito_especial._custeio_de_cirurgias_eletivas_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/796/lei_n._1.137_-_19.03.2025_-_abre_credito_especial._custeio_de_cirurgias_eletivas_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 1.093.186,00 (Um milhão, noventa e três_x000D_
 mil e cento e oitenta e seis reais) em_x000D_
 favor da Secretaria Municipal de Saúde,_x000D_
 objetivando o custeio de Cirurgias_x000D_
 Eletivas.”</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/797/lei_n._1.138_-_19.03.2025_-_abre_credito_especial_-_aquisicao._medicamentos_hospitalares_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/797/lei_n._1.138_-_19.03.2025_-_abre_credito_especial_-_aquisicao._medicamentos_hospitalares_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 300.000,00 (Trezentos mil reais) em favor da_x000D_
 Secretaria Municipal de Saúde, objetivando_x000D_
 a aquisição de Medicamentos Hospitalares.”</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/793/lei_n._1.134_-_13.02.2025_-_abre_credito_especial._devolucao_de_convenio_n._421-pge-2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/793/lei_n._1.134_-_13.02.2025_-_abre_credito_especial._devolucao_de_convenio_n._421-pge-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 credito especial em favor da Secretaria_x000D_
 Municipal de Educação (SEMEC), para_x000D_
 devolução de rendimentos de aplicação_x000D_
 financeira e saldo remanescente do Convênio_x000D_
 nº 421/PGE-2022)”.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/795/lei_n._1.136_-_13.02.2025_-_abre_credito_especial_-_construcao._barracao._pessoas_com_deficiencias_-_seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/795/lei_n._1.136_-_13.02.2025_-_abre_credito_especial_-_construcao._barracao._pessoas_com_deficiencias_-_seminfra.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional Especial no valor total_x000D_
 de R$ 277.067,54 (duzentos e setenta e_x000D_
 sete mil sessenta e sete reais e cinquenta_x000D_
 e quatro centavos) sendo R$ 252.000,00_x000D_
 (duzentos e cinquenta e dois mil reais)_x000D_
 provenientes do Convênio nº_x000D_
 563/2024/PGE-SEOSP firmado junto a_x000D_
 Secretaria de Estado de Obras e Serviços_x000D_
 Públicos – SEOSP e R$ 25.067,54 (vinte e_x000D_
 cinco mil sessenta e sete reais e_x000D_
 cinquenta e quatro centavos),_x000D_
 proveniente de contrapartida, tem por_x000D_
 objeto a Construção do barracão do_x000D_
 centro de pessoa com deficiência do_x000D_
 Município de Urupá–RO”</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/794/lei_n._1.135_-13.02.2025_abre_credito_especial._emenda_parlamentar._cirurgias_eletivas._semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/794/lei_n._1.135_-13.02.2025_abre_credito_especial._emenda_parlamentar._cirurgias_eletivas._semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial, no valor total de R$ 1.000.000,00_x000D_
 (um milhão de reais), em favor da Secretaria_x000D_
 Municipal de Saúde – SEMSAU, para Custeio de_x000D_
 Cirurgias Eletivas.”</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/792/lei_n._1.133_-_03.02.2025_-_abre_credito_especial._blocos_sextavados_em_vias_urbanas._deputado_federal_mauricio_de_carvalho._seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/792/lei_n._1.133_-_03.02.2025_-_abre_credito_especial._blocos_sextavados_em_vias_urbanas._deputado_federal_mauricio_de_carvalho._seminfra.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial, no valor total de R$_x000D_
 1.000.000,00 (um milhão de reais),_x000D_
 provenientes de transferências especiais para_x000D_
 pavimentação em blocos intertravados em_x000D_
 ruas e avenidas do município, oriundo de_x000D_
 emenda parlamentar do Deputado Federal_x000D_
 Maurício de Carvalho.”</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/791/lei_n._1.132_-_abre_credito_especial._recuperacao_das_estradas_vicinais_e_reforma_da_quadra._emenda_cristiane_lopes.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/791/lei_n._1.132_-_abre_credito_especial._recuperacao_das_estradas_vicinais_e_reforma_da_quadra._emenda_cristiane_lopes.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor de R$ 350.000,00_x000D_
 (Trezentos e cinquenta mil reais), proveniente_x000D_
 de transferências especiais para custeio_x000D_
 oriundo de emenda parlamentar da Deputada_x000D_
 Federal Cristiane Lopes, em favor da_x000D_
 Secretaria Municipal de Infraestrutura,_x000D_
 Desenvolvimento e Agricultura – SEMINFRA e_x000D_
 Secretaria Municipal de Saúde – SEMEC.”</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/790/lei_n._1.131_-_03.02.2025_-_abre_credito_especial._construcao_do_auditorio._emenda_thiago_flores.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/790/lei_n._1.131_-_03.02.2025_-_abre_credito_especial._construcao_do_auditorio._emenda_thiago_flores.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor de R$ 300.000,00_x000D_
 (trezentos mil reais), proveniente de_x000D_
 transferências especiais para Investimento_x000D_
 oriundo de emenda parlamentar do_x000D_
 Deputado Federal Thiago Flores, em favor_x000D_
 da Secretaria Municipal de Infraestrutura,_x000D_
 Desenvolvimento e Agricultura –_x000D_
 SEMINFRA, visando a Construção de 01 (um)_x000D_
 Auditório para atender a Associação que_x000D_
 visa a Promoção Comercial e Industrial.”</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/789/lei_n._1.130_-_03.02.2025_-_abre_credito_especial._construcao_de_estacionamento._calcada._av._moacir_de_paula_vieira.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/789/lei_n._1.130_-_03.02.2025_-_abre_credito_especial._construcao_de_estacionamento._calcada._av._moacir_de_paula_vieira.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor de R$ 500.000,00_x000D_
 (Quinhentos mil reais), proveniente de_x000D_
 transferências especiais para Investimento_x000D_
 oriundo de emenda parlamentar da_x000D_
 Deputada Federal Silvia Cristina, em favor_x000D_
 da Secretaria Municipal de Infraestrutura,_x000D_
 Desenvolvimento e Agricultura –_x000D_
 SEMINFRA, visando a Construção de_x000D_
 Estacionamento e Calçada da Av. Moacir de_x000D_
 Paula Vieira.”</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/788/lei_n._1.129_-_15.01.2025_-_abre_credito_especial._cria_elemento._auxilio_alimentacao._poder_legislativo.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/788/lei_n._1.129_-_15.01.2025_-_abre_credito_especial._cria_elemento._auxilio_alimentacao._poder_legislativo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional Especial no valor total_x000D_
 de R$ 274.000,00 (duzentos e setenta e_x000D_
 quatro mil reais), em favor do Poder_x000D_
 Legislativo, para suprir despesas de Auxílio_x000D_
 Alimentação de seus servidores”</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/787/lei_n._1.128_-_23.12.2024_-_abre_credito_especial._superavit._nota_conasems._saude.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/787/lei_n._1.128_-_23.12.2024_-_abre_credito_especial._superavit._nota_conasems._saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no montante de R$_x000D_
 220.234,00 (duzentos e vinte mil duzentos e_x000D_
 trinta e quatro reais), proveniente de Superávit_x000D_
 Financeiro, em favor da Secretaria Municipal de_x000D_
 Saúde – SEMSAU.”</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/786/lei_n._1.127_-_23.12.2024_-_abre_credito._custeio._seminfra_e_gabinete.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/786/lei_n._1.127_-_23.12.2024_-_abre_credito._custeio._seminfra_e_gabinete.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abertura de Crédito_x000D_
 Adicional Especial no valor total de R$ 1.000.000,00_x000D_
 (um milhão de reais), proveniente de transferências_x000D_
 especiais para Custeio oriundos de Emenda_x000D_
 Parlamentar Individual da União em favor do_x000D_
 Gabinete do Prefeito e da Secretaria Municipal de_x000D_
 Infraestrutura e Desenvolvimento – SEMINFRA.”</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/785/lei_n._1.126_-_09.12.2024_-_loa_2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/785/lei_n._1.126_-_09.12.2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a LOA – Lei de Orçamento Anual_x000D_
 para o exercício financeiro de 2025 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/784/lei_n._1.125_-_09.12.2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/784/lei_n._1.125_-_09.12.2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a LDO – Lei de Diretrizes_x000D_
 Orçamentárias para o Exercício Financeiro de_x000D_
 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/783/lei_n._1.124_-_09.12.2024_-_ppa_-_2022-_2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/783/lei_n._1.124_-_09.12.2024_-_ppa_-_2022-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Alteração do Plano_x000D_
 Plurianual de Investimentos do Município_x000D_
 de Urupá para os períodos dos exercícios_x000D_
 financeiros de 2022 a 2025 e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/782/lei_n._1.123_-_21.11.2024_-_abre_credito_especial._aquisicao_raio_x._semsau..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/782/lei_n._1.123_-_21.11.2024_-_abre_credito_especial._aquisicao_raio_x._semsau..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor de R$ 269.000,00_x000D_
 (duzentos e sessenta e nove mil reais) em_x000D_
 favor da Secretaria Municipal de Saúde, para_x000D_
 aquisição de um aparelho de raio-x.”</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/781/lei_n._1.122_-_21.11.2024_-_abre_credito_especial._aquisicao_parque_infantil_playground._convenio_seosp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/781/lei_n._1.122_-_21.11.2024_-_abre_credito_especial._aquisicao_parque_infantil_playground._convenio_seosp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional_x000D_
 Especial no valor total de R$ 189.241,92 (cento e oitenta e_x000D_
 nove mil, duzentos e quarenta e um reais e noventa e dois_x000D_
 centavos) em favor da Secretaria Municipal de Educação,_x000D_
 para aquisição de parque infantil (Playground), para_x000D_
 atender as Escolas Municipais de Ensino Fundamental_x000D_
 Adeildo Martins e Waldemar Higino de Souza.”</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/780/lei_n._1.121_-_21.11.2024_-_abre_credito_especial._devolucao._convenio._sesau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/780/lei_n._1.121_-_21.11.2024_-_abre_credito_especial._devolucao._convenio._sesau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito adicional_x000D_
 especial, em favor da Secretaria Municipal de Saúde,_x000D_
 no valor de R$ 231.190,62 (duzentos e trinta e um_x000D_
 mil, cento e noventa reais e sessenta e dois_x000D_
 centavos), para devolução de rendimentos de_x000D_
 aplicação financeira e saldo remanescente de_x000D_
 Convênio fundo a fundo.”</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/779/lei_n._1.120_-_21.11.2024_-_abre_credito_especial._aquisicao_de_unidade_movel_odontologica._ubs_francisco_ramirez..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/779/lei_n._1.120_-_21.11.2024_-_abre_credito_especial._aquisicao_de_unidade_movel_odontologica._ubs_francisco_ramirez..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor de R$ 513.625,00_x000D_
 (quinhentos e treze mil seiscentos e vinte e_x000D_
 cinco reais), em favor da Secretaria Municipal_x000D_
 de Saúde - SEMSAU, para a aquisição de uma_x000D_
 Unidade Móvel Odontológica para a Unidade_x000D_
 Básica de Saúde Francisco Ramires”</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/778/lei_n._1.119_-_21.11.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._ubs_francisco_ramirez..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/778/lei_n._1.119_-_21.11.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._ubs_francisco_ramirez..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor de R$ 88.242,00_x000D_
 (oitenta e oito mil, duzentos e quarenta e dois_x000D_
 reais), em favor da Secretaria Municipal de_x000D_
 Saúde – SEMSAU, para aquisição de_x000D_
 equipamentos e materiais permanentes para a_x000D_
 Unidade Básica de Saúde Francisco Ramires”.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/777/lei_n._1.118_-_29.10.2024_-_abre_credito._suplementar._servicos._assistencia._hospitalar_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/777/lei_n._1.118_-_29.10.2024_-_abre_credito._suplementar._servicos._assistencia._hospitalar_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abertura de Crédito_x000D_
 Suplementar por anulação de dotação, no valor total_x000D_
 de R$ 1.800.000,00 (um milhão e oitocentos mil_x000D_
 reais), em favor da Secretaria Municipal da Saúde”</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/776/lei_n._1.117_-_14.10.2024_-_abre_credito_especial._emenda_parlamentar._blocos_em_vias_urbanas._seminfra..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/776/lei_n._1.117_-_14.10.2024_-_abre_credito_especial._emenda_parlamentar._blocos_em_vias_urbanas._seminfra..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor total de R$ 4.000.000,00_x000D_
 (quatro milhões de reais), provenientes de_x000D_
 transferências especiais para Investimento de_x000D_
 Infraestrutura Urbana oriundo de emenda_x000D_
 parlamentar do Senador Marcos Rogério.”</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/775/lei_n._1.116_-_23.09.2024_-_abre_credito_especial._construcao_de_quadra_coberta_poliesportiva._nova_estrela..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/775/lei_n._1.116_-_23.09.2024_-_abre_credito_especial._construcao_de_quadra_coberta_poliesportiva._nova_estrela..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional Especial no valor total de_x000D_
 R$ 124.746,45 (cento e vinte e quatro mil,_x000D_
 setecentos e quarenta e seis reais e_x000D_
 quarenta e cinco centavos) em favor da_x000D_
 Secretaria Municipal de Educação e Cultura,_x000D_
 para custear os serviços não pactuados no_x000D_
 Contrato n.018/2023-SEMED.”</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/774/lei_n._1.115_-_23.09.2024_-_abre_credito_especial._emenda_parlamentar._reforma_do_barracao._apur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/774/lei_n._1.115_-_23.09.2024_-_abre_credito_especial._emenda_parlamentar._reforma_do_barracao._apur.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Especial, no valor total de R$ 250.000,00 (duzentos_x000D_
 e cinquenta mil reais), proveniente de_x000D_
 transferências especiais para Custeio oriundo de_x000D_
 emenda parlamentar do Deputado Federal Thiago_x000D_
 Flores, em favor da Secretaria Municipal de_x000D_
 Infraestrutura e Desenvolvimento.”</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/773/lei_n._1.114_-_15.07.2024_-_abre_credito._custeio._servicos._assistencia._hospitalar_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/773/lei_n._1.114_-_15.07.2024_-_abre_credito._custeio._servicos._assistencia._hospitalar_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 1.290.000,00 (um milhão, duzentos e_x000D_
 noventa mil reais) provenientes de_x000D_
 Emenda Parlamentar n. 4493, em favor da_x000D_
 Secretaria Municipal da Saúde, para_x000D_
 incremento temporário do custeio dos_x000D_
 serviços de assistência hospitalar_x000D_
 ambulatorial, com o objetivo de_x000D_
 cumprimento das metas nacionais.”</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/772/lei_n._1.113_-_15.07.2024_-_abre_credito_especial._custeio._recapeamento_asfaltico._ruas._avenidas._seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/772/lei_n._1.113_-_15.07.2024_-_abre_credito_especial._custeio._recapeamento_asfaltico._ruas._avenidas._seminfra.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 2.720.918,32 (dois milhões, setecentos e_x000D_
 vinte mil, novecentos e dezoito reais e_x000D_
 trinta e dois centavos), que tem por objeto_x000D_
 custear o recapeamento em Micro_x000D_
 revestimento de ruas e avenidas, com_x000D_
 extensão total de 7.183,20m e área de_x000D_
 54.324,72m², sendo que R$ 2.700.000,00_x000D_
 (dois milhão e setecentos mil reais) são_x000D_
 provenientes do convênio nº_x000D_
 318/2024/PGE/DER e R$ 20.918,32 (vinte_x000D_
 mil, novecentos e dezoito reais e trinta e_x000D_
 dois centavos), proveniente de contra_x000D_
 partida recurso próprio”</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/771/lei_n._1.112_-_15.07.2024_-_abre_credito_especial._aquisicao_de_cadeiras_para_auditorio._semec.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/771/lei_n._1.112_-_15.07.2024_-_abre_credito_especial._aquisicao_de_cadeiras_para_auditorio._semec.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional em favor da Secretaria_x000D_
 Municipal de Educação e Cultura, valor total_x000D_
 de R$ 52.000,50 (cinquenta e dois mil reais_x000D_
 cinquenta centavos), sendo o valor de R$_x000D_
 50.000,00 (cinquenta mil reais) proveniente_x000D_
 de recurso estadual através do CONVÊNIO_x000D_
 102/2024/PGE-SEDUC, e o valor de R$_x000D_
 2.000,50 (dois mil reais e cinquenta centavos)_x000D_
 proveniente de contrapartida do município,_x000D_
 para aquisição de cadeiras para o auditório da_x000D_
 Escola Adeildo Martins”</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial , no valor total de R$_x000D_
 1.133.423,62 (um milhão, cento e trinta e três mil,_x000D_
 quatrocentos e vinte e três reais e sessenta e dois_x000D_
 centavos) para Pavimentação Asfáltica com blocos_x000D_
 intertravados de concreto, com extensão de_x000D_
 4042,36 m² e drenagem superficial e profunda de_x000D_
 vias urbanas, sendo que R$ 1.000.00,00 (um milhão_x000D_
 de reais) são proveniente de Convênio nº_x000D_
 313/2024/PGE/DER, e R$ 133.423,62 (cento e trinta_x000D_
 e três mil, quatrocentos e vinte e três reais e_x000D_
 sessenta e dois centavos), proveniente de contra_x000D_
 partida recurso próprio.”</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/769/lei_n._1.110_-_15.07.2024_-_abre_credito_especial._aquisicao_de_1_onibus_escolar..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/769/lei_n._1.110_-_15.07.2024_-_abre_credito_especial._aquisicao_de_1_onibus_escolar..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 412.000,00 (quatrocentos e doze mil reais)_x000D_
 em favor da Secretaria Municipal de_x000D_
 Educação e Cultura, sendo R$ 332.196,86_x000D_
 (trezentos e trinta e dois mil, cento e_x000D_
 noventa e seis reais e oitenta e seis_x000D_
 centavos) provenientes do superávit_x000D_
 financeiro e R$ 79.803,14 (setenta e nove_x000D_
 mil, oitocentos e três reais e quatorze_x000D_
 centavos) oriundos de recursos vinculados,_x000D_
 para aquisição de 01 (um) ônibus Escolar.”</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/767/lei_n._1.108_-_01.07.2024_-_abre_credito_especial._aquisicao_de_insumos_agricolas_fertilizantes_organico_classe_a._convenio_n._375.2022.pge.seagriro.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/767/lei_n._1.108_-_01.07.2024_-_abre_credito_especial._aquisicao_de_insumos_agricolas_fertilizantes_organico_classe_a._convenio_n._375.2022.pge.seagriro.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 1.810.990,00 (um milhão, oitocentos e dez_x000D_
 mil, novecentos e noventa reais) sendo R$_x000D_
 1.697.100,21 (um milhão, seiscentos e_x000D_
 noventa e sete mil, cem reais e vinte e um_x000D_
 centavos) provenientes do Convênio n._x000D_
 375/2022/PGE/SEAGRIRO e R$ 113.889,79_x000D_
 (cento e treze mil, oitocentos e oitenta e_x000D_
 nove reais e setenta e nove centavos)_x000D_
 oriundos da contrapartida do município.”</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/768/lei_n._1.109_-_01.07.2024_-_abre_credito_especial._aquisicao_de_material_esportivo._convenio_n._61.2024.pge.sejucel.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/768/lei_n._1.109_-_01.07.2024_-_abre_credito_especial._aquisicao_de_material_esportivo._convenio_n._61.2024.pge.sejucel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 76.415,76 (setenta e seis mil quatrocentos e_x000D_
 quinze reais e setenta e seis centavos) em_x000D_
 favor do Gabinete do Prefeito, sendo R$_x000D_
 73.000,00 (setenta e três mil reais)_x000D_
 provenientes do Convênio n. 61/2024/PGESEJUCEL e R$ 3.415,76 (três mil, quatrocentos_x000D_
 e quinze reais e setenta e seis centavos)_x000D_
 oriundos da contrapartida do município.”</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/766/lei_n._1.107_-_27.06.2024_-_utilidade_publica._associacao_dos_produtores_rurais_rio_urupa..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/766/lei_n._1.107_-_27.06.2024_-_utilidade_publica._associacao_dos_produtores_rurais_rio_urupa..pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A_x000D_
 ASSOCIACAO DOS PRODUTORES RURAIS RIO_x000D_
 URUPA, NO AMBITO DO MUNICIPIO DE_x000D_
 URUPA, ESTADO DE RONDONIA”</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/765/lei_n._1.106_-_23.05.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._unidades_basicas.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/765/lei_n._1.106_-_23.05.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._unidades_basicas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor de R$ 99.995,00_x000D_
 (noventa e nove mil, novecentos e noventa e_x000D_
 cinco reais) provenientes de superávit da_x000D_
 Emenda Parlamentar n. 37250015, em favor_x000D_
 da Secretaria Municipal de Saúde - SEMSAU,_x000D_
 para aquisição de equipamentos e materiais_x000D_
 permanentes para as Unidade Básicas de_x000D_
 Saúde Francisco Ramires, Joari Dorico Primo e_x000D_
 Tércio Costa Silva”</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/764/lei_n._1.105_-_23.05.2024_-_altera_a_lei_n._969.2021_-_acrescentar._profissionais_tecnicos._area_saude._pagamento._horas.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/764/lei_n._1.105_-_23.05.2024_-_altera_a_lei_n._969.2021_-_acrescentar._profissionais_tecnicos._area_saude._pagamento._horas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do Art. 1º da Lei n._x000D_
 969, de 08 de dezembro de 2021, para_x000D_
 acrescentar os demais profissionais técnicos_x000D_
 das diversas áreas correlacionadas ou_x000D_
 interligadas a saúde”.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/763/lei_n._1.104_-_23.05.2024_-_altera_a_lei_n._696.2015_-_anexos_i_ii_e_iii_art._2o_viii._cria._5_cargos._professor._readequa._estrutura._pccs._semec.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/763/lei_n._1.104_-_23.05.2024_-_altera_a_lei_n._696.2015_-_anexos_i_ii_e_iii_art._2o_viii._cria._5_cargos._professor._readequa._estrutura._pccs._semec.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre criação de 05 cargos de professor_x000D_
 de 25h, altera o art. 2º, VIII e altera os Anexos I,_x000D_
 II e III da Lei n. 696, de 18 de dezembro de 2015_x000D_
 – Plano de Cargos, Carreiras e Salários da rede do_x000D_
 sistema de ensino municipal, com escopo de_x000D_
 atualização do quadro atual de servidores.”</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/762/lei_n._1.103_-_13.05.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._ubs_francisco_ramirez..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/762/lei_n._1.103_-_13.05.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._ubs_francisco_ramirez..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor de R$ 113.541,00_x000D_
 (cento e treze mil, quinhentos e quarenta e um_x000D_
 reais) provenientes de superávit da Emenda_x000D_
 Parlamentar n. 81000792, em favor da Secretaria_x000D_
 Municipal de Saúde - SEMSAU, para aquisição de_x000D_
 equipamentos e materiais permanentes para a_x000D_
 Unidade Básica de Saúde Francisco Ramires”</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/761/lei_n._1.102_-_02.05.2024_-_doacao._imovel._forum_digital._estado_de_rondonia._afetacao._tribunal_de_justica.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/761/lei_n._1.102_-_02.05.2024_-_doacao._imovel._forum_digital._estado_de_rondonia._afetacao._tribunal_de_justica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar o imóvel_x000D_
 que especifica ao Estado de Rondônia, tendo_x000D_
 como interveniente anuente, o Tribunal de_x000D_
 Justiça do Estado de Rondônia, e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/760/lei_n._1.102_-_02.05.2024_-_doacao._imovel._forum_digital._estado_de_rondonia._afetacao._tribunal_de_justica.docx</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/760/lei_n._1.102_-_02.05.2024_-_doacao._imovel._forum_digital._estado_de_rondonia._afetacao._tribunal_de_justica.docx</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial, no valor total de R$ 361.625,99_x000D_
 (trezentos e sessenta e um mil, seiscentos e vinte e_x000D_
 cinco reais e noventa e nove centavos), vinculado à_x000D_
 Secretaria Municipal de Infraestrutura e_x000D_
 Desenvolvimento, para finalização da obra de_x000D_
 Construção do Centro de Referência de Assistência_x000D_
 Social (CRAS), sendo este valor provenientes de_x000D_
 superavit do Convênio n. 916421/2021.”</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/759/lei_n._1.100_-_09.04.2024_-_abre_credito_especial._aquisicao_de_2_onibus_escolares._emenda_n._953601-4..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/759/lei_n._1.100_-_09.04.2024_-_abre_credito_especial._aquisicao_de_2_onibus_escolares._emenda_n._953601-4..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 Crédito Adicional no valor total de R$_x000D_
 881.449,00 (oitocentos e oitenta e um mil,_x000D_
 quatrocentos e quarenta e nove reais) sendo_x000D_
 R$ 553.931,00 (quinhentos e cinquenta e_x000D_
 três mil, novecentos e trinta e um reais)_x000D_
 provenientes do recurso da emenda_x000D_
 parlamentar n. 24210008/2023 e R$_x000D_
 327.568,00 (trezentos e vinte e sete mil,_x000D_
 quinhentos e sessenta e oito reais) oriundos_x000D_
 da contrapartida do município.”</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/758/lei_n._1.099_-_27.03.2024_-_reoganizacao._estrutura_administrativa._camara_municipal_de_urupa._cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/758/lei_n._1.099_-_27.03.2024_-_reoganizacao._estrutura_administrativa._camara_municipal_de_urupa._cmur.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA_x000D_
 ESTRUTURA ADMINISTRATIVA DA CÂMARA_x000D_
 MUNICIPAL DE URUPÁ/RO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/757/lei_n._1.098_-_20.03.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._rendimento_aplicacao_financeira._alienacao_de_bens..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/757/lei_n._1.098_-_20.03.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._rendimento_aplicacao_financeira._alienacao_de_bens..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial, no valor total de R$ 715.699,59_x000D_
 (setecentos e quinze mil, seiscentos e noventa e_x000D_
 nove reais e cinquenta e nove centavos), vinculado_x000D_
 à Secretaria Municipal de Infraestrutura e_x000D_
 Desenvolvimento, para melhoria da infraestrutura_x000D_
 urbana, sendo R$ 707.283,68 (setecentos e sete mil,_x000D_
 duzentos e oitenta e três reais e sessenta e oito_x000D_
 centavos) provenientes de superávit do recurso de_x000D_
 alienação de bens/ativos e R$ 8.415,91 (oito mil,_x000D_
 quatrocentos e quinze reais e noventa e um_x000D_
 centavos) referente aos rendimentos de aplicação_x000D_
 financeira do recurso.”</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/756/lei_n._1.097_-05.03.2024_-_abre_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_seminfra_e_gp.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/756/lei_n._1.097_-05.03.2024_-_abre_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_seminfra_e_gp.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de crédito adicional_x000D_
 especial por superavit financeiro do exercício anterior em_x000D_
 conta bancária vinculadas a Secretaria Municipal de_x000D_
 Infraestrutura e Gabinete do Prefeito, no valor de R$_x000D_
 480.839,99 (quatrocentos e oitenta mil, oitocentos e trinta_x000D_
 e nove reais e noventa e nove centavos)”.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/755/lei_n._1.096_-_15.02.2024_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._saude_bucal_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/755/lei_n._1.096_-_15.02.2024_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._saude_bucal_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial por vinculação de receita, no_x000D_
 valor total de R$ 235.785,00 (duzentos e trinta e_x000D_
 cinco mil, setecentos e oitenta e cinco reais) em_x000D_
 favor da Secretaria Municipal de Saúde, recurso_x000D_
 recebido por meio de transferência fundo a fundo_x000D_
 do SUS do Governo Estadual proveniente de_x000D_
 emenda parlamentar”.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/754/lei_n._1.095_-_15.02.2024_-_abre_credito_especial_por_transferencias_destinadas_a_cultura_-_lei_paulo_gustavo._audiovisual..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/754/lei_n._1.095_-_15.02.2024_-_abre_credito_especial_por_transferencias_destinadas_a_cultura_-_lei_paulo_gustavo._audiovisual..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Abertura de Crédito_x000D_
 Especial por vinculação da Receita por transferências_x000D_
 destinadas a cultura – Lei Paulo Gustavo, Audiovisual_x000D_
 e demais setores, em favor do Gabinete do Prefeito,_x000D_
 no valor de R$ 107.006,45 (Cento e sete mil reais, seis_x000D_
 reais e quarenta e cinco centavos)”.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/753/lei_n._1.094_-_08.02.2024_-_abre_credito_especial._iluminacao_publica._seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/753/lei_n._1.094_-_08.02.2024_-_abre_credito_especial._iluminacao_publica._seminfra.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no valor de R$ 1.954.909,47_x000D_
 (um milhão, novecentos e cinquenta e quatro_x000D_
 mil, novecentos e nove reais e quarenta e sete_x000D_
 centavos), sendo R$ 1.857.164,00 (um milhão,_x000D_
 oitocentos e cinquenta e sete mil, centos e_x000D_
 sessenta e quatro reais) provenientes do_x000D_
 Convênio 359/SEOSP/PGE/2023 e R$ 97.745,47_x000D_
 (noventa e sete mil, setecentos e quarenta e_x000D_
 cinco reais e quarenta e sete centavos) oriundos_x000D_
 de contrapartida do superávit de recurso_x000D_
 próprio, em favor da Secretaria Municipal de_x000D_
 Infraestrutura, Desenvolvimento e Agricultura -_x000D_
 SEMINFRA, para implantação de melhorias na_x000D_
 Iluminação Pública”</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/752/lei_n._1.093_-_08.02.2024_-_abre_credito_especial._convenio_n._cnv.335.sesau.pge.2023._implantacao_sofware_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/752/lei_n._1.093_-_08.02.2024_-_abre_credito_especial._convenio_n._cnv.335.sesau.pge.2023._implantacao_sofware_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial, no valor total de R$ 1.886.160,00_x000D_
 (um milhão, oitocentos e oitenta e seis mil e cento_x000D_
 e sessenta reais) para instituição de programação_x000D_
 com elemento de despesa 3.3.90.40 - Serviços de_x000D_
 Tecnologia da Informação e Comunicação - Pessoa_x000D_
 Jurídica, sendo que R$ 1.800.000,00 (um milhão e_x000D_
 oitocentos mil reais) são proveniente de recurso_x000D_
 vinculado através do Convênio_x000D_
 CNV/335/SESAU/PGE/2023 com a Secretaria de_x000D_
 Estado da Saúde, e contrapartida de R$ 86.160,00_x000D_
 (oitenta e seis mil e cento e sessenta reais) através_x000D_
 de recurso próprio do Município por reformulação_x000D_
 orçamentária”,</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/751/lei_n._1.092_-_08.02.2024_-_abre_credito_especial._devolucao_de_convenio_n._108.17.pj.der.ro.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/751/lei_n._1.092_-_08.02.2024_-_abre_credito_especial._devolucao_de_convenio_n._108.17.pj.der.ro.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 credito especial em favor da Secretaria_x000D_
 Municipal de Infraestrutura,_x000D_
 Desenvolvimento e Agricultura (SEMINFRA),_x000D_
 para devolução de rendimentos de aplicação_x000D_
 financeira e saldo remanescente do Convênio_x000D_
 nº 108/17/PJ/DER-RO, no valor de R$_x000D_
 606.300,09 (seiscentos e seis mil, trezentos_x000D_
 reais e nove centavos)”.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional_x000D_
 Especial no valor de R$ 4.946.971,55 (quatro milhões,_x000D_
 novecentos e quarenta e seis mil e novecentos e setenta_x000D_
 e um reais e cinquenta e cinco centavos), sendo R$_x000D_
 4.838.194,42 (quatro milhões, oitocentos e trinta e oito_x000D_
 mil e cento e noventa e quatro reais e quarenta e dois_x000D_
 centavos) provenientes de superávit da operação de_x000D_
 crédito autorizada conforme as leis de número_x000D_
 1.055/2023 e 1.058/2023 e R$ 108.777,13 (cento e oito_x000D_
 mil setecentos e setenta e sete reais e treze centavos)_x000D_
 oriundos de rendimentos de aplicação financeira, em_x000D_
 favor da Secretaria Municipal de Infraestrutura,_x000D_
 Desenvolvimento e Agricultura - SEMINFRA, para_x000D_
 recapeamento asfáltico usinado.”</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/749/lei_n._1.090_-_24.01.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_em_bloquetes._nucleo_primavera.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/749/lei_n._1.090_-_24.01.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_em_bloquetes._nucleo_primavera.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial , no valor total de R$_x000D_
 1.005.940,79 (um milhão e cinco mil e novecentos e_x000D_
 quarenta reais e setenta e nove centavos) para_x000D_
 Pavimentação em Bloquetes no Núcleo Primavera –_x000D_
 Linha C03, sendo que no valor de R$ 955.643,75_x000D_
 (novecentos e cinquenta e cinco mil e seiscentos e_x000D_
 quarenta e três reais e setenta e cinco centavos) são_x000D_
 proveniente de recurso vinculado através do_x000D_
 Convênio n. 066/2022/PGE/DER-RO, e_x000D_
 contrapartida de R$ 50.297,04 (cinquenta mil e_x000D_
 duzentos e noventa e sete reais e quatro centavos)_x000D_
 oriundos de contrapartida do superávit de recurso_x000D_
 próprio.”</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/748/lei_n._1.089_-_24.01.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/748/lei_n._1.089_-_24.01.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial , no valor total de R$_x000D_
 1.378.070,00 (um milhão, trezentos e setenta e oito_x000D_
 mil e setenta reais) para Pavimentação Asfáltica em_x000D_
 Vias Urbanas com drenagem e calçadas, sendo que_x000D_
 R$ 1.000.000,00 (um milhão de reais) são_x000D_
 proveniente de recurso vinculado através do_x000D_
 Convênio Plataforma +Brasil n. 916419/2021 com o_x000D_
 Ministério da Defesa, e contrapartida de R$_x000D_
 378.070,00 (trezentos e setenta e oito mil e setenta_x000D_
 reais) através de recurso próprio do Município por_x000D_
 reformulação orçamentária”.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/747/lei_n._1.088_-_12.12.2023_-_abre_credito_especial_por_transferencia._siconv._seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/747/lei_n._1.088_-_12.12.2023_-_abre_credito_especial_por_transferencia._siconv._seminfra.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Abertura de Crédito_x000D_
 Adicional do Recurso proveniente de transferência_x000D_
 do Convênio SICONV N. 882938/2019 e_x000D_
 contrapartida do município, em favor da Secretaria_x000D_
 Municipal de Infraestrutura, Desenvolvimento e_x000D_
 Agricultura (SEMINFRA), no valor de R$ 828.326,54_x000D_
 (oitocentos e vinte e oito mil, trezentos e vinte e seis_x000D_
 reais e cinquenta e quatro centavos)”.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/746/lei_n._1.087_-_12.12.2023_-_reclassificacao._convalidacao_lei_ordinaria._lei_complementar_._invalidado_o_numero.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/746/lei_n._1.087_-_12.12.2023_-_reclassificacao._convalidacao_lei_ordinaria._lei_complementar_._invalidado_o_numero.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a reclassificação e convalidação_x000D_
 da Lei Ordinária n. 675/2015 – Código_x000D_
 Tributário Municipal, para natureza de Lei_x000D_
 Complementar, e dá outras providências.”</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/745/lei_n._1.086_-12.12.2023_-_abre_credito_especial._transferencias_especiais._seminfra._aquisicao._equipamentos_agricolas.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/745/lei_n._1.086_-12.12.2023_-_abre_credito_especial._transferencias_especiais._seminfra._aquisicao._equipamentos_agricolas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional_x000D_
 Especial por vinculação de receita, no valor total de R$_x000D_
 500.000,00 (quinhentos mil reais) recurso recebido da_x000D_
 União através de transferências especiais, para_x000D_
 aquisição de equipamentos agrícolas na Secretaria_x000D_
 Municipal de Infraestrutura, Desenvolvimento e_x000D_
 Agricultura”.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/744/lei_n._1.085_-_12.12.2023_-_lei_de_orcamento_anual_-_loa_2024.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/744/lei_n._1.085_-_12.12.2023_-_lei_de_orcamento_anual_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a LOA – Lei de Orçamento Anual_x000D_
 para o exercício financeiro de 2024 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/743/lei_n._1.084__-_12.12.2023_-_lei_de_diretrizes_-_ldo_2024.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/743/lei_n._1.084__-_12.12.2023_-_lei_de_diretrizes_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a LDO – Lei de Diretrizes_x000D_
 Orçamentárias para o Exercício Financeiro de_x000D_
 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/742/lei_n._1.083_-_12.12.2023-_alteracao_do_plano_plurianual.ppa-_2024.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/742/lei_n._1.083_-_12.12.2023-_alteracao_do_plano_plurianual.ppa-_2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Alteração do Plano Plurianual_x000D_
 de Investimentos do Município de Urupá para_x000D_
 os períodos dos exercícios financeiros de 2022_x000D_
 a 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/741/lei_n._1.082_-_05.12.2023_-_abre_credito_especial_por_superavit._fundeb._semec..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/741/lei_n._1.082_-_05.12.2023_-_abre_credito_especial_por_superavit._fundeb._semec..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Abertura de Crédito Adicional_x000D_
 do Recurso proveniente de transferência de_x000D_
 complementação da união ao FUNDEB da Secretaria_x000D_
 Municipal de Educação, no valor de R$ 106.609,03 (cento_x000D_
 e seis mil, seiscentos e nove reais e três centavos)”.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/740/lei_n._1.081-_04.12.2023_-_refis._urupa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/740/lei_n._1.081-_04.12.2023_-_refis._urupa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Programa de Estímulo a_x000D_
 Regularização Fiscal de Contribuintes do_x000D_
 Município de Urupá - REFIS URUPÁ e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/739/lei_n._1.080_-_20.11.2023_-_regulamentacao._moto-taxista.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/739/lei_n._1.080_-_20.11.2023_-_regulamentacao._moto-taxista.pdf</t>
   </si>
   <si>
     <t>“Disciplina a atividade ao serviço de_x000D_
 transporte individual de passageiros_x000D_
 em motocicletas mediante aluguel –_x000D_
 moto táxi.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/738/lei_n._1.079_-_23.10.2023_-_racionalizacao._atividade_de_cobranca._discussao_judicial._execucao_fiscal.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/738/lei_n._1.079_-_23.10.2023_-_racionalizacao._atividade_de_cobranca._discussao_judicial._execucao_fiscal.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Procuradoria Geral do Município_x000D_
 de Urupá a utilizar meios alternativos de_x000D_
 cobrança de créditos fiscais do Município,_x000D_
 autarquias e das fundações públicas_x000D_
 municipais, observados os critérios de_x000D_
 eficiência administrativa e custos de_x000D_
 administração e cobrança, especialmente o_x000D_
 disposto na Lei n. 9.492, de 10 de setembro de_x000D_
 1997”</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/737/lei_n._1.078_-_23.10.2023_-acresce_vagas_e_altera_o_anexo_da_lei_n.693.2015._cargo_agente_de_manutencao._mecanico_de_veiculos_pesados.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/737/lei_n._1.078_-_23.10.2023_-acresce_vagas_e_altera_o_anexo_da_lei_n.693.2015._cargo_agente_de_manutencao._mecanico_de_veiculos_pesados.pdf</t>
   </si>
   <si>
     <t>“ACRESCE O NÚMERO DE VAGAS PARA O CARGO_x000D_
 DE MECÂNICO E TÉCNICO DE GESTÃO PUBLICA NO_x000D_
 QUADRO EFETIVO GERAL PERMANENTE DE_x000D_
 PESSOAL DA ADMINISTRAÇÃO PÚBLICA E ALTERA_x000D_
 O ANEXO I DA LEI N. 693 DE 18 DE DEZEMBRO DE_x000D_
 2015.”</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/736/lei_n._1.077_-_17.10.2023_-_dispoe_sobre_regulamentacao_dos_horarios_de_funcionamento_das_farmacias_no_ambito_do_municipio_de_urupa_._ro.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/736/lei_n._1.077_-_17.10.2023_-_dispoe_sobre_regulamentacao_dos_horarios_de_funcionamento_das_farmacias_no_ambito_do_municipio_de_urupa_._ro.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do regime obrigatório de_x000D_
 plantão às farmácias, drogarias e similares_x000D_
 instaladas no Município de Urupá/RO e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/735/lei_n._1.076_-_09.10.2023_-_alteracao._indices_orcamentarios._10_para_20_porcento._exercicio_2023.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/735/lei_n._1.076_-_09.10.2023_-_alteracao._indices_orcamentarios._10_para_20_porcento._exercicio_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do Art. 8º da Lei_x000D_
 Diretrizes Orçamentárias n. 1033 de 14 de_x000D_
 novembro de 2022, que trata da reformulação_x000D_
 administrativa, por readequação, reprogramação_x000D_
 e repriorização orçamentária, e Alteração do Art._x000D_
 6º §1º da Lei Orçamentária Anual n. 1034 de 14_x000D_
 de novembro de 2023, para o exercício de 2023 e_x000D_
 adota outras providências”.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/734/lei_n._1.075_-_02.10.2023_-_operacao_de_credito_caixa_economica.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/734/lei_n._1.075_-_02.10.2023_-_operacao_de_credito_caixa_economica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar_x000D_
 operação de crédito com a CAIXA_x000D_
 ECONÔMICA FEDERAL e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/733/lei_n._1.074_-_26.09.2023_-_declara_utilidade_publica._loja_simbolica_cyrillo_carvalho.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/733/lei_n._1.074_-_26.09.2023_-_declara_utilidade_publica._loja_simbolica_cyrillo_carvalho.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A A_x000D_
 AUGUSTA E RESPEITÁVEL BENEMÉRITA LOJA_x000D_
 SIMBOLICA CYRILLO CARVALHO NEVES nº 40_x000D_
 EM URUPA-RO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/732/lei_n._1.073_-26.09.2023_-_abre_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_semec.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/732/lei_n._1.073_-26.09.2023_-_abre_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_semec.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de crédito_x000D_
 adicional especial por superavit financeiro do_x000D_
 exercício anterior em conta bancária vinculadas_x000D_
 a Secretaria Municipal de Educação, no valor de_x000D_
 R$ 100.091,61 (cem mil, noventa e um reais e_x000D_
 sessenta e um centavos)”.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/730/lei_n._1.071_-_05.09.2023_-_abre_credito_especial_por_superavit_financeiro._co-financeamento._semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/730/lei_n._1.071_-_05.09.2023_-_abre_credito_especial_por_superavit_financeiro._co-financeamento._semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito_x000D_
 adicional suplementar por superávit_x000D_
 financeiro, no valor de R$ 101.846.52 (cento e_x000D_
 um mil, oitocentos e quarenta e seis reais e_x000D_
 cinquenta e dois centavos)”</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/729/lei_n._1.070_-04.09.2023_-_abre_credito_especial._devolucao_de_convenio_433.pge.2021._indenizacoes_e_restituicoes.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/729/lei_n._1.070_-04.09.2023_-_abre_credito_especial._devolucao_de_convenio_433.pge.2021._indenizacoes_e_restituicoes.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de_x000D_
 credito especial em favor da Secretaria_x000D_
 Municipal de Saúde, para devolução de saldo_x000D_
 remanescente do Convênio 433/PGE/2021,_x000D_
 no valor de R$20.000,00 (vinte mil reais)”</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/731/lei_n._1.072_-_12.09.2023_-_abre_credito_especial_por_superavit_financeiro._semed.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/731/lei_n._1.072_-_12.09.2023_-_abre_credito_especial_por_superavit_financeiro._semed.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de credito_x000D_
 adicional especial por superávit financeiro do_x000D_
 convênio n. 285/PGE/2022, com valor de R$_x000D_
 55.734,42 em favor da Secretaria Municipal de_x000D_
 Educação”,</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/728/lei_n._1.069_-_30.08.2023_-_declara_utilidade_publica._assembleia_de_deus._ministerio_madureira.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/728/lei_n._1.069_-_30.08.2023_-_declara_utilidade_publica._assembleia_de_deus._ministerio_madureira.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A IGREJA_x000D_
 EVANGÉLICA ASSEMBLEIA DE DEUS_x000D_
 MINISTÉRIO MADUREIRA EM URUPÁ-RO.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/727/lei_n._1.068_-_16.08.2023_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_-_semas.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/727/lei_n._1.068_-_16.08.2023_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_-_semas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de credito_x000D_
 adicional especial por superávit financeiro do_x000D_
 exercício no montante de R$ 92.813,96 (noventa e_x000D_
 dois mil oitocentos e treze reais e noventa e seis_x000D_
 centavos) em favor da Secretaria Municipal de_x000D_
 Assistência Social”,</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/726/lei_n._1.067_-_24.07.2023_-_abertura_de_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/726/lei_n._1.067_-_24.07.2023_-_abertura_de_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de credito_x000D_
 adicional especial por superávit financeiro do_x000D_
 exercício anterior em contas bancárias vinculadas_x000D_
 ao Fundo Municipal de Saúde, no valor de R$_x000D_
 65.445,57 (sessenta e cinco mil quatrocentos e_x000D_
 quarenta e cinco reais e cinquenta a sete centavos)_x000D_
 em favor da Secretaria Municipal de Saúde -_x000D_
 SEMSAU”.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/725/lei_n._1.066_-_26.07.2023_-_abertura_de_credito_especial._projeto_compartilhando_saude._adesao_com_o_estado_de_rondonia.sesau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/725/lei_n._1.066_-_26.07.2023_-_abertura_de_credito_especial._projeto_compartilhando_saude._adesao_com_o_estado_de_rondonia.sesau.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abertura de Crédito_x000D_
 Adicional especial por vinculação e receita, para_x000D_
 Custear as Ações desenvolvidas exclusivamente ao_x000D_
 Projeto Compartilhando Saúde-Adesão com o Estado_x000D_
 de Rondônia/SESAU.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/724/lei_n._1.065_-_26.07.2023_-_abertura_credito_especial_por_superavit_financeiro_e_rendimentos_de_aplicacao_do_recurso_do__leilao.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/724/lei_n._1.065_-_26.07.2023_-_abertura_credito_especial_por_superavit_financeiro_e_rendimentos_de_aplicacao_do_recurso_do__leilao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abertura de credito_x000D_
 adicional por superávit financeiro e rendimentos de_x000D_
 aplicação do recurso leilão no valor de R$_x000D_
 662.369,00 (seiscentos e sessenta e dois mil_x000D_
 trezentos e sessenta e nove reais), sendo que R$_x000D_
 508.042,82 (quinhentos e oito mil e quarenta e dois_x000D_
 reais e oitenta e dois centavos) é proveniente de_x000D_
 superávit financeiro da fonte acima mencionadaRecurso Leilão e R$ 154.326,18 (cento e cinquenta_x000D_
 e quatro mil trezentos e vinte seis reais e dezoito_x000D_
 centavos) apurado em rendimentos do recurso.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/722/lei_n._1.064_-_11.07.2023_-_alteracao_da_lei_n._1.056.2023._credito_adicional_-_aquisicao_de_veiculo_tipo_van.docx</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/722/lei_n._1.064_-_11.07.2023_-_alteracao_da_lei_n._1.056.2023._credito_adicional_-_aquisicao_de_veiculo_tipo_van.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar_x000D_
 contratações de pessoal por prazo_x000D_
 determinado para atender às necessidades_x000D_
 temporárias de excepcional interesse_x000D_
 público, nos termos do inciso IX do artigo 37_x000D_
 da Constituição Federal e o art. 5º, inciso I da_x000D_
 Lei Orgânica Municipal e adota outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/718/lei_n._1.059_-_27.06.2023_-_abre_credito_especial._pavimentacao_em_bloquetes.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/718/lei_n._1.059_-_27.06.2023_-_abre_credito_especial._pavimentacao_em_bloquetes.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial por vinculação de receita, no_x000D_
 valor de R$ R$1.005.940,79 (um milhão, cinco mil_x000D_
 novecentos e quarenta reais e setenta e nove_x000D_
 centavos), em favor da Secretaria Municipal de_x000D_
 Infraestrutura, Desenvolvimento e Agricultura,_x000D_
 para Pavimentação em Bloquetes no Núcleo_x000D_
 Primavera – Linha C03 Primavera”</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/717/lei_n._1.058_-_21.06.2023_-__alteracao._art._1_2_6.__lei_1.055-23._operacao_de_credito._energia_fotovotaica._pavimentacao.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/717/lei_n._1.058_-_21.06.2023_-__alteracao._art._1_2_6.__lei_1.055-23._operacao_de_credito._energia_fotovotaica._pavimentacao.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei 1.055 de 31 de maio 2023 e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/716/lei_n._1.057_-_21.06.2023_-_fixa._piso._salarial._profissionais._enfermagem.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/716/lei_n._1.057_-_21.06.2023_-_fixa._piso._salarial._profissionais._enfermagem.pdf</t>
   </si>
   <si>
     <t>“Fixa o piso salarial dos enfermeiros, técnicos_x000D_
 de enfermagem e auxiliares de enfermagem,_x000D_
 no âmbito do município de Urupá-Rondônia,_x000D_
 de consonância com a Emenda Constitucional_x000D_
 n. 124 de 2022 a Lei Federal n. 14.434/2022”.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito_x000D_
 Especial por Superávit financeiro Transferências_x000D_
 especiais- Recursos livres, no valor de e R$_x000D_
 335.683,19 (trezentos e trinta e cinco mil seiscentos_x000D_
 e oitenta e três reais e dezenove centavos), para_x000D_
 aquisição de veículo tipo Van e adota outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/721/lei_n._1.062_-_13.06.2023_-_abre_credito_especial._superavit_financeiro._aquisicao_de_material_didatico.docx.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/721/lei_n._1.062_-_13.06.2023_-_abre_credito_especial._superavit_financeiro._aquisicao_de_material_didatico.docx.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito_x000D_
 Adicional de R$ 379.770,00 (trezentos e setenta e_x000D_
 nove mil e setecentos e setenta reais) para_x000D_
 aquisição de MATERIAL DIDÁTICO – ATITUDE_x000D_
 SAUDÁVEL ND – 3390300000 - Material de_x000D_
 Consumo, vinculado a NR 1.7.2.4.51.01.00.00 -_x000D_
 Transferências de Convênio dos Estados Destinadas_x000D_
 a Programas de Educação – FR 15710000-_x000D_
 Transferências de Convênios Estado.”</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/723/lei_n._1.064_-_11.07.2023_-_alteracao_da_lei_n._1.056.2023._credito_adicional_-_aquisicao_de_veiculo_tipo_van.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/723/lei_n._1.064_-_11.07.2023_-_alteracao_da_lei_n._1.056.2023._credito_adicional_-_aquisicao_de_veiculo_tipo_van.pdf</t>
   </si>
   <si>
     <t>“Altera o caput do artigo 1º da Lei n. 1.056 de 21 de_x000D_
 junho de 2023, e dá outras providências.”</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/720/lei_n._1.061_-_09.06.2023_-_abre_credito_especial._superavit_financeiro._colhedor_de_forragem._ensiladeira.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/720/lei_n._1.061_-_09.06.2023_-_abre_credito_especial._superavit_financeiro._colhedor_de_forragem._ensiladeira.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abertura de Crédito_x000D_
 Especial por Superávit financeiro apurado no_x000D_
 exercício de 2022 do Conv. 114/PGE/2021, no valor_x000D_
 de R$ 27.494,16 (vinte sete Mil, quatrocentos_x000D_
 noventa quatro mil reais, dezesseis centavos), na_x000D_
 Fonte de Recursos 17010000 – Transferências de_x000D_
 Convênios para aquisição de colhedor de_x000D_
 foragem/ensiladeira e adota outras providências.”</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/719/lei_n._1.060_-_09.06.2023_-_abre_credito_especial._superavit_financeirograde_niveladora_e_pulverizador.docx.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/719/lei_n._1.060_-_09.06.2023_-_abre_credito_especial._superavit_financeirograde_niveladora_e_pulverizador.docx.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abertura de Crédito_x000D_
 Especial por Superávit financeiro apurado no_x000D_
 exercício de 2022 do Convênio 174/PGE/2021, no_x000D_
 valor de R$ 125.187,61 (cento vinte cinco Mil, cento_x000D_
 oitenta sete reais, sessenta e um centavos) em_x000D_
 favor da Secretaria Municipal de Infraestrutura,_x000D_
 Desenvolvimento e Agricultura proveniente na_x000D_
 Fonte de Recursos 17010000 – Transferências de_x000D_
 Convênios, para aquisição de grade niveladora e_x000D_
 pulverizador e adota outras providências.”</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/714/lei_n._1.055_-_31.05.2023_-_autorizacao._credito._financiamento._caixa._bndes._investimento._energia_fotovoltaica._pavimentacao_asfaltica._consolidada.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/714/lei_n._1.055_-_31.05.2023_-_autorizacao._credito._financiamento._caixa._bndes._investimento._energia_fotovoltaica._pavimentacao_asfaltica._consolidada.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar_x000D_
 operação de crédito junto as instituições_x000D_
 financeiras, oferecer garantias e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/713/lei_n._1.054_-_02.05.2023_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/713/lei_n._1.054_-_02.05.2023_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito_x000D_
 adicional especial, em favor da Secretaria_x000D_
 Municipal de Saúde no valor de R$ R$_x000D_
 95.000,00 (Noventa e cinco mil reais) para_x000D_
 devolução de recursos provenientes de_x000D_
 convênio 311/PGE-2021-RO e adota outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/712/lei_n._1.053_-_27.04.2023_-_abre_credito_especial._vinculacao_de_receita._transferencias_especiais.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/712/lei_n._1.053_-_27.04.2023_-_abre_credito_especial._vinculacao_de_receita._transferencias_especiais.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial por vinculação de receita, no_x000D_
 valor total de R$ 2.450.000,00 (dois milhões_x000D_
 quatrocentos e cinquenta mil reais) recurso_x000D_
 recebido da União através de transferências_x000D_
 especiais, sendo que 2.300,00 (dois milhões e_x000D_
 trezentos mil reais), será para investimento e R$_x000D_
 150.000,00(cento e cinquenta mil) para custeio”.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/709/lei_n._1.052_-_24.04.2023_-_abre_credito_especial._superavit_financeiro_e_excesso_de_arrecadacao._ampliacao_de_meta._aquisicao_de_desktop.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/709/lei_n._1.052_-_24.04.2023_-_abre_credito_especial._superavit_financeiro_e_excesso_de_arrecadacao._ampliacao_de_meta._aquisicao_de_desktop.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial por superávit financeiro e por_x000D_
 excesso de arrecadação, no valor total de R$_x000D_
 33.289,55 (trinta e três mil, duzentos e oitenta e_x000D_
 nove reais e cinquenta e cinco centavos) em favor_x000D_
 da Secretaria Municipal de Educação e Cultura_x000D_
 proveniente do Convênio n. 088/PGE-2021_x000D_
 (ampliação de metas) e contrapartida, para_x000D_
 despesas com aquisição de computadores_x000D_
 Desktop para a Escola Municipal de Ensino_x000D_
 Fundamental Adeildo Martins e adota outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/708/lei_n._1.051_-_20.03.2023_-_estrutura._funcionamento._conselho_tutelar_de_urupa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/708/lei_n._1.051_-_20.03.2023_-_estrutura._funcionamento._conselho_tutelar_de_urupa.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA E O_x000D_
 FUNCIONAMENTO DO CONSELHO TUTELAR_x000D_
 DE URUPÁ NO ESTADO DE RONDONIA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/707/lei_n._1.050_-_28.03.2023_-_institui._viveiro_municipal.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/707/lei_n._1.050_-_28.03.2023_-_institui._viveiro_municipal.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O VIVEIRO MUNICIPAL DE URUPÁ E DÁ_x000D_
 OUTRAS PROVINDÊNCIAS. ”</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/706/lei_n._1.049_-_28.03.2023_-_doacao_do_terreno_para_construcao_do_quartel_da_policia_militar.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/706/lei_n._1.049_-_28.03.2023_-_doacao_do_terreno_para_construcao_do_quartel_da_policia_militar.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 DOAR IMÓVEL AO ESTADO DE RONDÔNIA E DÁ_x000D_
 OUTRAS PROVINDÊNCIAS ”</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/705/lei_n._1.048_-_28.03.2023_-_institui._plano_municipal._saneamento_basico._urupa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/705/lei_n._1.048_-_28.03.2023_-_institui._plano_municipal._saneamento_basico._urupa.pdf</t>
   </si>
   <si>
     <t>“Institui o Plano Municipal de Saneamento Básico_x000D_
 destinado à gestão dos serviços públicos_x000D_
 municipais de saneamento básico, a saber:_x000D_
 abastecimento de água, esgotamento sanitário,_x000D_
 limpeza urbana, manejo de resíduos sólidos,_x000D_
 drenagem urbana e manejo das águas pluviais, em_x000D_
 todo o território do Município de Urupá.”</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/704/lei_n._1.047_-_27.03.2023_-_estrutura._funcionamento._conselho_tutelar_de_urupa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/704/lei_n._1.047_-_27.03.2023_-_estrutura._funcionamento._conselho_tutelar_de_urupa.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/703/lei_n._1.046_-_14.03.2023_-_abre_credito_especial._vinculacao_de_receita._aquisicao_e_instalacao_de_tubos_de_concreto.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/703/lei_n._1.046_-_14.03.2023_-_abre_credito_especial._vinculacao_de_receita._aquisicao_e_instalacao_de_tubos_de_concreto.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial por vinculação de receita, no_x000D_
 valor total de R$ 18.099,12 (dezoito mil, noventa e_x000D_
 nove reais e doze centavos) em favor da Secretaria_x000D_
 Municipal de Infraestrutura, Desenvolvimento e_x000D_
 Agricultura proveniente de ampliação de metas do_x000D_
 Convênio n. 065/2021/PGE para aquisição e_x000D_
 instalação de tubos de concreto. ”</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/702/lei_n._1.045_-_14.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._210.2021._construcao_cras.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/702/lei_n._1.045_-_14.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._210.2021._construcao_cras.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial, no valor total de R$ 504.240,47_x000D_
 (quinhentos e quatro mil, duzentos e quarenta reais_x000D_
 e quarenta e sete centavos) para construção do_x000D_
 Centro de Referência em Assistência Social – CRAS,_x000D_
 sendo que R$ 500.000,00 (quinhentos mil reais) são_x000D_
 proveniente de recurso vinculado através do_x000D_
 Convênio Plataforma +Brasil n. 916421/2021 com o_x000D_
 Ministério da Defesa, e contrapartida de R$_x000D_
 4.240,47 (quatro mil, duzentos e quarenta reais e_x000D_
 quarenta e sete centavos) através de recurso_x000D_
 próprio do Município por reformulação_x000D_
 orçamentária”.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/701/lei_n._1.044_-_01.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/701/lei_n._1.044_-_01.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial , no valor total de R$_x000D_
 1.010.789,00 (um milhão e dez mil e setecentos e_x000D_
 oitenta e nove reais) para Pavimentação Asfáltica_x000D_
 em Vias Urbanas com drenagem e calçadas, sendo_x000D_
 que R$ 1.000.000,00 (um milhão de reais) são_x000D_
 proveniente de recurso vinculado através do_x000D_
 Convênio Plataforma +Brasil n. 916419/2021 com o_x000D_
 Ministério da Defesa, e contrapartida de R$_x000D_
 10.789,00 (dez mil, setecentos e oitenta e nove_x000D_
 reais) através de recurso próprio do Município por_x000D_
 reformulação orçamentária”.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/700/lei_n._1.043_-_01.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar.construcao_da_ubs.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/700/lei_n._1.043_-_01.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar.construcao_da_ubs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial , no valor total de R$_x000D_
 1.387.671,96 (um milhão e trezentos e oitenta e_x000D_
 sete mil e seiscentos e setenta e um reais e noventa_x000D_
 e seis centavos) em favor da Secretaria Municipal_x000D_
 de Saúde, proveniente de Emenda Parlamentar e_x000D_
 recurso próprio para construção de Unidade Básica_x000D_
 de Saúde Francisco Ramires através da Proposta do_x000D_
 Ministério da Saúde n. 21817418000122001, sendo_x000D_
 que R$ 1.257.000,00 (um milhão e duzentos e_x000D_
 cinquenta e sete mil reais) são proveniente de_x000D_
 recurso vinculado através de Emenda Parlamentar_x000D_
 n. 92240005/2022 e contrapartida de R$ 130.671,96_x000D_
 (cento e trinta mil e seiscentos e setenta e um reais_x000D_
 e noventa e seis centavos) através de recurso_x000D_
 próprio do Município.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/699/lei_n._1.042_-_01.02.2023_-_abre_credito_especial._vinculacao_de_receita._parque_infantil_playground.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/699/lei_n._1.042_-_01.02.2023_-_abre_credito_especial._vinculacao_de_receita._parque_infantil_playground.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial por vinculação de receita e por_x000D_
 anulação de dotação, no valor total de R$ 52.666,66_x000D_
 (cinquenta e dois mil, seiscentos e sessenta e seis_x000D_
 reais e sessenta e seis centavos) em favor da_x000D_
 Secretaria Municipal de Educação proveniente de_x000D_
 recursos do Convênio n. 526/PGE/2022 para_x000D_
 aquisição de parque infantil (Playground), para_x000D_
 atender a Escola Municipal de Ensino Infantil e_x000D_
 Fundamental Alphonsus Guimarães.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/698/lei_n._1.041_-_01.02.2023_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._retro_e_motoniveladora.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/698/lei_n._1.041_-_01.02.2023_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._retro_e_motoniveladora.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial por vinculação de receita e por_x000D_
 anulação de dotação, no valor total de R$_x000D_
 2.002.100,00 (dois milhões, dois mil e cem reais) em_x000D_
 favor da Secretaria Municipal de Infraestrutura,_x000D_
 Desenvolvimento e Agricultura proveniente de_x000D_
 recursos do Convênio Plataforma +Brasil n._x000D_
 934847/2022 (Convênio n. 252/2022) para_x000D_
 aquisição de equipamentos de construção_x000D_
 (retroescavadeira e motoniveladora)”.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/697/lei_n._1.040_-_01.02.2023_-_revoga._lei_n._573.2013_e_lei_n._948.2021_-_estrutura_administrativa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/697/lei_n._1.040_-_01.02.2023_-_revoga._lei_n._573.2013_e_lei_n._948.2021_-_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei n. 573 de 17 de julho de 2013 e a Lei_x000D_
 n. 948 de 19 de agosto de 2021 que tratam de_x000D_
 Estrutura Administrativa.”</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/696/lei_n._1039_-_20.12.2022_-_reestrutura._organizacao._administrativa._anexos_i_ii_iii_e_iv.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/696/lei_n._1039_-_20.12.2022_-_reestrutura._organizacao._administrativa._anexos_i_ii_iii_e_iv.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Reestruturação _x000D_
 Administrativa e Organizacional do Poder _x000D_
 Executivo Municipal, e dá outras _x000D_
 providências</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/695/lei_n._1038_-_20.12.2022_-_abre_credito_especial_por_superavit_financeiro._reforma_de_galpao._seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/695/lei_n._1038_-_20.12.2022_-_abre_credito_especial_por_superavit_financeiro._reforma_de_galpao._seminfra.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito adicional especial por superávit financeiro, em favor da Secretaria Municipal Infraestrutura e Desenvolvimento para Reforma do galpão da feira e adota outras providências”,</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/694/lei_n._1037_-_20.12.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._192.2022_calha_norte_dpcn._aquisicao_de_implementos_agricolas.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/694/lei_n._1037_-_20.12.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._192.2022_calha_norte_dpcn._aquisicao_de_implementos_agricolas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial por vinculação de receita e por_x000D_
 anulação de dotação, no valor total de R$_x000D_
 534.334,00 (quinhentos e trinta e quatro mil e_x000D_
 trezentos e trinta e quatro reais) em favor da_x000D_
 Secretaria Municipal de Meio Ambiente e_x000D_
 Agricultura, proveniente de recursos do Convênio_x000D_
 n. 192/2022/DPCN – SICONV n. 931178/2022 e_x000D_
 contrapartida para aquisição de implementos_x000D_
 agrícolas (colhedora de milho e colhedora de_x000D_
 forragem) e adota outras providências”.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/693/lei_n._1036_-_20.12.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portaria_n._1.684.2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/693/lei_n._1036_-_20.12.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portaria_n._1.684.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 049 - 08.11.2022 - Abre Crédito Especial. Vinculação de receita. Fundo a Fundo. Portaria._x000D_
 “Autoriza o Poder Executivo a abrir crédito adicional_x000D_
 especial por vinculação de receita, no valor total de R$_x000D_
 131.064,00 (cento e trinta e um mil e sessenta e_x000D_
 quatro reais) em favor do Fundo Municipal de Saúde,_x000D_
 proveniente de repasses do Fundo Nacional de Saúde_x000D_
 ao Fundo Municipal de Saúde conforme Portaria n._x000D_
 1.684, de 23 de junho de 2022, para aquisição de_x000D_
 equipamentos/Material permanente para a Unidade_x000D_
 Básica de Saúde Francisco Ramires”.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/692/lei_n._1035_-_16.12.2022_-_reestrutura._organizacao._administrativa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/692/lei_n._1035_-_16.12.2022_-_reestrutura._organizacao._administrativa.pdf</t>
   </si>
   <si>
     <t>LOA – Lei Orçamentária Anual para o Exercício Financeiro de 2023 do poder executivo Municipal de Urupá/RO e da outras providencias._x000D_
 “Dispõe sobre a Reestruturação_x000D_
 Administrativa e Organizacional do Poder_x000D_
 Executivo Municipal, e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/691/lei_n._1034_-14.11.2022_-_loa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/691/lei_n._1034_-14.11.2022_-_loa.pdf</t>
   </si>
   <si>
     <t>LOA – Lei Orçamentária Anual para o Exercício Financeiro de 2023 do poder executivo Municipal de Urupá/RO e da outras providencias._x000D_
 Dispõe sobre a LOA – Lei de Orçamento Anual_x000D_
 para o exercício financeiro de 2023 e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/690/lei_n._1033_-14.11.2022_-_ldo.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/690/lei_n._1033_-14.11.2022_-_ldo.pdf</t>
   </si>
   <si>
     <t>LDO – Lei de Diretrizes Orçamentárias para o Exercício Financeiro de 2023 do poder executivo Municipal de Urupá/RO e da outras providencias._x000D_
 Dispõe sobre a LDO – Lei de Diretrizes_x000D_
 Orçamentárias para o Exercício Financeiro de_x000D_
 2023 e dá outras providências</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/689/lei_n._1.032_-14.11.2022_-_ppa.docx.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/689/lei_n._1.032_-14.11.2022_-_ppa.docx.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Alteração do Plano Plurianual de_x000D_
 Investimentos do Município de Urupá para os_x000D_
 períodos dos exercícios financeiros de 2022 a_x000D_
 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/688/lei_n._1.031_-_13.10.2022_-_define._indenizacao._diarias.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/688/lei_n._1.031_-_13.10.2022_-_define._indenizacao._diarias.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Reestruturação Administrativa e Organizacional do Poder Executivo Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/646/lei_n._1.030_-_16.09.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._187.2021.dpcn._construcao_de_bueiro_celular_de_concreto.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/646/lei_n._1.030_-_16.09.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._187.2021.dpcn._construcao_de_bueiro_celular_de_concreto.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por_x000D_
 vinculação de receita e por excesso de arrecadação, no valor total de R$ 2.026.612,00 (dois_x000D_
 milhões, vinte e seis mil e seiscentos e doze reais) em favor da Secretaria Municipal de_x000D_
 Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio n._x000D_
 1872021DPCN – SICONV n. 9163002021 e contrapartida para construção de bueiro_x000D_
 celular de concreto e adota outras providências”.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/644/lei_n._1029_-_16.09.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._434.pge._const._auditorio_padrao_adeildo_martins.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/644/lei_n._1029_-_16.09.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._434.pge._const._auditorio_padrao_adeildo_martins.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e por excesso de arrecadação, no valor total de R$ 289.493,87 _x000D_
 (duzentos e oitenta e nove mil, quatrocentos e noventa e três reais e oitenta e sete _x000D_
 centavos) em favor da Secretaria Municipal de Educação e Cultura, proveniente de recursos _x000D_
 do Convênio n. 434PGE-2022 e recursos próprios, para construção de auditório padrão na _x000D_
 Escola Municipal Adeildo Martins no Município de UrupáRO”.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/643/lei_n._1028_-_16.09.2022_-_abre_credito_especial._superavit_financeiro._reforma_de_ubs_semsau.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/643/lei_n._1028_-_16.09.2022_-_abre_credito_especial._superavit_financeiro._reforma_de_ubs_semsau.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional especial por_x000D_
 superávit financeiro, no valor total de R$ 45.056,16 (quarenta e cinco mil, cinquenta e seis_x000D_
 reais e dezesseis centavos) em favor do Fundo Municipal de Saúde, proveniente de repasses_x000D_
 da União ao Fundo Municipal de Saúde”.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/642/lei_n._1027_-_06.09.2022_-_abre_credito_especial_suplementar_por_excesso_de_arrecadacao_transporte_escolar.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/642/lei_n._1027_-_06.09.2022_-_abre_credito_especial_suplementar_por_excesso_de_arrecadacao_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial_x000D_
 suplementar por excesso de arrecadação, no valor total de R$ 740.000,00 (setecentos e_x000D_
 quarenta mil reais) em favor da Secretaria Municipal de Educação e Cultura”.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/641/lei_n._1026_-_06.09.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._projeto_de_esporte_e_lazer.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/641/lei_n._1026_-_06.09.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._projeto_de_esporte_e_lazer.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por_x000D_
 vinculação de receita, no valor total de R$ 49.460,00 (quarenta e nove mil e quatrocentos e_x000D_
 sessenta reais) em favor da Secretaria Municipal de Educação e Cultura proveniente de_x000D_
 recursos do Convênio Plataforma +Brasil n. 902173/2020 para dar continuidade ao_x000D_
 desenvolvimento do Projeto Esporte e Lazer no Município de Urupá/RO”.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/640/lei_n._1025_-_06.09.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._2241.pge._construcao_de_quadra._semec.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/640/lei_n._1025_-_06.09.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._2241.pge._construcao_de_quadra._semec.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por_x000D_
 vinculação de receita e por excesso de arrecadação, no valor total de R$ 1.251.650,60 (Um_x000D_
 milhão, duzentos e cinquenta e um mil, seiscentos e cinquenta reais e sessenta centavos)_x000D_
 em favor da Secretaria Municipal de Educação e Cultura, proveniente de recursos do_x000D_
 Convênio n. 421/PGE-2022 e recursos próprios, para construção de quadra coberta padrão_x000D_
 FNDE na Escola Nova Estrela no Município de Urupá/RO”.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/639/lei_n._1024_-_06.09.2022_-_doacao_de_area_municipal_a_orgao_estadual_emater.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/639/lei_n._1024_-_06.09.2022_-_doacao_de_area_municipal_a_orgao_estadual_emater.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização ao Poder Executivo para promover a_x000D_
 doação a EMATER – Entidade Autárquica de Assistência Técnica e Extensão Rural do Estado_x000D_
 de Rondônia, de uma área destinada a sede administrativa da entidade e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/638/lei_n._1023_-_18.08.2022_-_abre_credito_especial._superavit_financeiro_e_excesso_de_arrecadacao._ampliacao_de_meta._aquisicao_de_descktop._projeto_020.2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/638/lei_n._1023_-_18.08.2022_-_abre_credito_especial._superavit_financeiro_e_excesso_de_arrecadacao._ampliacao_de_meta._aquisicao_de_descktop._projeto_020.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por_x000D_
 superávit financeiro e por excesso de arrecadação, no valor total de R$ 33.289,55 (trinta e_x000D_
 três mil, duzentos e oitenta e nove reais e cinquenta e cinco centavos) em favor da Secretaria_x000D_
 Municipal de Educação e Cultura proveniente do 2º aditivo ao Convênio n. 088/PGE-2021_x000D_
 (ampliação de metas) e contrapartida, para despesas com aquisição de computadores_x000D_
 Desktop para a Escola Municipal de Ensino Fundamental Adeildo Martins e adota outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/637/lei_n._1022_-_18.08.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portaria._incremento_temporario_saude.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/637/lei_n._1022_-_18.08.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portaria._incremento_temporario_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional especial por_x000D_
 vinculação de receita, no valor total de R$ 327.373,00 (trezentos e vinte e sete mil e_x000D_
 trezentos e setenta e três reais) em favor da Secretaria Municipal de Saúde, proveniente de_x000D_
 repasses do Fundo Nacional de Saúde ao Fundo Municipal de Saúde conforme Portaria n._x000D_
 1.684, de 23 de junho de 2022, para incremento temporário ao custeio dos serviços de_x000D_
 assistência hospitalar ambulatorial - MAC”</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/636/lei_n._1021_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portarias.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/636/lei_n._1021_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portarias.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional especial por_x000D_
 vinculação de receita, no valor total de R$ 950.000,00 (Novecentos e cinquenta mil reais)_x000D_
 em favor do Fundo Municipal de Saúde, proveniente de repasses do Fundo Nacional de_x000D_
 Saúde ao Fundo Municipal de Saúde”</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/635/lei_n._1020_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_medicamentos.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/635/lei_n._1020_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_medicamentos.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por_x000D_
 vinculação de receita e por excesso de arrecadação, no valor total de R$ 52.500,00_x000D_
 (cinquenta e dois mil e quinhentos reais) em favor da Secretaria Municipal de Saúde,_x000D_
 proveniente de Emenda Parlamentar e recurso próprio para aquisição de medicamentos.”</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/634/lei_n._1019_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_medicamentos.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/634/lei_n._1019_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_medicamentos.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por_x000D_
 vinculação de receita e por excesso de arrecadação, no valor total de R$ 65.033,00 (Sessenta_x000D_
 e cinco mil e trinta e três reais) em favor da Secretaria Municipal de Saúde, proveniente de_x000D_
 Emenda Parlamentar e recurso próprio para aquisição de medicamentos”</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/633/lei_n._1018_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_de_raio_x.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/633/lei_n._1018_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_de_raio_x.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por_x000D_
 vinculação de receita e por excesso de arrecadação, no valor total de R$ 147.000,00 (cento_x000D_
 e quarenta e sete mil reais) em favor da Secretaria Municipal de Saúde, proveniente de_x000D_
 Emenda Parlamentar e recurso próprio para aquisição de digitalizador de imagens modelo_x000D_
 CR”</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/632/lei_n._1017_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_de_ambulancia.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/632/lei_n._1017_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por_x000D_
 vinculação de receita e por excesso de arrecadação, no valor total de R$ 365.000,00_x000D_
 (trezentos e sessenta e cinco mil reais) em favor da Secretaria Municipal de Saúde,_x000D_
 proveniente de Emenda Parlamentar e recurso próprio para aquisição de uma ambulância_x000D_
 tipo A”</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/631/lei_n._1016_-_12.08.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/631/lei_n._1016_-_12.08.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por vinculação de_x000D_
 receita, no valor total de R$ 100.000,00 (cem mil reais) em favor da Secretaria Municipal de_x000D_
 Assistência Social, proveniente de saldo da Emenda Parlamentar, com objetivo de atender_x000D_
 as demandas da assistência social na modalidade custeio, promovendo a estruturação da_x000D_
 rede de Serviços Único de Assistência Social para custeio dos serviços de proteção social_x000D_
 básica do Fundo Municipal de Assistência Social – FMAS”</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/630/lei_n._1015_-_12.08.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._repasse_apae.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/630/lei_n._1015_-_12.08.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._repasse_apae.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por vinculação de receitano valor total de R$ 100.000,00 (cem mil reais) em favor da Secretaria Municipal de Assistência Social, proveniente de saldo da Emenda Parlamentar, com objetivo de atender as demandas de assistência social na modalidade custeio, promovendo a Estruturação da Rede de Serviços Único de Assistência Social para manutenção da Associação de Pais e Amigos dos Excepcionais - APAE no Município de Urupá/RO”</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/629/lei_n._1014_-_02.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._285.pge._aquisicao_de_mobiliario._semec.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/629/lei_n._1014_-_02.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._285.pge._aquisicao_de_mobiliario._semec.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e por excesso de arrecadação, no valor total de R$ 158.866,40 (Cento _x000D_
 e cinquenta e oito mil, oitocentos e sessenta e seis reais e quarenta centavos) em favor da _x000D_
 Secretaria Municipal de Educação e Cultura, proveniente de recursos do Convênio n. _x000D_
 285/PGE-2022 e recursos próprios, para aquisição de mobiliário”</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/628/lei_n._1013_-_12.07.2022_-_altera_o_inciso_i_do_artigo_140_da_lei_n._692-2015.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/628/lei_n._1013_-_12.07.2022_-_altera_o_inciso_i_do_artigo_140_da_lei_n._692-2015.pdf</t>
   </si>
   <si>
     <t>“Altera o inciso I, do artigo 140 da Lei n. 692/2015 _x000D_
 que Dispõe sobre o Regime Jurídico Único dos _x000D_
 Servidores Públicos do Município de Urupá, _x000D_
 compreendida a administração direta e indireta, _x000D_
 entidades autárquicas e fundacionais, e dá outras _x000D_
 providências.”</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/610/lei_n._026-2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/610/lei_n._026-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional _x000D_
 especial por anulação de dotação orçamentária, em _x000D_
 favor da Secretaria Municipal de Infraestrutura e _x000D_
 Desenvolvimento – SEMINFRA e Secretaria Municipal _x000D_
 de Meio Ambiente e Agricultura -SEMAA, no valor de _x000D_
 R$ 614.789,92 (seiscentos e catorze mil, setecentos e _x000D_
 oitenta nove reais e noventa e dois centavos), oriundo _x000D_
 de recursos próprios provenientes do leilão, _x000D_
 reprogramação orçamentária para Serviços de _x000D_
 Implantação de Iluminação Pública e Construção de _x000D_
 Transbordo para resíduo sólido”</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/609/lei_n._025-2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/609/lei_n._025-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional especial por _x000D_
 superávit financeiro, em favor do Fundo Municipal de Assistência Social, oriundo de saldo _x000D_
 remanescente do exercício de 31/12/2021, e adota outras providências”</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/608/lei_n._024-2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/608/lei_n._024-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre _x000D_
 alteração da estrutura administrativa da Lei n. 573/2013, promove exclusão de vaga no _x000D_
 cargo, criação de novos cargos” .</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/602/lei_n._018-2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/602/lei_n._018-2022.pdf</t>
   </si>
   <si>
     <t>"Ratifica a 2ª Alteração ao Contrato de _x000D_
 Consórcio originado do Protocolo de_x000D_
 Intenções subscrito em 10 de setembro de_x000D_
 2009, firmado junto ao Consórcio_x000D_
 Intermunicipal do Centro Leste do Estado _x000D_
 de Rondônia – CIMCERO".</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/627/lei_n._1007_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._portaria._incremento_temporario_saude.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/627/lei_n._1007_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._portaria._incremento_temporario_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional especial por _x000D_
 vinculação de receita, no valor total de R$ 350.000,00 (trezentos e cinquenta mil reais) em _x000D_
 favor da Secretaria Municipal de Saúde, proveniente de recurso de emendas parlamentares _x000D_
 previstas na Portaria n. 3.250 de 23 de novembro de 2021, para incremento temporário ao _x000D_
 custeio dos serviços de atenção primária à saúde”</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/626/lei_n._1006_-_01.06.2021_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._pavimentacao_asfaltica_em_via_urbana_com_drenagem_e_calcada.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/626/lei_n._1006_-_01.06.2021_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._pavimentacao_asfaltica_em_via_urbana_com_drenagem_e_calcada.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e anulação de dotação, no valor total de R$ 1.010.789,00 (um milhão, _x000D_
 dez mil e setecentos e oitenta e nove reais) em favor da Secretaria Municipal de _x000D_
 Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio Plataforma _x000D_
 +BRASIL n. 916419/2021 e recursos próprios para pavimentação asfáltica em via urbana com _x000D_
 drenagem e calçadas com área total de pavimentação de 6.095,60m² e extensão de 870,80m _x000D_
 e adota outras providências” .</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/625/lei_n._1005_-_01.06.2021_-_abre_credito_especial._vinculacao_de_receita._convenio_001.2022._sinalizacao.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/625/lei_n._1005_-_01.06.2021_-_abre_credito_especial._vinculacao_de_receita._convenio_001.2022._sinalizacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e anulação de dotação, no valor total de R$ 517.445,77 (quinhentos e _x000D_
 dezessete mil, quatrocentos e quarenta e cinco reais e setenta e sete centavos) em favor da _x000D_
 Secretaria Municipal de Infraestrutura e Desenvolvimento, proveniente de recursos do _x000D_
 Convênio n. 001/2022/PGE (DETRAN/RO) para execução de sinalização horizontal e vertical _x000D_
 nas vias urbanas do Município de Urupá e adota outras providências”.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/624/lei_n._1004_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._340.pge._calcada.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/624/lei_n._1004_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._340.pge._calcada.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e por anulação de dotação, no valor total de R$ 212.336,91 (Duzentos _x000D_
 e doze mil, trezentos e trinta e seis reais e noventa e um centavos) em favor da Secretaria _x000D_
 Municipal de Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio n. _x000D_
 340/PGE-2021 e recursos próprios respectivamente, para construção de calçadas em ruas e _x000D_
 avenidas do Município de Urupá/RO” .</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/645/lei_n._1003_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._164.pge._aquisicao_de_caminhonete_pickup.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/645/lei_n._1003_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._164.pge._aquisicao_de_caminhonete_pickup.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e por anulação de dotação, no valor total de R$ 259.405,56 (duzentos _x000D_
 e cinquenta e nove mil, quatrocentos e cinco reais e cinquenta e seis centavos) em favor da _x000D_
 Secretaria Municipal de Educação e Cultura, proveniente de recursos do Convênio n. _x000D_
 164/PGE-2022, para aquisição de veículo caminhonete pick-up” .</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/622/lei_n._1002_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._veiculo_para_hemodialise.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/622/lei_n._1002_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._veiculo_para_hemodialise.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de _x000D_
 receita, no valor total de R$ 136.430,19 (cento e trinta e seis mil, quatrocentos e trinta reais e _x000D_
 dezenove centavos) em favor da Secretaria Municipal de Saúde, proveniente de saldo da Emenda _x000D_
 Parlamentar, para aquisição de 01 (um) veículo com capacidade para 07 (sete) pessoas destinado _x000D_
 ao transporte de pessoas com insuficiência renal para realizar hemodiálise no Município de Ji-Paraná” .</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/621/lei_n._1001_-_30.05.2022_-_cria_dia_do_cacador_cac.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/621/lei_n._1001_-_30.05.2022_-_cria_dia_do_cacador_cac.pdf</t>
   </si>
   <si>
     <t>“RECONHECE NO MUNICÍPIO DE URUPÁ/RO, O DIA 09 DE JULHO COMO O DIA DOS COLECIONADORES, ATIRADORES E CAÇADORES E SUAS ATIVIDADES COMO ATIVIDADE DE RISCO, NOS TERMOS DO ARTIGO 10 DA LEI FEDERAL N° 10.826 DE 2003.”</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/600/lei_n.016-2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/600/lei_n.016-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e por anulação de dotação, no valor total de R$ 113.990,90 (cento e _x000D_
 treze mil, novecentos e noventa reais e noventa centavos) em favor da Secretaria Municipal _x000D_
 de Saúde, proveniente de recursos do Convênio n. 311/PGE-2021, para custeio de despesas _x000D_
 com aquisição de medicamentos para atender as necessidades do Hospital Municipal José _x000D_
 Cardoso de Sá”.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/599/lei_n.015-2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/599/lei_n.015-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por_x000D_
 vinculação de receita e por anulação de dotação, no valor total de R$ 262.038,33 (duzentos_x000D_
 e sessenta e dois mil, trinta e oito reais e trinta e três centavos) em favor da Secretaria_x000D_
 Municipal de Saúde, proveniente de recursos do Convênio n. 433/PGE-2021, para aquisição_x000D_
 de 01 (uma) ambulância tipo B para atender as necessidades do Hospital Municipal José_x000D_
 Cardoso de Sá” .</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/620/lei_n._997_-_20.04.2022_-_institui_a_acao_de_estagio_teoria_na_pratica_-_atividade_de_incentivo_formacao_geracao_de_emprego_e_renda_no_municipio.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/620/lei_n._997_-_20.04.2022_-_institui_a_acao_de_estagio_teoria_na_pratica_-_atividade_de_incentivo_formacao_geracao_de_emprego_e_renda_no_municipio.pdf</t>
   </si>
   <si>
     <t>“Institui a Ação de Estágio “Teoria na Prática” – Atividade de _x000D_
 Incentivo Formação, Geração de Emprego e Renda no âmbito da administração pública do _x000D_
 Município de Urupá” .</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/619/lei_n._996_-_13.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._construcao_de_garagem.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/619/lei_n._996_-_13.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._construcao_de_garagem.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e anulação de dotação, no valor total de R$ 250.000,00 (duzentos e _x000D_
 cinquenta mil reais) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento, _x000D_
 proveniente de recursos do Convênio SICONV n. 882901/2019 para construção de uma _x000D_
 garagem e adota outras providências” .</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/617/lei_n._994_-_13.04.2022_-_abre_credito_especial._por_vinculacao_de_receita._pavimentacao_asfaltica._convenio_n._247.pcn.2019.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/617/lei_n._994_-_13.04.2022_-_abre_credito_especial._por_vinculacao_de_receita._pavimentacao_asfaltica._convenio_n._247.pcn.2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 superávit financeiro no valor total de R$ 854.546,00 (oitocentos e cinquenta e quatro mil, _x000D_
 quinhentos e quarenta e seis reais) em favor da Secretaria Municipal de Infraestrutura e _x000D_
 Desenvolvimento - SEMINFRA, proveniente de recursos do Convênio n. 247/PCN/2019 _x000D_
 (SICONV n. 882938/2019), para pavimentação asfáltica em vias urbanas com drenagem e _x000D_
 calçadas, e adota outras providências” .</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/595/lei_n._011-2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/595/lei_n._011-2022.pdf</t>
   </si>
   <si>
     <t>" INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DO AUTISTA NO ÂMBITO DO MUNICÍPIO DE URUPÁ/RO E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/618/lei_n._995_-_13.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._377.pge._calcada.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/618/lei_n._995_-_13.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._377.pge._calcada.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e por anulação de dotação, no valor total de R$ 185.601,04 (cento e _x000D_
 oitenta e cinco mil, seiscentos e um reais e quatro centavos) em favor da Secretaria _x000D_
 Municipal de Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio n. _x000D_
 377/PGE-2021, para construção de calçadas” .</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/588/lei_n._990_-_07.04.2022_-_recepciona_lc_n._183.2021._issqn._monitoramento._profaz_pl_004.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/588/lei_n._990_-_07.04.2022_-_recepciona_lc_n._183.2021._issqn._monitoramento._profaz_pl_004.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos à Lei n. 677 de 28 _x000D_
 de setembro de 2015, recepciona a Lei Complementar n. 183, de 22 de setembro de 2021, e_x000D_
 dá outras providências.”</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/594/lei_n._010-2022.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/594/lei_n._010-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito adicional especial por vinculação de receita, em favor da Secretaria Municipal de Administração e Planejamento referente a recursos de proposta de convênio para aquisição de equipamento e material permanente e adota outras providencias. ”</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/585/lei_n._989_-_07.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._323.2021.pge_pl_001.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/585/lei_n._989_-_07.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._323.2021.pge_pl_001.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por _x000D_
 vinculação de receita e por anulação de dotação, no valor total de R$ 79.500,00 (setenta e _x000D_
 nove mil e quinhentos reais) em favor da Secretaria Municipal de Assistência Social, _x000D_
 proveniente de recursos do Convênio n. 323/PGE-2021, para aquisição de veículo” .</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/616/lei_n._993_-_07.04.2022_-_institue_o_programa_de_controle_de_vacinacao_de_bezerras_contra_brucelose._autoria_camara._antonio_pereira_nunes.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/616/lei_n._993_-_07.04.2022_-_institue_o_programa_de_controle_de_vacinacao_de_bezerras_contra_brucelose._autoria_camara._antonio_pereira_nunes.pdf</t>
   </si>
   <si>
     <t>“Intitui o Programa de controle de vacinação_x000D_
 de bezerras contra Brucelose no Município_x000D_
 de Urupá/RO.”</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/615/lei_n._992_-_11.04.2022_-_redifinicao_da_atencao_domiciliar_ad_no_ambito_do_sistema_unico_de_saude_sus._autoria_camara._wesley_carlos_de_franca_e_eliel_mar.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/615/lei_n._992_-_11.04.2022_-_redifinicao_da_atencao_domiciliar_ad_no_ambito_do_sistema_unico_de_saude_sus._autoria_camara._wesley_carlos_de_franca_e_eliel_mar.pdf</t>
   </si>
   <si>
     <t>“Redefinição da atenção domiciliar (AD) no_x000D_
 âmbito do Sistema Único de Saúde (SUS) no_x000D_
 Município de Urupá/RO ".</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/614/lei_n._991_-_11.04.2022_-_altera_lei_n._671.2017_terra_produtiva_proterra._autoria_camara._joao_batista_de_oliveira.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/614/lei_n._991_-_11.04.2022_-_altera_lei_n._671.2017_terra_produtiva_proterra._autoria_camara._joao_batista_de_oliveira.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 761/2017, ACRESCENTANDO O ARTIGO _x000D_
 4º-A, NA LEI MUNICIPAL 761/2017 QUE DISPÕE SOBRE _x000D_
 A INSTITUIÇÃO DO PROGRAMA TERRA PRODUTIVA -_x000D_
 PROTERRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/593/lei_n._988_-_25.03.2022_-_abre_credito_especial_por_superavit_financeiro._recurso_de_leilao_semec_semas_semsau_seminfra_pl_009.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/593/lei_n._988_-_25.03.2022_-_abre_credito_especial_por_superavit_financeiro._recurso_de_leilao_semec_semas_semsau_seminfra_pl_009.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional especial por _x000D_
 superávit financeiro, em favor da Secretaria Municipal Educação e Cultura, Secretaria _x000D_
 Municipal de Assistência Social, Secretaria Municipal de Saúde e Secretaria Municipal de _x000D_
 Infraestrutura e Desenvolvimento, oriundo de recursos de Leilão do exercício de 2021 e _x000D_
 saldo remanescente do Leilão de 2018, e adota outras providências” .</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/592/lei_n._987_-_25.03.2022_-_abre_credito_especial_por_superavit_financeiro._semas_pl_008.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/592/lei_n._987_-_25.03.2022_-_abre_credito_especial_por_superavit_financeiro._semas_pl_008.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito adicional especial por _x000D_
 superávit financeiro, em favor da Secretaria Municipal de Assistência Social para aquisição _x000D_
 de equipamentos e materiais permanentes para atendimento da Associação de Pais e _x000D_
 Alunos dos Excepcionais (APAE) e adota outras providências” .</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/591/lei_n._986_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_007.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/591/lei_n._986_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_007.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito adicional especial por _x000D_
 superávit financeiro, em favor da Secretaria Municipal de Saúde para reforço de recursos _x000D_
 para emergência e enfrentamento da emergência de saúde nacional e adota outras _x000D_
 providências” .</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/590/lei_n._985_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_006.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/590/lei_n._985_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_006.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito adicional especial por _x000D_
 superávit financeiro, em favor da Secretaria Municipal de Saúde proveniente de termo de _x000D_
 compromisso para aplicação dos recursos provenientes do Co Financiamento da atenção _x000D_
 básica e adota outras providências” .</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/589/lei_n._984_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_005.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/589/lei_n._984_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_005.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito adicional especial por _x000D_
 superávit financeiro, em favor da Secretaria Municipal de Saúde referente a recursos de _x000D_
 proposta para aquisição de equipamento e material permanente e adota outras _x000D_
 providências” .</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/587/lei_n._983_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/587/lei_n._983_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_003.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito adicional especial por _x000D_
 superávit financeiro, em favor da Secretaria Municipal de Saúde referente a recursos de _x000D_
 proposta para estruturação da rede de serviços de atenção básica de saúde e adota outras _x000D_
 providências” .</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/586/lei_n._982_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/586/lei_n._982_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_002.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar crédito adicional especial por _x000D_
 superávit financeiro, em favor da Secretaria Municipal de Saúde referente a recursos de _x000D_
 proposta para incremento temporário ao custeio dos serviços de atenção básica em saúde _x000D_
 e adota outras providências”</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/583/lei_965.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/583/lei_965.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de recita e por anulação de dotação, no valor total de R$ 106.944,16 (cento e seis mil, novecentos e quarenta e quatro reais e dezesseis centavos)  em favor da Secretaria Municipal de Meio Ambiente e Agricultura, proveniente de recursos do  Convênio n. 114/PGE/2021, para aquisição de máquinas e equipamentos agrícolas e rodoviários.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/572/camscanner_09-27-2021_08.36.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/572/camscanner_09-27-2021_08.36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de recita, no valor total de R$ 50.049,83 (cinquenta mil, quarenta e nove reais e oitenta e três centavos) em favor da Secretaria Municipal de Assistência Social, proveniente do Fundo Nacional de Assistência Social (FNAS), para execução de ações socioassistencias do investimentos para atendimento da Associação de Pais e Amigos dos Excepcionais- APAE e adota outras providencias</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/571/camscanner_09-27-2021_08.14.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/571/camscanner_09-27-2021_08.14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita e anulação de dotação, no valor total de R$ 290.000,00 ( duzentos e noventa mil reais) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio Plataforma +Brasil n. 898428/2020 e adota outras providencias.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/570/camscanner_09-27-2021_08.46.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/570/camscanner_09-27-2021_08.46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de recita e anulação de dotação, no valor total de R$ 166_x000D_
 .792,50 (Cento e sessenta e seis mil, setecentos e noventa dois reais e cinquenta centavos) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio 065/2021/PJ/DE-RO para aquisição de tubos de concreto e adota outras providencias.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/569/camscanner_09-27-2021_08.59.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/569/camscanner_09-27-2021_08.59.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita e anulação de dotação no valor total de R$ 174.864,29 ( cento e setenta e quatro mil, oitocentos e sessenta e quatro reais e vinte e nove centavos) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento, proveniente de recursos do Convênio 121/PGE-2021 para construção de 03(três) salas de aula para ampliação da Creche Municipal e adota outras providencias.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/567/lei_955_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_r_26.60082_proveniente_de_recursos_do_termo_de_compromisso_par_n._2019010358.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/567/lei_955_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_r_26.60082_proveniente_de_recursos_do_termo_de_compromisso_par_n._2019010358.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 26.600,82 (Vinte e seis mil, seiscentos reais e oitenta e dois centavos), proveniente de recursos do Termo de Compromisso PAR n. 201901035-8 em favor da Secretaria Municipal de Educação e Cultura- SEMEC para aquisição brinquedos pedagógicos para Educação Infantil e adota outras providencias.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/566/lei_954_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_r100.00000.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/566/lei_954_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_r100.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$100.000,00 (cem mil reais) em favor da Secretaria Municipal de Saúde, proveniente de recursos da Portaria n. 1.467, de 30 de Junho de 2021, para incremento temporário ao custeio dos serviços de atenção primária à saúde e adota outras providencias.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>Altera o artigo 7°n inciso III da Lei n. 560/2013 para que a Secretaria de Administração e Planejamento substitua a Secretaria Municipal de Fazenda e altera a nomenclatura de Secretaria Municipal de Ação Social para Secretaria Municipal de Assistência Social na composição do Conselho Municipal de Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/561/lei_952_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/561/lei_952_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 1.990.000,00( um milhão e noventa mil reais) proveniente das emendas parlamentares n. 202137060003, 202192240006 e 202130960001 em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento (SEMINFRA) para aquisição de mini pá carregadeira BOBCAT, tubos PEA, galerias de concreto pré moldado e a implementação de iluminação pública na RO-010 e RO-473 e em favor da Secretaria Municipal de Saúde(SEMSAU) para aquisição de uma VAN e um micro-ônibus e adota outras providencias.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/560/lei_n_951_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/560/lei_n_951_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita e por anulação de dotação, no valor total de R$ 65.250,00 (sessenta e cinco mil e duzentos e cinquenta reais) em favor da Secretaria Municipal de Educação e Cultura - SEMEC, proveniente de recurso do convenio n. 088/PGE-2021, para despesas com aquisição de computadores Desktop para escola Municipal de Ensino Fundamental Adeildo Martins, e adota outras providencias.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 19.668,00(dezenove mil e seiscentos e sessenta e oito reais) proveniente de recursos do Termo de compromisso PAR n. 202002741-8 em favor da Secretária Municipal de Educação e Cultura -SEMEC para aquisição de material bibliográfico (aquisição de livros) para Educação infantil, e adota outras providencias.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/558/lei_949_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_473_mil.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/558/lei_949_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_473_mil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por superávit financeiro, em favor da Secretaria Municipal de Saúde no valor total de R$ 473.289,85 (quatrocentos e setenta e três mil, duzentos e oitenta e nove reais), proveniente de superávit financeiro do exercício de 2020 vinculado ao Fundo Municipal de Saúde e adota outras providencias.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/557/lei_948_dispoe_sobre_alteracao_da_estrutura_administrativa_da_lei_n_573_2021_promove_a_inclusao_de_vagas_no_cargo.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/557/lei_948_dispoe_sobre_alteracao_da_estrutura_administrativa_da_lei_n_573_2021_promove_a_inclusao_de_vagas_no_cargo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da estrutura Administrativa da Lei n° 573/2013, promove exclusão de vaga no cargo, criação de novos cargos e correção de quantidade de vaga.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/556/lei_947_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/556/lei_947_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder, por meio de Programa especifico e temporário, denominado REFIS Municipal 2021, descontos para pagamentos à vista ou parcelado, de créditos em favor do Município.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/554/lei_946_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_recita_no_valor_de_169_mil_reais_em_favor_do_gabinete_do_prefeirto.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/554/lei_946_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_recita_no_valor_de_169_mil_reais_em_favor_do_gabinete_do_prefeirto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de recita, no valor total de R$ 169.000,00(cento e sessenta e nove mil reais) em favor do  Gabinete do Prefeito, proveniente de recursos do Convênio SICONV n. 882892/2019 para aquisição de veiculo utilitário tipo PICK-UP e adota outras providencias.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/553/lei_945_dispoe_sobre_incentivos_a_doacao_de_sangue_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/553/lei_945_dispoe_sobre_incentivos_a_doacao_de_sangue_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivos à doação de sangue e contem outras providencias.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/552/lei_944_2021_autoriza_o_poder_executivo_a_abrir_credito_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_de_r_150_759_16__proveniente_de.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/552/lei_944_2021_autoriza_o_poder_executivo_a_abrir_credito_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_de_r_150_759_16__proveniente_de.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Suplementar por superávit financeiro, em favor da Secretaria Municipal de Saúde no valor de R$ 150.759,16(Cento e cinqüenta mil, setecentos e cinqüenta e nove reais e dezesseis centavos), proveniente de superávit financeiro do exercício de 2020 vinculadas ao Fundo Municipal de Saúde, e adota outras providencias.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/551/lei_943_dispoe_sobre_autorizacao_para_cooperacao_tecnica_e_operacional_entre_municipios_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/551/lei_943_dispoe_sobre_autorizacao_para_cooperacao_tecnica_e_operacional_entre_municipios_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para cooperação técnica e operacional entre municípios e dá outras providências.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/550/lei_942_altera_a_lei_n_550_2013_para_dispor_sobre_autorizacao_ao_poder_executivo_para_promover_a_doacao_ao_idaron_agencia_de_defesa_sanitaria_agrosilvopastoril_do_estado_de_rondonia.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/550/lei_942_altera_a_lei_n_550_2013_para_dispor_sobre_autorizacao_ao_poder_executivo_para_promover_a_doacao_ao_idaron_agencia_de_defesa_sanitaria_agrosilvopastoril_do_estado_de_rondonia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 550/2013 para dispor sobre autorização ao Poder Executivo para promover a doação ao IDARON- Agencia de Defesa Sanitária Agrosilvopastoril do Estado de Rondônia, inerente a doação de uma área destinada a construção da sede administrativa da agencia e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/549/lei_941_autoriza_o_poder_executivo_municipal_a_realizar_servicos_com_maquinarios_publicos_em_propriedades_particulares_do_municipio_de_urupa_ro_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/549/lei_941_autoriza_o_poder_executivo_municipal_a_realizar_servicos_com_maquinarios_publicos_em_propriedades_particulares_do_municipio_de_urupa_ro_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar serviços com maquinários públicos em propriedades particulares do Município de Urupá/RO, e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/544/lei_938_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_de_200.93520.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/544/lei_938_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_de_200.93520.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir Crédito Adicional suplementar por superávit financeiro, em favor da Secretaria Municipal de Saúde no valor total de R$ 200.935,20 (duzentos mil, novecentos e trinta e cinco reais e vinte centavo), proveniente do saldo remanescente do exercício de 2020, e adota outras providencias.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/547/lei_939_2021_autor_joao_batista_de_oliveira_institui_o_programa_farmacia_solidaria_no_municipio_de_urupa-ro.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/547/lei_939_2021_autor_joao_batista_de_oliveira_institui_o_programa_farmacia_solidaria_no_municipio_de_urupa-ro.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Farmácia Solidária no município de Urupá-Ro</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/548/lei_940_institui_o_cadastro_de_fornecedores_impedidos_de_licitar_e_contratar_com_a_administracao_publica_e_amplia_exigencia_documental_para_participacao_em_licitacao.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/548/lei_940_institui_o_cadastro_de_fornecedores_impedidos_de_licitar_e_contratar_com_a_administracao_publica_e_amplia_exigencia_documental_para_participacao_em_licitacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO DE FORNECEDORES IMPEDIDOS DE LICITAR E CONTRATAR COM A ADMINISTRAÇÃO PÚBLICA E AMPLIA EXIGENCIA DOCUMENTAL PARA PARTICIPAÇÃO EM LICITAÇÃO DE OBRAS E SERVIÇOS DE ENGENHARIA NO MUNICIPIO DE URUPÁ</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/542/camscanner_05-11-2021_09.31.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/542/camscanner_05-11-2021_09.31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal n. 14.113, de 25 de Dezembro de 2020 e Revoga as Leis Municipais n. 330/2009, 368/2009 e 456/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/541/dispoe_sobre_acao_financeira_direta_escolar-_afinde_para_as_escolas_publicas_municipais_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/541/dispoe_sobre_acao_financeira_direta_escolar-_afinde_para_as_escolas_publicas_municipais_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ação Financeira Direta Escolar- AFINDE para as escolas públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR VINCULAÇÃO DE RECEITA, NO VALOR TOTAL DE R$ 39.472,96 ( TRINTA E NOVE MIL, QUATROCENTOS E SETENTA E DOIS REAIS E NOVENTA SEIS CENTAVOS) EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA- SEMEC, PROVENIENTE DE RECURSOS DO CONVÊNIO N. 015/PGE-2021, PARA DESPESAS COM AQUISIÇÃO DE COMPUTADORES E CONDIONADORES DE AR PARA BIBLIOTECA MUNICIPAL, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/538/lei_933_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_em_favor_a_secretaria_municipal_de_saude_no_valor_total_de_r_88.89019.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/538/lei_933_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_em_favor_a_secretaria_municipal_de_saude_no_valor_total_de_r_88.89019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR VINCULAÇÃO DE RECEITA, EM FAVOR A SECRETARIA MUNICIPAL DE SAÚDE NO VALOR TOTAL DE R$ 88.890,19 (OITENTA E OITO MIL, OITOCENTOSE NOVENTA REAIS E DEZENOVE CENTAVOS), PROVENIENTES DE RECURSO EXTRAÓRDINARIO REPASSADO PELO GOVERNO DO ESTADO DE RONDÔNIA, DESTINADO A AQUISIÇÃO DE MATERIAS E CONTRATAÇAÕ DE SERVIÇOS ESSENCIAIS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DECORRENTE DO COVID- 19, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/540/lei_935_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_superavit_financeiro_para_devolucao_de_valores_remanescentes_de_recursos_provenientes_dos_conv.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/540/lei_935_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_superavit_financeiro_para_devolucao_de_valores_remanescentes_de_recursos_provenientes_dos_conv.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir crédito adicional especial por superávit financeiro, em favor da secretaria municipal de saúde no valor de R$ 60.000,00 ( sessenta mil reais), para devolução de valores remanescentes de recursos provenientes dos convênios n. 104/PGE/2018 E 440/PGE/2018, e adota outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por superávit financeiro do exercício anterior, em favor da Secretaria Municipal de Administração e Planejamento para contratação de empresa especializada para realizar serviço de topografia do Setor 05, setor chacareiro, e complementação dos setores 02, 03 e 04 , e adota outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/536/lei_928_2021_autoriza_o_poder_executivo_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_212.55000.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/536/lei_928_2021_autoriza_o_poder_executivo_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_212.55000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$212.550,00 ( duzentos e doze mil e quinhentos e cinquenta reais ) em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento - SEMINFRA, proveniente de recursos do Convênio n. 152/2020/PJ/DER-RO, apara despesas com aquisição de tubos de aço corrugado, e adota outras providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/486/scan_20210122_095924.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/486/scan_20210122_095924.pdf</t>
   </si>
   <si>
     <t>Que Autoriza a contratação emergencial temporária, para atender excepcional interesse público na forma do artigo 37, inciso IX da Constituição Federal e artigo 5º, inciso I da Lei Orgânica Municipal, para contratação de Professores e Psicólogo revoga a lei n. 925/2020 e adota outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/418/lei_n._002-2020-cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/418/lei_n._002-2020-cmur.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 001/2020/CMUR DE 28 DE OUTUBRO DE 2020,  ALTERA , DÁ NOVA DA REDAÇÃO AO ARTIGO 3º E O ARTIGO 4º  E DÁ POUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/485/scan_20210122_085115.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/485/scan_20210122_085115.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n 001/2020/CMUR de 28 de Setembro de 2020, altera dá nova redação ao Art. 3° e Art.4° e outras providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/484/lei_n._926_-_22.12.2020_-_cria_credito_especial._novo_elemento_despesa._pnate.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/484/lei_n._926_-_22.12.2020_-_cria_credito_especial._novo_elemento_despesa._pnate.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder  executivo a criar novo elemento de despesa no orçamento vigente e abre credito  suplementar por redução orçamentária em favor da secretaria Municipal de educação e cultura no valor de R$ 100.000,00 para atende as demandas do programa Nacional de Apoio ao transporte Escolar –PNATE e adota outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/481/lei_n._925_-_22.12.2020_-_contratacao._emergencial._carater_temporario._psicologo._professor._semas._semec.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/481/lei_n._925_-_22.12.2020_-_contratacao._emergencial._carater_temporario._psicologo._professor._semas._semec.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação emergencial temporária, para atender excepcional, interesse publico na forma da art. 37, inciso IX da constituição federal e art.5°, inciso I da lei orgânica Municipal, para contratação de Professores e psicólogo e adota outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/483/lei_n._924_-_30.11.2020_-_abre_credito_suplementar_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/483/lei_n._924_-_30.11.2020_-_abre_credito_suplementar_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo adicional suplementar por acesso de arrecadação no valor total de R$3.837.299,48 em por favor do Gabinete do Prefeito, Secretaria Municipal de Administração e Planejamento, Secretaria Municipal de Fazenda ,Secretaria Municipal de Saúde, Secretaria Municipal de Assistência social ,Secretaria Municipal de infraestrutura e desenvolvimento, Secretaria Municipal de Meio Ambiente Agricultura proveniente de recesso de arrecadação de recursos próprios para arcar com as despesas de manutenção das unidades administrativas acima mencionados tais como pagamento pessoal obrigações patronais, 13º , PASEP, combustível, tarifas elétricas e adota outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/482/lei_923.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/482/lei_923.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O Poder executivo a criar credito adicional especial, em favor da secretaria Municipal de Educação e cultura  por superávit financeiro no valor total de R$ 3.938,30 (três mil novecentos e trinta e oito reais e trinta centavos)  e anulação de dotação orçamentária no valor de 19,70 (dezenove reais e setenta centavos) que totalizam R$3.938,00( três mil novecentos e cinqüenta e oito reais )   para aquisição de material de limpeza e produtos de higienização para atender  as crianças matriculadas na Escola Municipal de Ensino Infantil ( Creche) e adota outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/490/lei_n._920_-_20.11.2020_-_lei._orcamentaria._anual._loa._2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/490/lei_n._920_-_20.11.2020_-_lei._orcamentaria._anual._loa._2021.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Lei Orçamentaria Anual -LOA, estima a receita fixa a despesa para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/489/lei_n._919_-_20.11.2020_-_lei._diretrizes._orcamentarias._ldo._2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/489/lei_n._919_-_20.11.2020_-_lei._diretrizes._orcamentarias._ldo._2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentarias para o Exercício Financeiro  de 2021 e adota outras providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/488/lei_n._918_-_20.11.2020_-_plano_plurianual._ppa._2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/488/lei_n._918_-_20.11.2020_-_plano_plurianual._ppa._2021.pdf</t>
   </si>
   <si>
     <t>Plano Plurianual para o exercício 2021.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/477/lei_n._916_-_03.11.2020_-_altera._lei_n._872.2019_-_reformulacao_administrativa._orcamentaria.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/477/lei_n._916_-_03.11.2020_-_altera._lei_n._872.2019_-_reformulacao_administrativa._orcamentaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei diretrizes orçamentárias n. 872 de 16 dezembro 2019, reformulação administrativa, por readequação, reprogramação e reprogramação orçamentária, para o exercício 2020 e adota outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/480/lei_n._922_-_20.11.2020_-_cria_credito_especial._anulacao_de_dotacao_posterior_suplementacao._covid19._plantoes..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/480/lei_n._922_-_20.11.2020_-_cria_credito_especial._anulacao_de_dotacao_posterior_suplementacao._covid19._plantoes..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O Poder executivo a criar credito adicional especial por anulação de dotação orçamentária, em favor da secretaria Municipal de saúde no valor total de R$ 100.000,00 (Cem mil reais) para pagamento de plantões extraordinários ( outros serviços de terceiros- pessoa física ) e adota outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/479/lei_n._921_-_20.11.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo._fundo_ministerio_da_saude._covid_19._mat_farmacologico.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/479/lei_n._921_-_20.11.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo._fundo_ministerio_da_saude._covid_19._mat_farmacologico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a criar credito adicional especial por recurso vinculado a receita, em favor da Secretaria Municipal de Saúde no valor total de R$ 34.830,48 ( trinta e quatro mil , oitocentos e trinta reais e quarenta e oito centavos) para aquisição medicamentos do componente básico da assistência farmacêutica utilizados no âmbito da saúde mental, em virtude dos impactos sociais ocasionados pela pandemia da Covid-19, proveniente de repasse do ministério da saúde, através da modalidade fundo a fundo a fundo, por meio da ação de enfrentamento de emergência de saúde, e adota outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/478/lei_n._917_-_18.11.2020_-_revoga_lei_n._084.96_e_lei_476.2011_conselho_mun._assistencia_social_para_instituir_nova_composicao_dos_membros.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/478/lei_n._917_-_18.11.2020_-_revoga_lei_n._084.96_e_lei_476.2011_conselho_mun._assistencia_social_para_instituir_nova_composicao_dos_membros.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Assistência social e adota outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/476/lei_n._915_-_14.10.2020_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/476/lei_n._915_-_14.10.2020_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar crédito adicional especial por superávit financeiro em favor da Secretaria Municipal de administração e planejamento no valor de R$46.000 para devolução de recurso proveniente de convênio 068/2017/PGR e adota outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/475/lei_n._914_-_14.10.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo_a_fundo._semas.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/475/lei_n._914_-_14.10.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo_a_fundo._semas.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar crédito adicional especial por recurso vinculado a receita em favor da secretaria municipal de assistência social no valor de R$130.200,00 para incremento temporário na execução de ações sócioassistenciais no município de Urupá devido à situação de emergência em saúde pública de importância Internacional decorrente ao COVID-19 e adota outras providências .</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/474/lei_n._913_-_14.10.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo._fundo_ministerio_da_saude.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/474/lei_n._913_-_14.10.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo._fundo_ministerio_da_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar credito adicional especial por  recurso vinculado com a receita, em favor da secretaria Municipal de saúde no valor de R$ 42.00,00 para atender as demandas do bloco de atenção básica, provenientes de repasses  do ministério da saúde, através da modalidade fundo a fundo por meio do programa de informatização das APS Atenção Primaria a Saúde  e adota outras providências.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/473/lei_n._912_-_22.09.2020_-_cria_credito_especial._aquisicao._lampadas_led._reequilibrio_contratual_revitalizacao_cabo_barbosa..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/473/lei_n._912_-_22.09.2020_-_cria_credito_especial._aquisicao._lampadas_led._reequilibrio_contratual_revitalizacao_cabo_barbosa..pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar credito adicional Especial, no valor total de R$ 185.990,18 ( cento e oitenta e cinco mil, novecentos e noventa reais e dezoito centavos), em Favor da Secretaria Municipal da Infra estrutura e Desenvolvimento- SEMINFRA, através do recurso de transferência especiais do Governo Federal, e adota outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/472/lei_n._911_-_25.08.2020_-_abri_credito_espeical._vinculacao_de_receita._conv.__087_e_114.20_pj_der_ro._tubos._seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/472/lei_n._911_-_25.08.2020_-_abri_credito_espeical._vinculacao_de_receita._conv.__087_e_114.20_pj_der_ro._tubos._seminfra.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir crédito adicional especial por vinculação da receita no valor de 638.520,00 em favor da Secretaria Municipal de infraestrutura e desenvolvimento SEMINFRA proveniente de recurso do convênio número 0087/2020/PJ/DER-RO e convênio número 114/2020/PJ/DER-RO para despesas com aquisição de tubos PEAD polietileno de alta densidade e adota outras providências.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/471/lei_n._910_-_25.08.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo.fundo._port._1.666-2020_ministerio_da_saude.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/471/lei_n._910_-_25.08.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo.fundo._port._1.666-2020_ministerio_da_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar credito adicional Especial, em favor da secretaria  Municipal de Saúde no Valor total de R$ 834.582,00 (oitocentos e trinta e quatro mil, quinhentos e oitenta e dois reais )  destinado ao custeio de ações e serviços de saúde para enfrentamento da COVID-19, provenientes de Repasses do Ministério da Saúde, através da modalidade fundo a fundo e adota outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/470/lei_n._909_-_25.08.2020_-_cria_credito_especial._anulacao_de_dotacao_transporte_escolar._hora_maquina..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/470/lei_n._909_-_25.08.2020_-_cria_credito_especial._anulacao_de_dotacao_transporte_escolar._hora_maquina..pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar credito adicional por anulação de dotação orçamentária do transporte Escolar da Secretaria Municipal de Educação e Cultura no valor total de R$ 200.000,00 ( duzentos mil reais), em Favor de Secretaria de Infra estrutura para locação de caminhão tanque e aquisição de peças  para manutenção preventiva e corretiva da frota municipal da SEMINFRA e adota outras providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/469/lei_n._908_-_25.08.2020_-_autoriza._pagto._plantoes._extras._servidores._saude._pandemia._revoga._lei._642.2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/469/lei_n._908_-_25.08.2020_-_autoriza._pagto._plantoes._extras._servidores._saude._pandemia._revoga._lei._642.2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a efetuar pagamento de plantões extraordinários a profissionais da área da saúde que atuam no hospital municipal Jorge Cardoso de Sá, revoga a Lei n. 642 de 31 de outubro de 2014, e da outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/468/lei_n._907_-_18.08.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo.fundo_ministerio_da_saude.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/468/lei_n._907_-_18.08.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo.fundo_ministerio_da_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a  abrir credito adicional  especial, em favor da Secretaria Municipal de Saúde no valor de R$ 29,380,00 (vinte e nove mil , trezentos e oitenta mil reais) destinado ao custeio de ações de serviços de saúde para enfrentamento de emergência da saúde pública decorrente do COVID-19, provenientes do repasse do Ministério da Saúde, através da modalidade fundo a fundo e adota outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/467/lei_n._906_-_18.08.2020_-_cria_credito_especial._proveniente_de_superavit._ampliacao_meta._capela_mortuaria.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/467/lei_n._906_-_18.08.2020_-_cria_credito_especial._proveniente_de_superavit._ampliacao_meta._capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar credito adicional por superávit financeiro, em favor da Secretaria Municipal de Infraestrutura e Desenvolvimento no valor de R$47.933,15 (quarenta e sete mil, novecentos e trinta e três reais e quinze centavos) para construção de 92,82m de muro e  100m de calçada resultante de ampliação de metas de obra da capela Mortuária municipal e adota outras providências .</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/466/lei_n._905_-_30.07.2020_-_contratacao._emergencial._carater_temporario._medicos..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/466/lei_n._905_-_30.07.2020_-_contratacao._emergencial._carater_temporario._medicos..pdf</t>
   </si>
   <si>
     <t>Autoriza contratação emergencial temporária para atender recepção ao interesse público na forma do art. 37 inciso nove da Constituição Federal artigo quinto inciso um da Lei Orgânica municipal para contratação de médicos clínicos  gerais  e adota outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/465/lei_n._904_-_16.07.2020_-_cria_credito_especial._proveniente_de_superavit._2019_para_2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/465/lei_n._904_-_16.07.2020_-_cria_credito_especial._proveniente_de_superavit._2019_para_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar crédito adicional especial com superávit O valor de R$126.600,82 para manutenção estratégias saúde bucal (ESB) farmácia básica (recurso federal) farmácia básica (recurso estadual) aquisição de medicamentos convênio número 104/PG/2018 medicamentos convênio número 440/PG/2018 e adota das providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/464/lei_n._903_-_16.07.2020_-_abre_credito_especial._vinculacao_de_receita._conv._096.pge.20.veiculo-semec._conv.024.20.pj.der-ro.tubos-seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/464/lei_n._903_-_16.07.2020_-_abre_credito_especial._vinculacao_de_receita._conv._096.pge.20.veiculo-semec._conv.024.20.pj.der-ro.tubos-seminfra.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar crédito adicional especial por vinculação da receita , no valor total de R$177.427,66, em favor da secretaria  municipal de educação e cultura  SEMEC, e secretaria municipal de infra estrutura e desenvolvimento - SEMINFRA proveniente de recursos  do convenio n. 096/PGE-2020 e convenio n 024/2020/PJ/DER-RO, pare despesas com  aquisição de veiculo e aquisição de tubos de aço corrugado, e adota  outras providencias</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/463/lei_n._901_-_16.07.2020_-_cria_credito_especial._anulacao_de_dotacao_posterior_suplementacao.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/463/lei_n._901_-_16.07.2020_-_cria_credito_especial._anulacao_de_dotacao_posterior_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar credito adicional especial para anulação e datação orçamentária em favor da secretaria de educação cultura no valor total de R$26.991,94  para Construção de toldo e calçada da escodotala municipal de ensino infantil sonho infantil e a outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/462/lei_n._900_-_16.07.2020_-_cria_credito_especial._anulacao_de_dotacao_merenda_escolar._biblioteca_municipal.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/462/lei_n._900_-_16.07.2020_-_cria_credito_especial._anulacao_de_dotacao_merenda_escolar._biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar crédito adicional especial para anulação de datação orçamentária em favor da secretaria municipal de infraestrutura e desenvolvimento no valor total de R$16.452,82 para aditivo contratual de contrato número 042/2019 referente a construção da biblioteca municipal e adota outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/461/lei_n._899_-_16.07.2020_-_cria_credito_especial._vinculacao_de_receita._cofinanciamentos_estadual._cestas_basica_kits_higiene_e_outros.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/461/lei_n._899_-_16.07.2020_-_cria_credito_especial._vinculacao_de_receita._cofinanciamentos_estadual._cestas_basica_kits_higiene_e_outros.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar créditos adicionais especiais por vinculação da receita em favor da Secretaria assistência social no valor total de R$24.100,00 para pagamento de benefícios eventuais parcela única e benefícios eventuais parcela complementar (cesta básicas de higiene pessoal) e R$97.000,00 para piso fixo de proteção social básica programa mamãe cheguei, programa criança feliz + piso fixo de proteção social especial e piso variável de implementação social especial provenientes do termo de aceitação de confinamento firmado com o governo do estado de Rondônia através evitaria do estado da assistência e desenvolvimento social e adota outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/460/lei_n._898_-_16.07.2020_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/460/lei_n._898_-_16.07.2020_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar crédito adicional especial por superávit financeiro em favor da secretaria municipal de Assistência Social no valor de R$6.900,00 para devolução de recursos provenientes de convênio 141/2017/PJ/DER Rondônia e adota outras providências</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/459/lei_n._897_-_13.07.2020_-_abre_credito_especial._vinculacao_de_receita._emendas_parlamentares_incrementos_temporarios_mac_e_investimentos.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/459/lei_n._897_-_13.07.2020_-_abre_credito_especial._vinculacao_de_receita._emendas_parlamentares_incrementos_temporarios_mac_e_investimentos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por vinculação de receita, no valor total de R$ 567.048,82 (quinhentos e sessenta e sete mil, quarenta e oito reais e oitenta e dois centavos) em favor da Secretaria Municipal de Desenvolvimento e Infraestrutura, proveniente de recursos de Emendas Parlamentares, para despesas com incrementos temporários ao custeio dos serviços de assistência hospitalar e ambulatorial de Média e Alta complexidade, e para despesas de investimentos, e adota outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/458/lei_n._896_-_23.06.2020_-_abre_credito_especial._vinculacao_de_receita._lei_comp._173.2020-auxilio_financeiro_prog._federativo_de_enfrenta.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/458/lei_n._896_-_23.06.2020_-_abre_credito_especial._vinculacao_de_receita._lei_comp._173.2020-auxilio_financeiro_prog._federativo_de_enfrenta.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir crédito adicional especial, no valor total de R$1.647.032,96 ( um milhão, seiscentos e quarenta e sete mil, trinta e dois reais e noventa e seis centavos) em favor da Secretaria Municipal de Saúde da Secretaria Municipal de Assistência Social e da Secretaria Municipal de Administração e Planejamento, proveniente de recursos do Governo Federal, através do Programa Federativo de Enfrentamento ao Coronavírus SARS-COV-2 (Covid-19) instituído pela Lei Complementar número 173/2020 para despesa com pagamento de pessoal servidores que estão nas equipes de enfrentamento ao COVID-19 e adota outras providências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>894</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/456/lei_n._894_-_02.06.2020_-_abre_credito_especial._vinculacao_de_receita._programa_crianca_feliz..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/456/lei_n._894_-_02.06.2020_-_abre_credito_especial._vinculacao_de_receita._programa_crianca_feliz..pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir credito adicional especial por vinculação de receita, em favor de Secretaria Municipal de Assistência Social no valor de R$ 90.000,00 (noventa mil reais) para atendimento das ações do Programa Criança Feliz (PCF), através da modalidade fundo a fundo e adota outras providências</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>893</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/455/lei_n._893_-_22.05.2020_-_altera_art._132._lei_n._692.15._aumenta_prazo_licenca_paternidade..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/455/lei_n._893_-_22.05.2020_-_altera_art._132._lei_n._692.15._aumenta_prazo_licenca_paternidade..pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 132, da Seção VII, da Lei Municipal n° 692/2015 de 18 de DEZEMBRO de 2015 que dispõe sobre o a Licença a Paternidade especificamente, dentro do Regime Jurídico único dos Servidores Públicos, do Município de Urupá, compreendida a administração direta e indireta, entidades autárquicas e funcionais, e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>895</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/457/lei_n._895_-_15.06.2020_-_cria._bombeiros_civis_no_ambito_do_municipio_de_urupa._autoria_da_vereadora_enesia.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/457/lei_n._895_-_15.06.2020_-_cria._bombeiros_civis_no_ambito_do_municipio_de_urupa._autoria_da_vereadora_enesia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Dispor sobre a regulamentação, formação e normatização das atividades de Bombeiro Civil, no âmbito do Município de Urupá, Estado de Rondônia.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>892</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/454/lei_n._892_-_15.05.2020_-_cria._cargos._supervisor._visitador._programa_crianca_feliz._altera_a_lei_n._573.15.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/454/lei_n._892_-_15.05.2020_-_cria._cargos._supervisor._visitador._programa_crianca_feliz._altera_a_lei_n._573.15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura administrativa prevista na Lei Municipal n 573/2013 promovendo a criação de cargos temporários para execução de projetos assistenciais do Programa Criança feliz, vinculada ao Mistério da Cidadania Secretaria de Desenvolvimento Social do Governo Federal.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>891</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/453/lei_n._891_-_15.05.2020_-_cria_credito_especial._anulacao_de_dotacao._recurso_fitha.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/453/lei_n._891_-_15.05.2020_-_cria_credito_especial._anulacao_de_dotacao._recurso_fitha.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar créditos adicionais especiais por anulação de dotação orçamentária, em favor da Secretaria Municipal de Infraestrutura e desenvolvimento no valor total de R$123.235,70 ( cento e vinte e três mil duzentos e trinta e cinco reais e setenta centavos)  para contratação de empresa para prestar serviços no fornecimento de combustível e peças para máquinas e veículos referente ao recurso FITHA e adota outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>890</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/452/lei_n._890_-_15.05.2020_-_cria_credito_especial._proveniente_de_superavit._reprogramacao_de_saldo_excedente._bpc.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/452/lei_n._890_-_15.05.2020_-_cria_credito_especial._proveniente_de_superavit._reprogramacao_de_saldo_excedente._bpc.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar crédito adicional especial por superávit financeiro, em favor da Secretaria Municipal de Assistência Social para aquisição de material de expediente para o Centro de Referência de Assistência Social e adota outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>889</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/451/lei_n._889_-_15.05.2020_-_abre_credito_especial._vinculacao_de_receita._mac_e_pab.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/451/lei_n._889_-_15.05.2020_-_abre_credito_especial._vinculacao_de_receita._mac_e_pab.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir credito adicional especial, em favor da Secretaria Municipal de Saúde no valor de R$96.380,00 (noventa e seis mil e trezentos e oitenta reais) para manutenção das atividades de media e alta complexidade- MAC no valor de R$ 250,000,00( duzentos e cinquenta mil reais) para custeio de atenção básica  provenientes de repasse do ministério da saúde, através da modalidade fundo a fundo e adota outras providências</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>888</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/450/lei_n._888_-_28.04.2020_-_cria_a_coordenadoria_muncipal_de_protecao_e_defesa_civil_compdec_e_do_conselho_muncipal__e_defesa_civil_de_urupa..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/450/lei_n._888_-_28.04.2020_-_cria_a_coordenadoria_muncipal_de_protecao_e_defesa_civil_compdec_e_do_conselho_muncipal__e_defesa_civil_de_urupa..pdf</t>
   </si>
   <si>
     <t>Cria a coordenadoria municipal de proteção e defesa civil (COMPDE) e conselho municipal de proteção e defesa civil do município de Urupá, para promover, articular e executar a defesa permanente do município e da outras providencias.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/449/lei_n._887_-_24.03.2020_-_cria_credito_especial._vinculacao_de_receita._convenio_n._043.2020_pge.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/449/lei_n._887_-_24.03.2020_-_cria_credito_especial._vinculacao_de_receita._convenio_n._043.2020_pge.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo  a criar créditos adicionais  especiais, em favor da Secretaria Municipal de Educação e Cultura no Valor de R$ 214.979,81 ( duzentos e catorze mil, novecentos e setenta e nove reais e oitenta e um centavos), para  reforma e ampliação da escola Municipal de ensino Fundamental Alphonsus Guimarães e na escola Municipal de ensino Fundamental Nova estrela, Provenientes do convenio Nº 043/PGE/2019 e adota outras providências</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/448/lei_n._886_-_24.03.2020_-_cria_credito_especial._anulacao_de_dotacao._pagamento_despesas_patronais._previdenciarias.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/448/lei_n._886_-_24.03.2020_-_cria_credito_especial._anulacao_de_dotacao._pagamento_despesas_patronais._previdenciarias.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar créditos adicionais especiais por anulação de dotação orçamentária, em favor da Secretaria Municipal de Administração e planejamento no Valor Total de R$ 140.275,22 (cento e quarenta mil, duzentos e setenta e cinco mil e vinte) para o pagamento de despesas previdenciárias no exercício atual e adotam outras providências</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/447/lei_n._885_-_24.03.2020_-_cria_credito_especial._vinculacao_de_receita._convenio_n._383_e_384._calha_norte.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/447/lei_n._885_-_24.03.2020_-_cria_credito_especial._vinculacao_de_receita._convenio_n._383_e_384._calha_norte.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo  a criar créditos adicionais especiais por vinculação de receita , em favor da secretaria de infra estrutura e desenvolvimento no Valor de R$ 253.703,00 ( duzentos e cinquenta e três reais ), para a construção de Calçadas na Avenida dos Pioneiros ( entre a Rua Austo Hajdasz e a Maria Ney Nunes ) provenientes do convenio N 383/PCN/2018 e Valor total de 312 .000,00 ( trezentos e doze mil) para a construção de uma praça publica na avenida Jorge Teixeira n 4872 com Augusto Hajdasz, provenientes do convenio N. 384/PCN/2018 e adota outras providencias</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/445/lei_n._883_-_10.03.2020_-_cria_credito_especial_prog.elem._-_convenio_n._340.pge.2019._veiculo_semec.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/445/lei_n._883_-_10.03.2020_-_cria_credito_especial_prog.elem._-_convenio_n._340.pge.2019._veiculo_semec.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a criar credito adicional especial por vinculação de receita, em favor da Secretaria Municipal de Educação e Cultura no valor total de R$ 56.358,00 (cinquenta e seis reais mil e trezentos e cinquenta e oito reais) para aquisição de um veiculo zero quilômetros, provenientes do Convênio n. 340/2019/DRE-RO e adota outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>882</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/444/lei_n._882_-_10.03.2020_-_abre_credito_especial_prog.elem.__parque_infantil_play_ground.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/444/lei_n._882_-_10.03.2020_-_abre_credito_especial_prog.elem.__parque_infantil_play_ground.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder abertura credito adicional especial, em favor da secretaria de infra estrutura e desenvolvimento- SEMINFRA, no valor total de R$ 64.496,67 (sessenta e quanto mil, quatrocentos e noventa e seis reais  e sessenta e sete centavos) para aquisições de parque infantil-Playground, recurso proveniente do convenio 097/2019/PJ/DER-RO e adota outras providencias.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>881</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/443/lei_n._881_-_04.02.2020_-_abre_credito_especial_prog.elem.__estrategia_saede_da_familia.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/443/lei_n._881_-_04.02.2020_-_abre_credito_especial_prog.elem.__estrategia_saede_da_familia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial, em favor da secretaria Municipal de Saúde no valor total de R$ 306.000,00 ( trezento e seis mil reais) para aquisição de equipamentos e custeis das atividades do programa Estratégia Saúde da Família /ESF, provenientes de Repasses do Ministério da Saúde a adota outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>880</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/442/lei_n._880_-_30.01.2020_-_cria_credito_especial._proveniente_de_superavit._distribuicao_dos_valores_arrecadados_leilao_municipal.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/442/lei_n._880_-_30.01.2020_-_cria_credito_especial._proveniente_de_superavit._distribuicao_dos_valores_arrecadados_leilao_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Administração e Planejamento para utilização dos valores provenientes de leilão municipal de bens permanentes, e adota outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>879</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/441/lei_n._879_-_30.01.2020_-_cria_credito_especial._proveniente_de_superavit._distribuicao_de_bonus_aos_municipios..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/441/lei_n._879_-_30.01.2020_-_cria_credito_especial._proveniente_de_superavit._distribuicao_de_bonus_aos_municipios..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial, e, favor da secretária Municipal de Administração e Planejamento para pagamento de despesas previdenciárias, decimo terceiro referente ao exercício de 2019, e adota outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>878</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/440/lei_n._878_-_07.01.2020_-_implantacao._hortas._utilizacao._adubos._escolas_municipais..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/440/lei_n._878_-_07.01.2020_-_implantacao._hortas._utilizacao._adubos._escolas_municipais..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade da implantação de horas com proposta de atualização de adubos orgânicos nas escolas municipais deste município de  Urupá-Ro, especificamente para alunos do 8° e 9° ano, e adota outras providências.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/503/lei_n._876_-_24.12.2019_-_estabelece._regras._corte_energia..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/503/lei_n._876_-_24.12.2019_-_estabelece._regras._corte_energia..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte de energia sem a devida notificação com 15 (quinze) dias de antecedência ao consumidor, bem como, a informação/notificação sobre a interrupção com antecedência mínima de 72h (setenta e duas) horas, neste Município de Urupá-RO.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/502/lei_n._877_-_24.12.2019_-_cria_credito_especial_prog.elem._-_convenio_n._882892.2019.pcn_-_aq._de_veiculo_tipo_pick-up.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/502/lei_n._877_-_24.12.2019_-_cria_credito_especial_prog.elem._-_convenio_n._882892.2019.pcn_-_aq._de_veiculo_tipo_pick-up.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor do Gabinete do Prefeito no valor de R$ 157.180,00 (cento e cinquenta e sete mil, cento e oitenta reais) para a aquisição de um veículo utilitário tipo pick-up, recurso este proveniente do Convênio n. 882892/2019/PCN  Ministério da Defesa e adota outras providências</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/511/lei_n._925_-_22.12.2020_-_contratacao._emergencial._carater_temporario._psicologo._professor._semas._semec.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/511/lei_n._925_-_22.12.2020_-_contratacao._emergencial._carater_temporario._psicologo._professor._semas._semec.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação emergencial temporária, para atender excepcional interesse público na forma do art. 37, inciso IX da Constituição Federal e art. 5º, inciso I da Lei Orgânica Municipal, para contratação de Professores e Psicólogo e adota outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/510/lei_n._926_-_22.12.2020_-_cria_credito_especial._novo_elemento_despesa._pnate.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/510/lei_n._926_-_22.12.2020_-_cria_credito_especial._novo_elemento_despesa._pnate.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar novo elemento de despesas no orçamento vigente e abre-se crédito suplementar por redução orçamentária em favor da Secretaria Municipal de Educação e Cultura no valor de R$ 100.000,00 (cem mil reais), para atender as demandas do Programa Nacional de Apoio ao Transporte Escolar - PNATE e adota outras providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>874</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/501/lei_n._874_-_20.12.2019_-_cria_credito_adicional_suplementar_por_anulacao_de_dotacao._pgto_pessoal.dezembro_e_outros.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/501/lei_n._874_-_20.12.2019_-_cria_credito_adicional_suplementar_por_anulacao_de_dotacao._pgto_pessoal.dezembro_e_outros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Suplementar por anulação de dotação orçamentária em favor da Secretaria Municipal de Educação e Cultura, Secretaria Municipal de Saúde, Secretaria Municipal de Assistência Social e Secretaria Municipal de Infraestrutura e Desenvolvimento no valor total de R$ 1.170.101,08 (um milhão, cento e setenta mil, cento e um reais e oito centavos), para a arcar com despesas de pagamento de pessoal e obrigações patronais e adota outras providências</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>872</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/505/lei_n._872_-_16.12.2019_-_ldo_2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/505/lei_n._872_-_16.12.2019_-_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2020 e adota outras providências</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/504/lei_n._871_-_16.12.2019_-_ppa_2020.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/504/lei_n._871_-_16.12.2019_-_ppa_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos do Município de Urupá, para os períodos de 2018 a 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>870</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/509/lei_n._870_-_10.12.2019_-_institui_o_domicilio_eletronico_do_contribuinte._dec._websis..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/509/lei_n._870_-_10.12.2019_-_institui_o_domicilio_eletronico_do_contribuinte._dec._websis..pdf</t>
   </si>
   <si>
     <t>Regulamenta o domicílio eletrônico do contribuinte (DEC), para todas as pessoas jurídicas e físicas e dá outras providências</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>869</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/508/lei_n._869_-_10.12.2019_-_altera_lei_573.13_e_lei_827.19_-_extincao._criacao._cargos._exclusao._abertura._vagas._cds.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/508/lei_n._869_-_10.12.2019_-_altera_lei_573.13_e_lei_827.19_-_extincao._criacao._cargos._exclusao._abertura._vagas._cds.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura administrativa da Lei n. 573/2013, promovendo a criação e extinção de cargo, exclusão e abertura de vagas, e adota outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>868</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/507/lei_n._868_-_10.12.2019_-_cria_credito_especial_prog.elem._-_servicos._realizacao._revellion._convenio._estado.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/507/lei_n._868_-_10.12.2019_-_cria_credito_especial_prog.elem._-_servicos._realizacao._revellion._convenio._estado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor do Gabinete do Prefeito no valor total de R$ 43.371,35 (quarenta e três mil, trezentos e setenta e um reais e trinta e cinco centavos), concernente a realização da Festa da Virada - Réveillon 2019/2020, e adota outras providências</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>867</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/506/lei_n._867_-_10.12.2019_-_cria_credito_adicional_suplementar_por_anulacao_de_dotacao._pagamento_pessoal.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/506/lei_n._867_-_10.12.2019_-_cria_credito_adicional_suplementar_por_anulacao_de_dotacao._pagamento_pessoal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Suplementar por anulação de dotação orçamentária em favor da Secretaria Municipal de Administração e Planejamento, Secretaria Municipal de Educação e Cultura, Secretaria Municipal de Saúde e Secretaria Municipal de Assistência Social no valor total de R$ 861.641,16 (oitocentos e sessenta e um mil seiscentos e quarenta e um reais e dezesseis centavos), para a arcar com despesas de pagamento de pessoal e obrigações patronais e adota outras providências</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>866</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/500/lei_n._866_-_03.12.2019_-_altera_lei_573.13_-_altera_art._98_e_99._dizimo._gratificacao_de_representacao..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/500/lei_n._866_-_03.12.2019_-_altera_lei_573.13_-_altera_art._98_e_99._dizimo._gratificacao_de_representacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 98 e inciso II do art. 99 da estrutura administrativa da Lei n. 573 de 17 de julho de 2013, e adota outras providências.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>865</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/499/lei_n._865_-_03.12.2019-_cria_credito_especial._proveniente_de_superavit_e_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/499/lei_n._865_-_03.12.2019-_cria_credito_especial._proveniente_de_superavit_e_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Educação e Cultura para aquisição de material permanente e material de consumo, e adota outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>864</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/513/lei_n._864_-_13.11.2019_-_altera_lei_n._220-01._institui_e_acrescenta_novo_simbolo._urupa._lugar_bom_de_viver.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/513/lei_n._864_-_13.11.2019_-_altera_lei_n._220-01._institui_e_acrescenta_novo_simbolo._urupa._lugar_bom_de_viver.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo alterar a Lei n. 220/2001, para instituir como símbolo municipal, o logotipo URUPÁ LUGAR BOM DE VIVER</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/515/lei_n._863_-_06.11.2019_-_pmaq._gratificacao.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/515/lei_n._863_-_06.11.2019_-_pmaq._gratificacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a dispor sobre a utilização do recurso PMAQ na qual será destinado, exclusivamente, para fomento da Atenção Básica em Saúde e pagamento de produtividade para os profissionais das Equipes de Estratégia Saúde da Família com ou sem Saúde Bucal e dá outras providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/514/lei_n._862_-_06.11.2019_-_institui_conselho_municipal_de_controle_social_de_saneamento..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/514/lei_n._862_-_06.11.2019_-_institui_conselho_municipal_de_controle_social_de_saneamento..pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo Municipal a instituir o conselho municipal de controle social de saneamento, no âmbito do Município de Urupá.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/516/lei_n._861_-_01.11.2019_-_altera_lei_696.2015._pcc_educacao._planejamento_escolar._elevacao_de_nivel_estagio_probatorio..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/516/lei_n._861_-_01.11.2019_-_altera_lei_696.2015._pcc_educacao._planejamento_escolar._elevacao_de_nivel_estagio_probatorio..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo alterar os artigos 5º e 13 da Lei n. 696/2015 que dispõe sobre o Plano de Cargos, Carreiras e Salários dos Servidores da Rede de Ensino do Município de Urupá e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/1/lei_852_2019_14_agosto_2019.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/1/lei_852_2019_14_agosto_2019.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A CAPELA MORTUÁRIA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/520/lei_n._828_-_22.02.2019_-_altera_lei_786.2017._iptu._desconto._cota_unica.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/520/lei_n._828_-_22.02.2019_-_altera_lei_786.2017._iptu._desconto._cota_unica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n. 786 de 27 de dezembro de 2017 que dispõe sobre o Imposto Predial Territorial Urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/519/lei_n._827_-_14.02.2019_-_altera._estrutura_administrativa._cria._seminfra.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/519/lei_n._827_-_14.02.2019_-_altera._estrutura_administrativa._cria._seminfra.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n. 573 de 17 de julho de 2013, concernente a criação da SEMINFRA em nova organização e estrutura do Poder Executivo do município de urupá, e dá outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/518/lei_n._826_-_14.02.2019_-_altera_lei_707.2016._mais_medicos._auxilio_moradia._comprovacao._recurso.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/518/lei_n._826_-_14.02.2019_-_altera_lei_707.2016._mais_medicos._auxilio_moradia._comprovacao._recurso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n. 707 de 16 de março de 2016 que dispõe sobre a autorização ao Poder Executivo Municipal a aderir ao Programa Mais Médicos para o Brasil e Autoriza a Concessão de Auxílio Moradia e Alimentação, e dá outras providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/517/lei_n._825_-_14.02.2019_-_cria_credito_especial_prog.elem._-_aquisicao_ambulancia._convenio_n._229.pge.2018.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/517/lei_n._825_-_14.02.2019_-_cria_credito_especial_prog.elem._-_aquisicao_ambulancia._convenio_n._229.pge.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial, em favor da Secretaria Municipal de Saúde no valor total de R$ 170.000,00 (cento e setenta mil reais) para a aquisição de ambulância e adota outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/498/lei_824_2018_loa_2019.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/498/lei_824_2018_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa para o exercício financeiro de 2019</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/497/lei_784_2017_loa_2018.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/497/lei_784_2017_loa_2018.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2018</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/496/lei_783_2017_ldo_2018.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/496/lei_783_2017_ldo_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2018 e adota outras providências</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/495/lei_782_2017_ppa_2018_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/495/lei_782_2017_ppa_2018_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos do Município de Urupá, para os períodos de 2018 a 2021, e da outras providências</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/494/lei_737_2016_loa_2017.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/494/lei_737_2016_loa_2017.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2017</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/493/lei_736_2016_ldo_2017.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/493/lei_736_2016_ldo_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2017 e adote outras providências</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2015/492/lei_691_2015_loa_2016.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2015/492/lei_691_2015_loa_2016.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2016</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2015/491/lei_690_2015_ldo_2016.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2015/491/lei_690_2015_ldo_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2016 e adote outras providências</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/382/lei_646_04_dezembro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/382/lei_646_04_dezembro_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura administrativa da Lei Municipal nº 573/2013, promovendo a criação 02 (dois) cargos comissionados de Assessor Técnico II e adota outras providências</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/381/lei_645_26_novembro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/381/lei_645_26_novembro_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Meio Ambiente e Agricultura, no valor de R$ 300.000,00, para aquisição de Pá Carregadeira, e adota outras providências</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/380/lei_644_26_novembro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/380/lei_644_26_novembro_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Meio Ambiente e Agricultura, no valor de R$ 260.000,00, para aquisição de Caminhão Basculante, e adota outras providências</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/379/lei_643_26_novembro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/379/lei_643_26_novembro_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de teto de valor do Art. 6º da Lei nº 632/14, e dá outras providências</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/378/lei_642_31_outubro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/378/lei_642_31_outubro_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a efetuar pagamento de plantões extraordinários a profissionais da área da saúde que atuam no Hospital Municipal Jorge Cardoso de Sá, revoga a Lei nº 543/2012, e dá outras providências</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/377/lei_641_30_outubro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/377/lei_641_30_outubro_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Crédito Suplementar por Excesso de Arrecadação, fundamento do Art. 43, § 1º, inciso II da Lei nº 4.320/64, e dá outras providências</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/376/lei_640_30_outubro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/376/lei_640_30_outubro_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial por anulação de dotação orçamentária no exercício financeiro de 2014, em favor da Secretaria Municipal de Saúde, para pagamento de serviços médicos hospitalares, e adota outras providências</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/375/lei_639_16_outubro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/375/lei_639_16_outubro_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Denominação da Unidade Básica de Saúde do Distrito de Primavera da Linha C-03, e dá adota outras providências</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/374/lei_638_16_outubro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/374/lei_638_16_outubro_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Denominação da Unidade Básica de Saúde do Núcleo Nova Aliança, e adota outras providências</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/373/lei_637_16_outubro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/373/lei_637_16_outubro_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Educação e Cultura, no valor de R$ 125.331,66, para apoio e manutenção a Creches Municipais através do Programa Brasil Carinhoso, e adota outras providências</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/372/lei_636_22_setembro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/372/lei_636_22_setembro_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desenvolver ações para implementar a terceira etapa do Programa Minha Casa, Minha Vida (PMCMV), estabelecido pela Lei federal nº 11.977/2009 e dá outras providências”</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/371/lei_635_09_setembro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/371/lei_635_09_setembro_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo por decreto fazer Reconhecimento do caráter de Utilidade Pública de todas as ASSOCIAÇÕES SEM FINS LUCRATIVOS DO MUNICIPIO DE URUPÁ</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/370/lei_634_21_agosto_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/370/lei_634_21_agosto_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Suplementar por Anulação de Dotação Orçamentária, no orçamento de 2014, em favor do_x000D_
 Gabinete do Prefeito, Câmara Municipal e Secretaria Municipal de Assistência Social e adota outras providências</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/369/lei_633_21_agosto_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/369/lei_633_21_agosto_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Assistência Social, e dá outras providências</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/368/lei_632_21_agosto_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/368/lei_632_21_agosto_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de despesa por meio de adiantamento, e dá outras providências</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/367/lei_631_30_julho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/367/lei_631_30_julho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Obras e Serviços Públicos, no valor de R$ 209.416,75, para realização de sinalização vertical e horizontal das vias urbanas deste Município, e adota outras providências</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/366/lei_630_30_julho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/366/lei_630_30_julho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Educação e Cultura, no valor de R$ 300.000,00 para aquisição de 01 (um) Ônibus Rodoviário, e adota outras providências</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/365/lei_629_30_julho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/365/lei_629_30_julho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Obras e Serviços Públicos, no valor de R$ 87.300,00, para aquisição de Materiais Elétricos, e adota outras providências</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/364/lei_628_30_julho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/364/lei_628_30_julho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial por anulação de dotação orçamentária no exercício financeiro de 2014, em favor da Secretaria Municipal de Educação, para custeio de despesas com reequilíbrio econômico do valor da obra de implantação da Escola de Educação_x000D_
 Infantil – PAC 2 e adota outras providências</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/363/lei_627_30_julho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/363/lei_627_30_julho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial por anulação de dotação orçamentária no exercício financeiro de 2014, em favor da Secretaria Municipal de Saúde e Secretaria Municipal de Educação, para custeio de despesas com indenizações trabalhistas e pagamento de horas extras a servidores, e adota outras providências</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/354/lei_618_05_junho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/354/lei_618_05_junho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Meio Ambiente e Agricultura, no valor de R$ 30.000,00, para aquisição de Balança Bovina Mecânica, e adota outras providências</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/362/lei_626_04_julho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/362/lei_626_04_julho_2014.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 7º, inciso V, constante no Capítulo II do Provimento Seção I da Lei Municipal que dispõe sobre o Regime Jurídico Único dos Servidores Públicos do Município, das Autarquias e das Fundações Municipais, e adota outras providências</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/361/lei_625_27_junho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/361/lei_625_27_junho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Obras e Serviços Públicos, no valor de R$ 354.000,00, para execução de serviços de recapeamento de ruas e avenidas deste Município, e adota outras providências</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/360/lei_624_27_junho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/360/lei_624_27_junho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Obras e Serviços Públicos, no valor de R$ 493.100,00, com objetivo de executar obra de pavimentação em blocos de concreto, e adota outras providências</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/359/lei_623_27_junho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/359/lei_623_27_junho_2014.pdf</t>
   </si>
   <si>
     <t>Reconhecimento do caráter de Utilidade Pública da ASSOCIAÇÃO DOS PRODUTORES RURAIS E ESPORTISTA UNIÃO DA C-05 - APREU</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/358/lei_622_26_junho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/358/lei_622_26_junho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, firmar Termo de Comodato com a Cooperativa de Produtores Rurais da Agricultura Familiar de Urupá – COOPERURUPA e dá outras providências</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/357/lei_621_12_junho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/357/lei_621_12_junho_2014.pdf</t>
   </si>
   <si>
     <t>Reconhecimento do caráter de Utilidade Pública da PARÓQUIA SANTISSIMA TRINDADE (DIOCESE DE JI-PARANÁ).</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/356/lei_620_12_junho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/356/lei_620_12_junho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Meio Ambiente e Agricultura, no valor de R$ 361.932,80, para aquisição de Tubos de Aço Corrugados para drenagem nas estradas vicinais da zona rural deste Município, e adota outras providências</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/355/lei_619_05_junho_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/355/lei_619_05_junho_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a afetar, unificar, e desmembrar os imóveis que menciona e dá outras providências</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/353/lei_617_30_maio_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/353/lei_617_30_maio_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial por superávit financeiro apurado em Balanço Patrimonial do exercício anterior, para inclusão no orçamento de 2014, em favor da Secretaria Municipal de Assistência Social e adota outras providências</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/352/lei_616_27_maio_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/352/lei_616_27_maio_2014.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO MUNICIPAL A CÂMARA MIRIM</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/351/lei_615_26_maio_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/351/lei_615_26_maio_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial por superávit financeiro apurado em Balanço Patrimonial do exercício anterior, para inclusão no orçamento de 2014, em favor da Secretaria Municipal de Saúde no valor total de R$ 131.249,16, para realização de campanhas de vacinação, ações de prevenção da dengue e aquisição de materiais para melhoria do atendimento a saúde da família e adota outras providências</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/350/lei_614_26_maio_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/350/lei_614_26_maio_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial por anulação de dotação orçamentária no exercício financeiro de 2014, em favor da Secretaria Municipal de Saúde, para aquisição de passagens e custeio de despesas com Locomoção e adota outras providências</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/349/lei_613_26_maio_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/349/lei_613_26_maio_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR AO GOVERNO DO ESTADO DE RONDÔNIA O DOMÍNIO DA VIAS RURAIS QUE INTERLIGAM OS MUNICÍPIOS DE MIRANTE DA SERRA, ALVORADA DO OESTE, JI-PARANÁ AO MUNICÍPIO DE URUPÁ - RO, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 598 de 30 de dezembro de 2013, que autorizou o Poder Executivo Municipal a aderir ao Programa “Mais Médicos para o Brasil” e a Conceder Auxílio Moradia e Alimentação aos profissionais participantes do programa e atuantes neste Município e adota outras providências</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/347/lei_611_20_maio_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/347/lei_611_20_maio_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Meio Ambiente e Agricultura, no valor de R$ 70.000,00, para custear as despesas com transporte de calcário, e adota outras providências</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/346/lei_610_19_maio_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/346/lei_610_19_maio_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Assistência Social, no valor de R$ 189.407,32, para execução do Plano de Ação do CoFinanciamento Federal do Serviço de Convivência e Fortalecimento de Vínculos -_x000D_
 SCFV, e adota outras providências</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/345/lei_609_16_maio_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/345/lei_609_16_maio_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Suplementar por superávit financeiro apurado em Balanço Patrimonial do exercício anterior, para inclusão no orçamento de 2014, em favor da Secretaria Municipal de Saúde, Secretaria Municipal de Educação e Secretaria Municipal de_x000D_
 Assistência Social e adota outras providências</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/344/lei_608_29_abril_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/344/lei_608_29_abril_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Crédito Adicional Especial por anulação de dotação orçamentária no exercício financeiro de 2014, em favor da Secretaria Municipal de Meio Ambiente e Agricultura, para pagamento de parcelas do Consórcio Público Intermunicipal da Região Centro Leste do Estado de Rondônia e adota outras providências</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/343/lei_607_29_abril_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/343/lei_607_29_abril_2014.pdf</t>
   </si>
   <si>
     <t>DEFINE O PERÍMETRO URBANO DA SEDE DO MUNICÍPIO DE URUPÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/342/lei_606_14_abril_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/342/lei_606_14_abril_2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a considerar efetivo o afastamento do Servidor Público Municipal no dia de seu Aniversario Natalício</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/341/lei_605_28_marco_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/341/lei_605_28_marco_2014.pdf</t>
   </si>
   <si>
     <t>Reconhecimento do caráter de Utilidade Pública da Associação Comunitária de Trabalhadores Rurais Unidos por Urupá da Linha T-10 - ACATRU</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/340/lei_604_28_marco_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/340/lei_604_28_marco_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Adequação Salarial dos Cargos que se encontram com salário base abaixo do mínimo legal, e adota outras providências</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/339/lei_603_19_marco_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/339/lei_603_19_marco_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Saúde, sendo: o valor de R$ 816.000,00, para construção de 02 (duas) Unidades Básicas de Saúde - UBS, e o valor de R$ 104.809,92 para reforma e ampliação da UBS da área urbana, e adota outras providências</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/338/lei_602_18_marco_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/338/lei_602_18_marco_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização ao Poder Executivo para o reconhecimento de dívida e abertura de Crédito Adicional Especial por anulação de dotação orçamentária para o exercício financeiro de 2014, em favor da Secretaria Municipal de Administração e Planejamento, para proceder o pagamento ao INSTITUTO NACIONAL DE SEGURIDADE SOCIAL - INSS e dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/337/lei_601_26_fevereiro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/337/lei_601_26_fevereiro_2014.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 519 de 14 de maio de 2012, aplica-se o efeito repristinatório e adota outras providências</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/336/lei_600_11_fevereiro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/336/lei_600_11_fevereiro_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Obras e Serviços Públicos, para construção de calçadas e meio-fio em ruas e avenidas de Urupá, Convênio nº 426/PCN/2012, e adota outras providências</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/335/lei_599_10_fevereiro_2014.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/335/lei_599_10_fevereiro_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de Crédito Adicional Especial no exercício financeiro de 2014, em favor da Secretaria Municipal de Meio Ambiente e Agricultura, para recuperação de estradas rurais, Convênio nº 001/13/GJ/DERRO e adota outras providências”.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/334/lei_598_30_dezembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/334/lei_598_30_dezembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização ao Poder Executivo Municipal a aderir ao Programa Mais Médicos para o Brasil e Autoriza a Concessão de Auxílio Moradia e Alimentação e a Abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/333/lei_597_20_dezembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/333/lei_597_20_dezembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual para o exercício Financeiro de 2014 e dá outras providências</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/332/lei_596_20_dezembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/332/lei_596_20_dezembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2014 e adota outras providências</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/331/lei_595_20_dezembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/331/lei_595_20_dezembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos do Município de Urupá, para os períodos de 2014 a 2017, e da outras providências</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/330/lei_594_10_dezembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/330/lei_594_10_dezembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por anulação de dotação orçamentária para o exercício financeiro de 2013, em favor do Gabinete_x000D_
 do Prefeito, com o fito de promover repasse à Associação Comercial, Industrial e Agropecuária de Urupá, para prestação de serviços com a realização_x000D_
 do Réveillon 2013/2014 e adota outras providências</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/329/lei_593_06_dezembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/329/lei_593_06_dezembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, o procedimento e a prestação de contas de diárias e passagens no âmbito da Prefeitura Municipal de Urupá e dá outras providências</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/328/lei_592_06_dezembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/328/lei_592_06_dezembro_2013.pdf</t>
   </si>
   <si>
     <t>“Reconhecimento do caráter de Utilidade Pública da ASSOCIAÇÃO ACADÊMICA DE URUPÁ – ASA DE URUPÁ</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/327/lei_591_06_dezembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/327/lei_591_06_dezembro_2013.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no exercício financeiro de 2013, em favor da Secretaria Municipal de Assistência Social, no valor de R$ 70.000,00, para_x000D_
 aquisição de 01 Veículo de Transporte Coletivo, e adota outras providências</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/326/lei_590_13_novembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/326/lei_590_13_novembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por anulação de dotação orçamentária no exercício financeiro de 2013, em favor da_x000D_
 Secretaria Municipal de Saúde, para efetivação de pagamento de horas extras a servidores e adota outras providências</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/325/lei_589_29_outubro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/325/lei_589_29_outubro_2013.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no exercício financeiro de 2013, em favor da Secretaria Municipal de Administração e Planejamento, para devolução parcial de recurso do Convênio nº 136/PCN/2010, e adota outras providências</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/324/lei_588_22_outubro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/324/lei_588_22_outubro_2013.pdf</t>
   </si>
   <si>
     <t>Reconhecimento do caráter de Utilidade Pública da ASSOCIAÇÃO DOS PRODUTORES RURAIS FLOR DA SERRA da Linha T-04 A - APROFS</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/323/lei_587_03_outubro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/323/lei_587_03_outubro_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INCLUSÃO DA CARNE DE PEIXE E SEUS DERIVADOS NOS CARDÁPIOS DO PROGRAMA DA ALIMENTAÇÃO ESCOLAR e HOSPITALAR DO MUNICIPIO DE URUPÁ e ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/322/lei_586_02_outubro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/322/lei_586_02_outubro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por anulação de dotação orçamentária para o exercício financeiro de 2013, em favor da Secretaria_x000D_
 Municipal de Assistência Social, com o fito de promover repasse à instituição privada para prestação de serviços de tratamento clínico a dependentes químicos e adota outras providências</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/321/lei_585_02_outubro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/321/lei_585_02_outubro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por anulação de dotação orçamentária para o exercício financeiro de 2013, em favor da_x000D_
 Secretaria Municipal de Meio Ambiente e Agricultura, com o fito de promover repasse as Associações para prestação de serviços de_x000D_
 mecanização agrícola aos pequenos produtores rurais e adota outras providências</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/320/lei_584_25_setembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/320/lei_584_25_setembro_2013.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro de Fornecedores Impedidos de Licitar e Contratar com a Administração Pública Municipal e dá outras providências</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/319/lei_583_25_setembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/319/lei_583_25_setembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por anulação de dotação orçamentária para o exercício financeiro de 2013, em favor da Secretaria Municipal de Educação e Cultura, com o fito de promover repasse as Escolas Municipais para autonomia administrativa financeira e adota outras providências</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/318/lei_582_18_setembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/318/lei_582_18_setembro_2013.pdf</t>
   </si>
   <si>
     <t>Denomina Parque Sumaúma a área situada no setor 02, quadra 08, lote 01, localizada entre as Ruas 04 de Janeiro, Maracatiara, Bem-te-vi e Av. Cabo Barbosa, perímetro urbano no Município de Urupá e adota outras providências</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/317/lei_581_18_setembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/317/lei_581_18_setembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Gestão Financeira Escolar – ESCOLA FORTE, orienta sua implantação e adota outras providências</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/316/lei_580_13_setembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/316/lei_580_13_setembro_2013.pdf</t>
   </si>
   <si>
     <t>Reconhecimento do caráter de Utilidade Pública da Associação dos Produtores Rurais Boa Esperança – APRUBE</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/315/lei_579_12_setembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/315/lei_579_12_setembro_2013.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no exercício financeiro de 2013, em favor da Secretaria Municipal de Obras e Serviços Públicos, no valor de R$ 357.500,00, para Construção de Calçadas e Meio Fio, e adota outras providências</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/314/lei_578_12_setembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/314/lei_578_12_setembro_2013.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no exercício financeiro de 2013, em favor da Secretaria Municipal de Saúde, no valor de R$ 235.445,21, para aquisição de Aparelho de Raio-X e Aparelho de Ultrassonografia, e adota outras providências</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/313/lei_577_06_setembro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/313/lei_577_06_setembro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por anulação de dotação orçamentária para o exercício financeiro de 2013, em favor_x000D_
 da Secretaria Municipal de Administração e Planejamento, para custeio de contrapartida a convênios e adota outras providências</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/312/lei_576_20_agosto_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/312/lei_576_20_agosto_2013.pdf</t>
   </si>
   <si>
     <t>Reconhecimento do caráter da Utilidade Pública da Associação Atlética dos Amigos de Urupá, e adota outras providências</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/311/lei_575_13_agosto_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/311/lei_575_13_agosto_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por anulação de dotação orçamentária para o exercício financeiro de 2013, em favor do Poder Legislativo Municipal, para pagamento de indenizações e adota outras providências</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/310/lei_574_13_agosto_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/310/lei_574_13_agosto_2013.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no exercício financeiro de 2013, em favor da Secretaria Municipal de Educação e Cultura, no valor de R$ 147.420,00, para_x000D_
 aquisição de Ônibus Rural Escolar ORE I, e adota outras providências</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/309/lei_573_17_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/309/lei_573_17_junho_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nova Organização e Estrutura do Poder Executivo do Município de Urupá, fixa princípios e diretrizes de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/308/lei_572_17_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/308/lei_572_17_junho_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Instituição do Programa de Valorização da Agricultura do Município de Urupá – PROVA URUPÁ, e dá outras providências</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/307/lei_571_17_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/307/lei_571_17_junho_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Realização do 6° Concurso Público, integrando junto ao quadro funcional de servidores efetivos da Prefeitura do Município de Urupá, e_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/306/lei_570_17_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/306/lei_570_17_junho_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DE URUPÁ, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/305/lei_569_17_julho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/305/lei_569_17_julho_2013.pdf</t>
   </si>
   <si>
     <t>Reconhecimento do caráter de Utilidade Pública da Associação dos Pequenos Produtores Rurais do Esquinão para Ajuda Mutua da Linha A-03</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/304/lei_568_19_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/304/lei_568_19_junho_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2013, na Secretaria Municipal de Meio Ambiente e Agricultura, no valor de R$ 28.128,31 (vinte e oito mil, cento e vinte e oito reais e trinta e um centavos) para devolução de saldo de recurso do Convênio nº 053/2010/SUFRAMA e adota outras providências</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/303/lei_567_19_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/303/lei_567_19_junho_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização ao Poder Executivo promover Doação ao Governo do Estado de Rondônia, uma área onde esta instalada a E.E.E.F. WALDEMAR HIGINO DE SOUZA, e dá outras providências</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/302/lei_566_11_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/302/lei_566_11_junho_2013.pdf</t>
   </si>
   <si>
     <t>Reconhecimento do caráter de Utilidade Pública da Associação dos Pequenos Produtores Rurais da Linha C 02 – APRUC-02</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/301/lei_565_11_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/301/lei_565_11_junho_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2013, em favor da Secretaria Municipal de Administração e Planejamento, no valor de R$ 7.500,00 para custeio de contrapartida a convênios e adota outras providências”</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/300/lei_564_07_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/300/lei_564_07_junho_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2013, na Secretaria Municipal de Meio Ambiente e Agricultura, no valor de R$ 4.996,99, para devolução de saldo de recurso do Convênio nº 291/PGE-2011 e adota outras providências</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/299/lei_563_07_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/299/lei_563_07_junho_2013.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no exercício de 2013, para inclusão no orçamento vigente, o valor de R$ 54.744,79, para execução de Projeto de Enfrentamento ao Crack e aquisição de Cadeiras de Rodas Motorizadas e adota outras providências</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/298/lei_562_07_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/298/lei_562_07_junho_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇAO DO PODER EXECUTIVO MUNICIPAL FIRMAR TERMO DE COOPERAÇÃO COM O DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DE RONDÔNIA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/297/lei_561_07_junho_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/297/lei_561_07_junho_2013.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial em favor da Secretaria Municipal de Saúde, para inclusão no orçamento vigente, no valor de R$ 150.000,00, com escopo de efetuar pagamento de servidores pertencentes ao Bloco Hospitalar e Ambulatorial, e adota outras providências</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/296/lei_560_21_maio_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/296/lei_560_21_maio_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política dos Direitos da Criança e do Adolescente</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/295/lei_559_16_maio_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/295/lei_559_16_maio_2013.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial em favor da Secretaria Municipal de Obras e Serviços Públicos, criando programação, elemento de despesa e seu desdobramento, para inclusão no orçamento vigente, no valor total de R$ 168.960,70, para Iluminação de Campos de Futebol e adota outras providências”</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/294/lei_558_24_abril_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/294/lei_558_24_abril_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2013, na Secretaria Municipal de Obras e Serviços Públicos, no valor de R$ 21.856,17, para devolução de saldo de recurso do Convênio nº 0323904-52/2010/MINISTÉRIO DAS CIDADES e adota outras providências</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/293/lei_557_23_abril_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/293/lei_557_23_abril_2013.pdf</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/292/lei_556_23_abril_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/292/lei_556_23_abril_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2013, em favor da Secretaria Municipal de Meio Ambiente e Agricultura, no valor total de R$ 150.000,00 (cento e cinquenta mil reais), para aquisição de uma fábrica de gelo e adota outras providências</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/291/lei_555_17_abril_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/291/lei_555_17_abril_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2013, na Secretaria Municipal de Obras e Serviços Públicos, no valor de_x000D_
 R$ 225.446,94 para pagamento da obra de pavimentação em blocos de concreto da Avenida dos Pioneiros e adota outras providências</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/290/lei_554_09_abril_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/290/lei_554_09_abril_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2013, na Secretaria Municipal de Obras e Serviços Públicos, no valor de R$ 6.667,70, para devolução de saldo de recurso do Convênio nº 136/PCN/2010 e adota outras providências</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/289/lei_553_09_abril_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/289/lei_553_09_abril_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização ao Poder Executivo promover Doação ao Governo Federal, inerente a Lote Urbano destinado ao Órgão INCRA, e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/288/lei_552_09_abril_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/288/lei_552_09_abril_2013.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE REGULARIZAÇAO FUNDIARIA URBANA DENOMINADO “ESSE É MEU” E AUTORIZA O PODER EXECUTIVO A CONFERIR ISENÇÃO DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS – ITBI E DA TAXA DE ALIENAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/286/lei_550_09_marco_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/286/lei_550_09_marco_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização ao Poder Executivo promover Doação ao Governo do Estado de Rondônia, inerente a uma área destinada à construção da sede do Órgão IDARON, e dá outras providências</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/285/lei_549_15_fevereiro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/285/lei_549_15_fevereiro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação de Profissionais Médicos, Enfermeiros em caráter emergencial por tempo determinado para atender as necessidades de Saúde no excepcional interesse público e adota outras providências</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/284/lei_548_15_fevereiro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/284/lei_548_15_fevereiro_2013.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE RONDÔNIA, INSTITUÍDO E ADMINISTRADO PELA AROM, E O SITE DESTE MUNICÍPIO COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE URUPÁ/RO</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/283/lei_547_09_janeiro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/283/lei_547_09_janeiro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura administrativa da Lei Municipal nº 268/03, promovendo a extinção de 02 (dois) cargos comissionado de Assessoria Administrativa e a criação de 01 (um) cargo comissionado de Assessoria de Assistência Mecânica e adota outras providências</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/282/lei_546_09_janeiro_2013.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/282/lei_546_09_janeiro_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura administrativa da Lei Municipal nº 268/03, promovendo a extinção de 01 (um) cargo comissionado de Assessoria de Gabinete, extinção de 01 (um) cargo comissionado de Assessoria Técnica, extinção de 01 (um) cargo comissionado de Assessoria Administrativa e a criação de 01 (um) cargo comissionado de Assessoria Técnica de Contabilidade e adota outras providência</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/281/lei_545_28_dezembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/281/lei_545_28_dezembro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2012, no valor de R$ 25.006,24 para efetivação de pagamento de Encargos Sociais dos servidores da Secretaria Municipal de Educação e adota outras providências</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/280/lei_544_26_dezembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/280/lei_544_26_dezembro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2012, no valor de R$ 77.594,51 para liquidação de despesas com recurso de Leilão Público e adota outras providências</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/279/lei_543_12_dezembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/279/lei_543_12_dezembro_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município efetuar os pagamentos de plantões extraordinários a profissionais médicos e dá outras providências</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/278/lei_542_13_dezembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/278/lei_542_13_dezembro_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder  abertura de crédito adicional suplementar por excesso de arrecadação, oriundo de recursos vinculados, para o orçamento de 2012 e adota outras providências</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/277/lei_541_12_dezembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/277/lei_541_12_dezembro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual para o exercício Financeiro de 2013 e dá outras providências</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/276/lei_540_12_dezembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/276/lei_540_12_dezembro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Plano Plurianual de Investimentos do Município de Urupá, para os períodos de 2010 a 2013, e da outras providências</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/275/lei_539_12_dezembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/275/lei_539_12_dezembro_2012.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/274/lei_538_27_novembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/274/lei_538_27_novembro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Saúde no valor de R$ 6.060,00 para realização de Campanhas de Vacinação e dá outras providências</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/273/lei_537_06_novembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/273/lei_537_06_novembro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2012 no valor total de R$ 126.441,90 para liquidação de despesas com recurso de Leilão Público e adota outras providências</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/272/lei_536_06_novembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/272/lei_536_06_novembro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2012, na Secretaria Municipal de Obras e Serviços Públicos, no valor de R$ 91.258,02 para execução da obra de construção de bueiros em concreto e adota outras providências</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/271/lei_535_09_outubro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/271/lei_535_09_outubro_2012.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 7º da Lei Municipal nº 265 de 09 de abril de 2003, que instituiu o Conselho Municipal de Saúde, revoga a Lei nº 329 de 23 de março de 2007 e adota outras providências</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/270/lei_534_09_outubro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/270/lei_534_09_outubro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2012 no valor total de R$ 12.000,00, para cumprimento de despesas advindas da adesão do Município de Urupá ao Consórcio Público Intermunicipal da Região Centro Leste do Estado de Rondônia e adota outras providências</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/269/lei_533_25_setembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/269/lei_533_25_setembro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2012, em favor da Secretaria Municipal de Meio Ambiente e Agricultura, no valor total de R$ 261.500,00 para aquisição de trator agrícola e fábrica de gelo e adota outras providências</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/268/lei_532_25_setembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/268/lei_532_25_setembro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação de profissional Assistente Social em caráter emergencial por tempo determinado para atender as necessidades assistenciais no excepcional interesse público e adota outras providências</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/267/lei_531_03_setembro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/267/lei_531_03_setembro_2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DOS SERVIÇOS DO TRANSPORTE PÚBLICO COLETIVO E DE PASSAGEIROS NO MUNICÍPIO DE URUPÁ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/266/lei_530_30_agosto_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/266/lei_530_30_agosto_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Educação e Cultura no valor de R$ 1.351.272,77 para implantação da Escola para Educação Infantil do Programa Pró-infância – PAC II e dá outras providências</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/265/lei_529_22_agosto_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/265/lei_529_22_agosto_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Saúde no valor de R$ 10.378,87 para realização de Campanhas de Prevenção contra as Drogas dá outras providências</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/264/lei_528_25_julho_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/264/lei_528_25_julho_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Obras e Serviços Públicos no valor de R$ 200.373,12 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/263/lei_527_25_julho_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/263/lei_527_25_julho_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os criterios para seleção dos beneficiarios do PMCMV, no âmbito do Programa Nacional de Habitação Urbana – PNHU, para os fins que especifica e adota outras providências</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/262/lei_526_25_julho_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/262/lei_526_25_julho_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2012 no valor de R$ 48.000,00 para fins que especifica e adota outras providências</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/261/lei_525_29_junho_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/261/lei_525_29_junho_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação de Professores Substitutos em caráter emergencial por tempo determinado para atender as necessidades da Educação no excepcional interesse público e adota outras providências</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/260/lei_524_29_junho_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/260/lei_524_29_junho_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação de Profissional Médico Obstetra especialista em ultrassonografia em caráter emergencial por tempo determinado para atender as necessidades de Saúde no excepcional interesse público e adota outras providências</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/259/lei_523_27_junho_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/259/lei_523_27_junho_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Saúde no valor de R$ 70.000,00 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/258/lei_522_30_abril_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/258/lei_522_30_abril_2012.pdf</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/257/lei_521_21_abril_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/257/lei_521_21_abril_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2012 no valor total de R$ 1.149.119,40 para fins que especifica e adota outras providências</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/256/lei_520_14_abril_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/256/lei_520_14_abril_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial para o exercício financeiro de 2012 no valor de R$ 134.414,18 para fins que especifica e adota outras providências</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/255/lei_519_14_abril_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/255/lei_519_14_abril_2012.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos ao Código Tributário Municipal aprovado pela Lei nº 230/01, de 14 de dezembro de 2001, e dá outras providências</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/254/lei_518_17_abril_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/254/lei_518_17_abril_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Obras e Serviços Públicos no valor de R$ 103.401,41 para execução da obra de construção de quadra poliesportiva e adota outras providências</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/253/lei_517_17_abril_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/253/lei_517_17_abril_2012.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de Intenções que adéqua o CIMCERO à Lei Federal nº 11.107, de 6 de abril de 2005 e ao Decreto 6.017, de 8 de janeiro de 2007. Autoriza a participação do Município de Urupá no CIMCERO – Consórcio Intermunicipal da Região Centro Leste de Rondônia, através de assinatura de Contratos de Programa e Contratos de Rateio, para gestão associada, aderindo total ou parcialmente aos Programas de Gestão Associada disponibilizados pela entidade, e dá outras providências</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/252/lei_516_27_marco_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/252/lei_516_27_marco_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Administração e Planejamento no valor de R$ 37.000,00 com a finalidade de indenizar imóvel particular desapropriado para fins de utilidade pública e adota outras providências</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/251/lei_515_27_marco_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/251/lei_515_27_marco_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Assistência Social no valor de R$ 31.790,00 para aquisição de um veículo popular e dá outras providências</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/250/lei_514_27_marco_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/250/lei_514_27_marco_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Administração e Planejamento no valor de R$ 30.000,00 com a finalidade de contratação de serviços para execução do concurso público e adota outras providências</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/249/lei_513_27_marco_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/249/lei_513_27_marco_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Saúde no valor de R$ 8.484,12 para realização de Campanhas de Vacinação e dá outras providências</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/248/lei_512_27_marco_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/248/lei_512_27_marco_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Assistência Social no valor de R$ 30.260,27 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/247/lei_511_27_marco_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/247/lei_511_27_marco_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 417 de 23 de agosto de 2010, que instituiu a Feira do Produtor Rural no Município e criou o Conselho Municipal da Feira do Produtor Rural e adota outras providências</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/246/lei_510_06_marco_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/246/lei_510_06_marco_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Obras e Serviços Públicos no valor de R$ 354.087,89 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/245/lei_509_06_marco_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/245/lei_509_06_marco_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Saúde no valor de R$ 248.231,74 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/244/lei_508_15_fevereiro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/244/lei_508_15_fevereiro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Saúde no valor de R$ 100.000,00 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/243/lei_507_15_fevereiro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/243/lei_507_15_fevereiro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Obras e Serviços Públicos no valor de R$ 187.854,38 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/242/lei_506_15_fevereiro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/242/lei_506_15_fevereiro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Obras e Serviços Públicos no valor de R$ 36.491,34 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/241/lei_505_15_fevereiro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/241/lei_505_15_fevereiro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Agricultura e Meio Ambiente no valor de R$ 95.799,00 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/240/lei_504_15_fevereiro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/240/lei_504_15_fevereiro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Saúde no valor de R$ 67.000,00 para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/239/lei_503_15_fevereiro_2012.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/239/lei_503_15_fevereiro_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial em favor da Secretaria Municipal de Educação no valor de R$ 854.560,00 para o fim que_x000D_
 especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/238/lei_502_30_dezembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/238/lei_502_30_dezembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial suplementar para execução da obra de Ampliação do Sistema de Abastecimento de Água, e adota outras providências</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/237/lei_501_29_dezembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/237/lei_501_29_dezembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial com a finalidade de dar apoio às festividades alusivas ao Réveillon 2011/2012 no Município de Urupá e adota outras providências</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/236/lei_500_13_dezembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/236/lei_500_13_dezembro_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder  abertura de crédito adicional por excesso de arrecadação para o orçamento de 2011 na Secretaria Municipal de Educação e adota outras providências</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/235/lei_499_08_dezembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/235/lei_499_08_dezembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura administrativa da Lei nº 268/03, promovendo a criação de 01 (um) cargo comissionado de Engenheiro Civil e adota outras providências</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/234/lei_498_08_dezembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/234/lei_498_08_dezembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual para o exercício Financeiro de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/233/lei_497_08_dezembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/233/lei_497_08_dezembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2012 e adota outras providências</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/232/lei_496_08_dezembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/232/lei_496_08_dezembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Plano Plurianual de Investimentos do Município de Urupá, para os períodos de 2010 a 2013 e adota outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/231/lei_495_30_novembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/231/lei_495_30_novembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação de Profissionais Médicos em caráter emergencial por tempo determinado para atender as necessidades de Saúde no excepcional interesse público e adota outras providências</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/230/lei_494_30_novembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/230/lei_494_30_novembro_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Urupá a estabelecer com o Estado de Rondônia, gestão associada para prestação, planejamento, regulação e fiscalização dos serviços de saneamento básico, integrado pelas infra-estruturas, instalações operacionais e serviços de abastecimento de água e de esgotamento.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/229/lei_493_26_outubro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/229/lei_493_26_outubro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para fins de aquisição de tanques de resfriamento de leite e adota outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/228/lei_491_11_outubro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/228/lei_491_11_outubro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial com a finalidade de incentivar e dar apoio à realização de práticas esportivas no Município de Urupá e adota outras providências</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/227/lei_491_11_outubro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/227/lei_491_11_outubro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura administrativa da Lei Municipal nº 268/03, promovendo a extinção de 01 (um) cargo comissionado de Assessor Técnico e a criação de 02 (dois) cargos comissionados de Assessor Administrativo e adota outras providências</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/226/lei_490_27_setembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/226/lei_490_27_setembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Ambiental, o Sistema Municipal de Meio Ambiente e o Controle Ambiental no Município de Urupá e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/225/lei_489_22_setembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/225/lei_489_22_setembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para execução de recurso do Programa Nacional de Alimentação do Pré Escolar - PNAP e adota outras providências</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/224/lei_488_22_setembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/224/lei_488_22_setembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para execução de recurso do Programa Nacional de Alimentação da Creche - PNAC e adota outras providências</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/223/lei_487_22_setembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/223/lei_487_22_setembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de elemento de despesa e seu desdobramento na Lei Municipal nº 437/2010, que estabelece o orçamento para o exercício de 2011 e adota outras providências</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/222/lei_486_21_setembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/222/lei_486_21_setembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para Ampliação do Prédio da Câmara do Município de Urupá/RO e adota outras providências</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/221/lei_485_21_setembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/221/lei_485_21_setembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para aquisição de terreno para ampliação da área do Cemitério Municipal e adota outras providências</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/220/lei_484_13_setembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/220/lei_484_13_setembro_2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Parágrafo Único do Art. 12 da Lei nº 251 de 04 de fevereiro de 2002, permissivo de gratificar a relevante função de Conselheiro Tutelar, e dá outras providências</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/219/lei_483_02_setembro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/219/lei_483_02_setembro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Bairros e denominação das Ruas e Avenidas pertencentes aos setores 01 a 05 do Município de Urupá, e adota outras providências</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/218/lei_482_24_agosto_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/218/lei_482_24_agosto_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para execução da obra de Reforma do Hospital Municipal Jorge Cardoso de Sá, e adota outras providências</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/217/lei_481_24_agosto_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/217/lei_481_24_agosto_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar por excesso de arrecadação para assistência ao Transporte Escolar Estadual e adota outras providências</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/216/lei_480_16_agosto_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/216/lei_480_16_agosto_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação da Praça localizada na Quadra 05, Setor 01, no Bairro Centro e adota outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/215/lei_479_10_agosto_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/215/lei_479_10_agosto_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para execução da obra de Ampliação do Sistema de Abastecimento de Água, e adota outras providências</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/214/lei_478_10_agosto_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/214/lei_478_10_agosto_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação do Ginásio Poliesportivo do Município de Urupá e adota outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/213/lei_477_10_agosto_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/213/lei_477_10_agosto_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação da Praça localizada na Quadra 13, Setor 01, no Bairro Centro e adota outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/212/lei_476_10_agosto_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/212/lei_476_10_agosto_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 084 de 19 de março de 1996, que dispõe sobre a criação do Conselho Municipal de Assistência Social, para extinguir e criar novas categorias de conselheiros e adota outras providências</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/211/lei_475_27_julho_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/211/lei_475_27_julho_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para construção de uma Praça com Palco para eventos e Half para Skate, e adota outras providências</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/210/lei_474_27_julho_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/210/lei_474_27_julho_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para construção da Unidade de Atendimento à Saúde dos Portadores de Deficiência no Município de Urupá e adota outras providências</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/209/lei_473_27_julho_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/209/lei_473_27_julho_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para dar apoio às despesas vinculadas a Campanha de Vacinação e adota outras providências</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/208/lei_472_27_julho_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/208/lei_472_27_julho_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para construção de pontes de madeira com bate estacas - Convênio nº 032/11/FITHA e adota outras providências</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/207/lei_471_22_junho_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/207/lei_471_22_junho_2011.pdf</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/206/lei_470_22_junho_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/206/lei_470_22_junho_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para aquisição de 01 (um) veículo tipo Ambulância e adota outras providências</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/205/lei_469_01_junho_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/205/lei_469_01_junho_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal promover Doação a empresa Centrais Elétricas de Rondônia S.A-CERON, inerente uma área destinada à construção e instalação da subestação rebaixadora 34,5KV/13,8KV e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/204/lei_468_25_maio_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/204/lei_468_25_maio_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 451/11, de 09 de março de 2011, que dispõe sobre a concessão, aplicação e comprovação de suprimento de fundos no âmbito Município de Urupá e adota outras providências</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/203/lei_467_25_maio_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/203/lei_467_25_maio_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para a manutenção dos dispêndios das Equipes de Saúde da Família – ESF, Equipes de Saúde Bucal – ECP, e Agentes Comunitários de Saúde – ACS e adota outras providências</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/202/lei_466_25_maio_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/202/lei_466_25_maio_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para a manutenção da folha de pagamento de pessoal da Secretaria Municipal de Saúde e adota outras providências</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/201/lei_465_25_maio_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/201/lei_465_25_maio_2011.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/200/lei_464_25_maio_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/200/lei_464_25_maio_2011.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/199/lei_463_25_maio_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/199/lei_463_25_maio_2011.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/198/lei_462_04_maio_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/198/lei_462_04_maio_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 451/11, de 09 de março de 2011, que dispõe sobre a concessão, aplicação e comprovação de suprimento de fundos no âmbito Município de Urupá e adota outras providências</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/197/lei_461_03_maio_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/197/lei_461_03_maio_2011.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Urupá o Sistema de Controle Interno, nos termos do Artigo 15, Parágrafo Único da Lei Municipal nº 268/03 e dá outras providências</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/196/lei_460_29_abril_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/196/lei_460_29_abril_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 424 de 06 de outubro de 2010, que regulamenta no Município de Urupá, Estado de Rondônia, o tratamento diferenciado e favorecido às Microempresas e Empresas de Pequeno Porte de que trata a Lei Complementar Federal nº 123/2006 e dá outras providências</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/195/lei_459_19_abril_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/195/lei_459_19_abril_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para aquisição de implementos agrícolas, Convênio nº 101/PGE/2010 e adota outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/194/lei_458_12_abil_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/194/lei_458_12_abil_2011.pdf</t>
   </si>
   <si>
     <t>Regulamenta a instituição do Programa Municipal de Recuperação de Créditos de Natureza Jurídica Não Tributária - PMRCNT, proveniente de créditos inscritos em dívida ativa do Município de Urupá, e dá outras providências</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/193/lei_457_07_abril_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/193/lei_457_07_abril_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do art. 102, § 2º, da Lei Complementar nº 230, de 14 de dezembro de 2001, elencando medidas para incremento da cobrança de créditos inscritos em dívida ativa do Município de Urupá, e dá outras providências</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/192/lei_456_07_abril_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/192/lei_456_07_abril_2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 6º a redação do artigo 2º da Lei Municipal nº 330 de 23 de março de 2007, para se adequar a Lei Federal nº 11.494 de 20 de junho de 2007, e dá outras providências</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/191/lei_455_09_marco_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/191/lei_455_09_marco_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo proceder a Doação de Bens Imóveis sem benfeitorias, cedidos para o estabelecimento de Escolas Municipais que se encontram desativadas, e adota outras providências</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/190/lei_454_31_marco_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/190/lei_454_31_marco_2011.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Educação Participativo, cria mecanismos de acompanhamento e avaliação do Plano Municipal de Educação e dá outras providências</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/189/lei_453_23_marco_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/189/lei_453_23_marco_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para construção de Muro e Galpão no Centro de Convivência da Pessoa Idosa e adota outras providências</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/188/lei_452_09_marco_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/188/lei_452_09_marco_2011.pdf</t>
   </si>
   <si>
     <t>Isenta o cidadão desempregado carente do pagamento da taxa de inscrição em concurso público promovido pelo Município, e dá outras providências</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/187/lei_451_10_marco_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/187/lei_451_10_marco_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, aplicação e comprovação de suprimento de fundos no âmbito Município de Urupá e adota outras providências</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/186/lei_450_09_marco_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/186/lei_450_09_marco_2011.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 5º DA LEI Nº 254/02 DE 04 DE DEZEMBRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/185/lei_449_09_marco_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/185/lei_449_09_marco_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reflexão diária de frases, músicas ou textos que tratem de temas ligados a defesa da vida, do meio ambiente, da cidadania, da justiça, fraternidade, solidariedade, equidade e amor ao próximo, nas Escolas da Rede Municipal de Ensino, antes do início das aulas</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/184/lei_448_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/184/lei_448_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para construção e reforma de pontes - Convênio nº 051/10/FITHA e adota outras providências</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/183/lei_447_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/183/lei_447_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para Aquisição de Medicamentos Hospitalares e adota outras providências</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/182/lei_446_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/182/lei_446_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial para fins de promover instalação de obras de infra-estrutura para Construção de Quadra Poliesportiva e dá outras providências</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/181/lei_445_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/181/lei_445_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para a implantação de sinalização de trânsito no Município de Urupá e adota outras providências</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/180/lei_444_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/180/lei_444_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para fins de promover aquisição de um trator e implementos agrícolas e adota outras providências</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/179/lei_443_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/179/lei_443_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para pavimentação de estacionamento, construção de calçadas de passeio e adota outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/178/lei_442_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/178/lei_442_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para Aquisição de Medicamentos e adota outras providências</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/177/lei_441_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/177/lei_441_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para promover melhorias no atendimento aos usuários do Serviço Público Municipal de Saúde e adota outras providências</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/176/lei_440_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/176/lei_440_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial sob o nome de Co-financiamento da Atenção Básica, para fins de promoção da saúde, prevenção de doenças e reabilitação e adota outras providências</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/175/lei_439_08_fevereiro_2011.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/175/lei_439_08_fevereiro_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para promover melhorias no atendimento aos usuários do Serviço Público Municipal de Assistência Social, através de repasses do Fundo a Fundo do Ministério do Desenvolvimento Social e Combate a Fome, e adota outras providências</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/174/lei_438_10_23_dezembro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/174/lei_438_10_23_dezembro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de elemento de despesa e seu desdobramento na Lei Municipal nº 375/2009, que estabelece o orçamento de 2010 e adota outras providências</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/173/lei_437_10_13_dezembro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/173/lei_437_10_13_dezembro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual  para o exercício Financeiro de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/172/lei_436_10_13_dezembro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/172/lei_436_10_13_dezembro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/171/lei_435_10_13_dezembro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/171/lei_435_10_13_dezembro_2010.pdf</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/170/lei_434_10_13_dezembro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/170/lei_434_10_13_dezembro_2010.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/169/lei_433_10_08_dezembro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/169/lei_433_10_08_dezembro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para a construção e reforma de pontes - FITHA e adota outras providências</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/168/lei_432_10_08_dezembro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/168/lei_432_10_08_dezembro_2010.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/167/lei_431_10_16_novembro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/167/lei_431_10_16_novembro_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a integrar o Consórcio Intermunicipal da região centro leste do Estado de Rondônia, e adota outras providências</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/166/lei_430_10_09_novembro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/166/lei_430_10_09_novembro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para construção de poço tubular profundo e adota outras providências</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/165/lei_429_10_26_outubro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/165/lei_429_10_26_outubro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Assistência Social, sua estrutura administrativa para o efeito do quadro de servidores, altera dispositivos da Lei 268 de 29 de abril de 2003, revoga a Lei n. 095/97, e dá outras providências</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/164/lei_428_10_19_outubro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/164/lei_428_10_19_outubro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para execução de ação de Sistema de Abastecimento de Água e adota outras providências</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/163/lei_427_10_06_outubro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/163/lei_427_10_06_outubro_2010.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos a Lei nº 394 de 11 de fevereiro de 2010, que dispõe sobre a Contratação de Profissionais Médicos em caráter emergencial por tempo determinado para atender as necessidades de Saúde no excepcional interesse público e adota outras providências</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/162/lei_426_10_06_outubro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/162/lei_426_10_06_outubro_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a outorgar concessão onerosa para a exploração dos serviços de administração do Terminal Rodoviário Municipal e dá outras providências</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/161/lei_425_10_06_outubro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/161/lei_425_10_06_outubro_2010.pdf</t>
   </si>
   <si>
     <t>Proíbe a comercialização de bebidas alcoólicas no terminal de ônibus no âmbito do Município de Urupá e dá outras providências</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/160/lei_424_10_06_outubro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/160/lei_424_10_06_outubro_2010.pdf</t>
   </si>
   <si>
     <t>Regulamenta no Município de Urupá, Estado de Rondônia, o tratamento diferenciado e favorecido às Microempresas e Empresas de Pequeno Porte de que trata a Lei Complementar Federal nº 123 de 2006 e dá outras providências</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/159/lei_423_10_06_outubro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/159/lei_423_10_06_outubro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para pagamento das despesas de indenização referente a aquisição do Prédio da Escola Municipal Nova Estrela e adota outras providências</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/158/lei_422_10_06_outubro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/158/lei_422_10_06_outubro_2010.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Habitação de Interesse Social – FMHIS, cria o Conselho Gestor e adota outras providências</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/157/lei_420_10_23_agosto_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/157/lei_420_10_23_agosto_2010.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/156/lei_420_10_23_agosto_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/156/lei_420_10_23_agosto_2010.pdf</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/155/lei_419_10_23_agosto_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/155/lei_419_10_23_agosto_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder Doação com Encargos de Bem Imóvel sem benfeitorias, à empresa COOPERATIVA DOS AQUICULTORES DE URUPÁ e adota outras providências</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/154/lei_418_10_23_agosto_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/154/lei_418_10_23_agosto_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura administrativa da Lei nº 268/03, promovendo a extinção do cargo de Diretor da Junta Militar e a criação de 01 (um) cargo comissionado de Assessor Especial de Esportes e adota outras providências</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/153/lei_417_10_23_agosto_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/153/lei_417_10_23_agosto_2010.pdf</t>
   </si>
   <si>
     <t>Institui a Feira do Produtor Rural no Município, cria o Conselho Municipal da Feira do Produtor Rural e adota outras providências</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/152/lei_416_10_20_agosto_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/152/lei_416_10_20_agosto_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 033 de 14 de dezembro de 1993, a Lei nº 251 de 04 de dezembro de 2002, a Lei nº 158 de 15 de março de 1999, para tratar de matéria de pessoal e dá outras providências</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/151/lei_415_10_10_agosto_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/151/lei_415_10_10_agosto_2010.pdf</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/150/lei_414_10_10_agosto_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/150/lei_414_10_10_agosto_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para dar suporte à aplicação de 59 Questionários de identificação das barreiras para acesso e frequência na escola de pessoas com necessidades especiais, favorecidas pelo Programa de Benefício de Prestação Continuada-BPC e adota outras providências</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/149/lei_413_10_03_agosto_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/149/lei_413_10_03_agosto_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para fins de promoção da saúde, prevenção de doenças e reabilitação e dá outras providências</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/148/lei_412_10_02_julho_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/148/lei_412_10_02_julho_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder Doação com Encargos de Bem Imóvel sem benfeitorias, à empresa  ADEMIR VIEIRA DA SILVA - ME e dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/147/lei_411_10_10_junho_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/147/lei_411_10_10_junho_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da cor padrão das motocicletas dos motos-taxistas, prazo final para padronização da frota e dá outras providências</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/146/lei_409_10_02_junho_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/146/lei_409_10_02_junho_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do zoneamento, o uso e a ocupação do solo urbano dos setores 01 a 04 e da sede do Município de Urupá, revoga as Leis nº 257/02 e 283/04 e dá outras providências</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/145/lei_408_10_21_maio_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/145/lei_408_10_21_maio_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de reajuste salarial a cargos e funções específicos de servidores da Administração Pública Municipal e dá outras providências</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/144/lei_407_10_21_maio_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/144/lei_407_10_21_maio_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação ao perímetro urbano de área rural de 14.6944 Ha, com fins de expansão urbana. Aprova o Loteamento particular denominado Burití, define como Bairro Jardim Urupá, integrante do Setor 06, denomina o nome das Ruas e Avenidas e dá outras providências</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/143/lei_406_10_21_maio_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/143/lei_406_10_21_maio_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação e desdobramento de elemento de despesa na Lei Municipal nº 375/2009, que estabelece o orçamento de 2010 e adota outras providências</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/142/lei_405_10_13_maio_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/142/lei_405_10_13_maio_2010.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/141/lei_404_10_13_maio_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/141/lei_404_10_13_maio_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para fins de promover aquisição de materiais hospitalares e adota outras providências</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/140/lei_403_10_04_maio_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/140/lei_403_10_04_maio_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação da funcional programática, natureza da despesa e desdobramento da natureza das despesas na Lei Municipal nº 375/2009, que estabelece o orçamento de 2010 para permitir as contrapartidas com convênio firmado com Organismos do Estado, União e Municípios e adota outras providências</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/139/lei_402_10_27_abril_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/139/lei_402_10_27_abril_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para fins de aquisição de um Microônibus, usado, e adota outras providências</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/138/lei_401_10_27_abril_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/138/lei_401_10_27_abril_2010.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/137/lei_400_10_27_abril_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/137/lei_400_10_27_abril_2010.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/136/lei_399_10_27_abril_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/136/lei_399_10_27_abril_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Abrigo Municipal de Urupá, para Crianças e Adolescentes, seu funcionamento e dá outras providências</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/135/lei_398_10_22_abril_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/135/lei_398_10_22_abril_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para fins de promover aquisição de uma Retroescavadeira e adota outras providências</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/134/lei_397_10_22_abril_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/134/lei_397_10_22_abril_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cuidados sanitários, institui penalidades e cria o fundo de aparelhamento de atividades sanitárias, na forma que menciona.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/133/lei_396_10_15_marco_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/133/lei_396_10_15_marco_2010.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saúde e adota outras providências</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/132/lei_395_10_02_marco_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/132/lei_395_10_02_marco_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para assistência ao Transporte Escolar Estadual e adota outras providências</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/131/lei_394_10_11_fevereiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/131/lei_394_10_11_fevereiro_2010.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/130/lei_393_10_11_fevereiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/130/lei_393_10_11_fevereiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para dar apoio às despesas vinculadas a Campanha de Vacinação e dá outras providências</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/129/lei_392_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/129/lei_392_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para fins de promover Aquisição de Tratores Agrícolas e Grades Niveladoras e da outras providências</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/128/lei_391_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/128/lei_391_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial para fins de promover Aquisição de Roçadeiras e Grades Aradoras e dá outras providências</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/127/lei_390_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/127/lei_390_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial para fins de promover Aquisição de Tanques de Resfriamento de Leite e dá outras providências</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/126/lei_389_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/126/lei_389_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/125/lei_388_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/125/lei_388_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial para fins de promover Aquisição de Tanques de Resfriamento de Leite e Veículo e dá outras providências</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/124/lei_387_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/124/lei_387_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial para fins de promover instalação de obras de infra-estrutura para Construção de Bueiros e dá outras providências</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/123/lei_386_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/123/lei_386_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/122/lei_385_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/122/lei_385_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para fins de promover melhorias no atendimento aos usuários do Serviço Público Municipal de Trabalho e Ação Social – Projovem Adolescente e dá outras providências</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/121/lei_384_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/121/lei_384_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para fins de promover melhorias no atendimento aos usuários do Serviço Público Municipal de Trabalho e Ação Social – Índice de Gestão Descentralizada do Bolsa Família e dá outras providências</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/120/lei_383_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/120/lei_383_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para fins de promover melhorias no atendimento aos usuários do Serviço Público Municipal de Trabalho e Ação Social – Piso Básico Fixo e dá outras providências</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/119/lei_382_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/119/lei_382_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para fins de promover melhorias no atendimento aos usuários do Serviço Público Municipal de Trabalho e Ação Social – Piso de Transição e dá outras providências</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/118/lei_381_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/118/lei_381_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial para fins de promover instalação de obras de infra-estrutura para pavimentação asfáltica e dá outras providências</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/117/lei_380_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/117/lei_380_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para fins de promover melhorias no atendimento aos usuários do Serviço Público Municipal de Trabalho e Ação Social – Piso Variável de Média Complexibilidade e dá outras providências</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/116/lei_379_10_26_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/116/lei_379_10_26_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para fins de promover melhorias no atendimento aos usuários do Serviço Público Municipal de Saúde (Hospital de Pequeno Porte - HPP) e dá outras providências</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/115/lei_378_10_12_janeiro_2010.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/115/lei_378_10_12_janeiro_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Especial para adquirir máquinas e equipamentos para recuperação da malha viária e adota outras providências</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/532/lei_295_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/532/lei_295_04.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Urupá – RO, para o exercício de 2005, e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/531/lei_294_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/531/lei_294_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do PPA correspondente ao exercício de 2005, mantendo integralmente a Lei 210/01 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/530/lei_293_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/530/lei_293_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2005 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/529/lei_292_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/529/lei_292_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a Abrir Crédito Adicional Suplementar no Orçamento Vigente e dá outras providencias</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/528/lei_291_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/528/lei_291_04.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação de Crédito Suplementar por Excesso de Arrecadação e dá outras providencias</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/527/lei_290_04.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/526/lei_289_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/527/lei_290_04.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/526/lei_289_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Urupá, representado pelo Prefeito Municipal, a participar do Acordo de Programa de Segurança Alimentar e Desenvolvimento Local</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/525/lei_288_04.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/524/lei_287_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/525/lei_288_04.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/524/lei_287_04.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 033/04 de 14 de Dezembro de 1993 e dá Outras Providências</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/523/lei_286_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/523/lei_286_04.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 272/03 DE 19 DE AGOSTO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/522/lei_284_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/522/lei_284_04.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 268/03 DE 29 DE ABRIL DE 2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/521/lei_283_04.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/521/lei_283_04.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 257/02 de 20 de Dezembro de 2002 e dá Outras Providências</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/66/lei_267_03_23_abril_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/66/lei_267_03_23_abril_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revogação da Lei 201/00 pertinente a criação de Cargos Comissionados de Agentes Comunitários</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/65/lei_266_03_23_abril_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/65/lei_266_03_23_abril_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação da Escola de Ensino Fundamental no Bairro Alto Alegre e dá Outras Providencias</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/64/lei_265_03_09_abril_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/64/lei_265_03_09_abril_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Conselho Municipal de Saúde e da outras providencias</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/63/lei_264_03_09_abril_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/63/lei_264_03_09_abril_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Legislação Especial para fins de Celebração de Convênio entre o Município de Urupá e o Estado de Rondônia e da outras providencias</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/62/lei_263_03_25_fevereiro_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/62/lei_263_03_25_fevereiro_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Realização do 4° Concurso Público, integrando junto ao quadro funcional de servidores efetivos da Prefeitura do Município de Urupá e dá outras providências</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/61/lei_262_03_25_fevereiro_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/61/lei_262_03_25_fevereiro_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Admissão de Agentes Comunitário de Saúde, Assistentes Educativo - PETI e dá outras providencias</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/60/lei_261_03_25_fevereiro_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/60/lei_261_03_25_fevereiro_2003.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a contratação pôr tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do Art. 37 da Constituição Federal e dá outras providências</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/59/lei_260_03_25_fevereiro_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/59/lei_260_03_25_fevereiro_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do estádio Municipal de Urupá e dá outras providencias</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/58/lei_259_03_25_fevereiro_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/58/lei_259_03_25_fevereiro_2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Adquirir Exemplares do Livro Sagrado (BIBLIA) Para Distribuição Gratuita nas Escolas, Entidades Religiosas e Órgãos Públicos no Município.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/57/lei_258_03_06_fevereiro_2003.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/57/lei_258_03_06_fevereiro_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Legislação Especial para fins de subvenção e auxílio em favor de entidades sem fins lucrativos</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/56/lei_257_02_20_dezembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/56/lei_257_02_20_dezembro_2002.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA E DISCIPLINA O USO DO SOLO URBANO DOS SETORES 01, 02, 03 E DA SEDE DO MUNICÍPIO DE URUPÁ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/55/lei_256_02_20_dezembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/55/lei_256_02_20_dezembro_2002.pdf</t>
   </si>
   <si>
     <t>ALTERA A EFICÁCIA DO ART. 36 DA LEI 248/02 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/54/lei_255_02_10_dezembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/54/lei_255_02_10_dezembro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Arborização e Gramagem nos pátios das Escolas Municipais deste Município e dá outras providencias</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/53/lei_254_02_04_dezembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/53/lei_254_02_04_dezembro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Transporte Individual  de Passageiros e Mercadorias - TAXI no Município de Urupá e da outras providências</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/52/lei_253_02_04_dezembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/52/lei_253_02_04_dezembro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Transporte Individual de Passageiros Através de MOTO TAXI no Município de Urupá e da outras providências</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/51/lei_252_02_04_dezembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/51/lei_252_02_04_dezembro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Procedimentos Normativos, Objetivando Seleção de Pessoas comprovadamente Carentes para Efeito de Doação dos Imóveis nos conjuntos_x000D_
 Habitacional e dá outras providencias</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/50/lei_251_02_04_dezembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/50/lei_251_02_04_dezembro_2002.pdf</t>
   </si>
   <si>
     <t>Integra a Estrutura Administrativa Para o Efeito do Quadro de Servidores Efetivos da Prefeitura do Município de Urupá e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/49/lei_250_02_04_dezembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/49/lei_250_02_04_dezembro_2002.pdf</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/48/lei_249_02_29_novembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/48/lei_249_02_29_novembro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Desincorporação do Patrimônio Público de Áreas de Terras Cedidas Por Escritura Pública Declaratória, Revoga Parcialmente a Lei 219 de 12 de Junho de 2001 e dá outras providências</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/47/lei_248_02_29_novembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/47/lei_248_02_29_novembro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura Administrativa para o efeito do quadro de servidores comissionados da Prefeitura do Município de Urupá e dá outras providências</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/46/lei_246_02_25_novembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/46/lei_246_02_25_novembro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2003 e dá outras providencias.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/45/lei_245_02_25_novembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/45/lei_245_02_25_novembro_2002.pdf</t>
   </si>
   <si>
     <t>Altera o PPA Correspondente aos Exercícios de 2003 a 2005, mantendo integralmente a Lei 210/01 e dá outras providências</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/44/lei_244_02_25_novembro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/44/lei_244_02_25_novembro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação de Conjuntos habitacional do Município de Urupá</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/43/lei_241_02_18_julho_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/43/lei_241_02_18_julho_2002.pdf</t>
   </si>
   <si>
     <t>Altera PPA, LDO e cria nova Programação e Elemento na LOA referente ao exercício de 2002 e dá outras providências</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/40/lei_240_02_02_julho_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/40/lei_240_02_02_julho_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pagamento de multa em favor do INSS e dá outras providências</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/39/lei_239_02_19_junho_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/39/lei_239_02_19_junho_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o 4º Concurso Público e dá outras providências</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/38/lei_238_02_11_junho_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/38/lei_238_02_11_junho_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Prédio da Secretaria Municipal de Educação e Cultura e dá outras providências</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/37/lei_237_02_11_junho_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/37/lei_237_02_11_junho_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização de salários em favor de Servidores Efetivos lotados nos dois Poderes e da outras providências</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/36/lei_236_02_24_abril_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/36/lei_236_02_24_abril_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de uma Instituição Jurídica prestadora de serviço de natureza social, industrial e educacional e dá outras providências</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/35/lei_235_02_24_abril_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/35/lei_235_02_24_abril_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre procedimentos normativos para fins de proceder baixa de Patrimônio Público e dá outras providências</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/31/lei_234_02_12_marco_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/31/lei_234_02_12_marco_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre procedimentos normativos para fins de escrituração de lotes urbanos e dá outras providências</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/30/lei_233_02_05_marco_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/30/lei_233_02_05_marco_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de serviços de habilitação e capacitação de professores leigos em face a UNIR e dá outras providências</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/29/lei_232_02_28_janeiro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/29/lei_232_02_28_janeiro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cessão de instrumentos agrícolas, via comodato em favor de Entidades Jurídicas sem fins lucrativos e dá outras providências</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/26/lei_231_02de_28_janeiro_2002.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/26/lei_231_02de_28_janeiro_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de carreira para o Magistério Público Municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8031,67 +8305,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/860/lei_n._1.180.2025_de_27_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/859/lei_n._1.179.2025_de_27_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/854/lei_n._1.174.2025_de_21_de_outubro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/855/lei_n._1.175.2025_de_20_de_outubro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/853/lei_n._1.173.2025_de_20_de_outubro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/852/lei_no_002.2025-cmur_de_13_outubro_2025..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/842/lei_n._1.171_-_01.10.2025_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/839/lei_n._1.170_de_22_de_setembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/838/lei_n._1.169_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/837/lei_n._1.168_de_22_de_setembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/836/ei_n._1.167_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/835/lei_n._1.166.2025_-_abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/834/lei_n._1.165_-_16.09.2025_-_abre_credito.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/832/lei_n._1.164_de_08_de_setembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/833/lei_n._1.163.2025_de_25_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/829/lei_n._1.162.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/849/lei_n._1.161.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/824/lei_n._1.160_-_29.07.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/828/lei_n._1.159_-_29.07.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/820/lei_n._1.158.2025_de_27_de_junho_de_2025..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/819/lei_n._1.157_-_05.06.2025_-_abre_credito_especial._construcao_pontes_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/818/lei_n._1.156_-_05.06.2025_-_abre_credito_especial._emenda_parlamentar._aquisicao_de_mini_fabrica_de_racao_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/817/lei_n._1.155_-_05.06.2025_-_abre_credito_especial._reforma._ampliacao._escola_waldemar_higino_de_souza_-_semec.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/812/lei_n._1.152_-_15.05.2025_-_abre_credito_especial_por_anulacao_de_dotacao_-_operacao_tapa_bu.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/816/lei_n._1.154_-_02.06.2025_-_abre_credito_especial._superravit_financeiro._rede_cegonha_-_sem.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/815/lei_n._1.153_-_23.05.2025_-_abre_credito_especial._superavit_financeiro._recapeamento._micro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/809/lei_n._1.151_-_08.05.2025_-_abre_credito_especial_-_pavimentacao_asfaltica_em_via_urbana_com_drenagem_e_calcadas_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/807/lei_n._1.149_-_07.05.2025_-_abre_credito_especial._execucao._acoes._oganizacao._servicos._assistencia_famaceutica_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/808/lei_n._1.150_-_07.05.2025_-_abre_credito_especial._superavit_financeiro._co_financiamento._estado._municipio_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/810/lei_n._1.147_-_15.04.2025_-_regulamenta._ato._cedencia._revoga._ato._recepcao._altera_lei_n._692-2015._gp.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/805/lei_n._1.146_-_15.04.2025_-_abre._credito._especial_-_aquisicao_de_cadeira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/806/lei_n._1.148_-_abre_credito_especial._aquisicao._equipamentos._material._estruturacao._ubs._francisco_ramires_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/804/lei_n._1.145_-_03.04.2025_-_abre_credito_especial._estruturacao._servicos._apae_-_semas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/811/lei_n._1.144_-_20.03.2025_-_abre_credito_especial_por_anulacao_de_dotacao_-_plantoes_extras_e_custear_programa_mais_medicos_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/798/lei_n._1.139_-_19.03.2025_-abre_credito_especial_-_aquisicao_de_equipamentos._centro_cirurgico_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/802/lei_n._1.143_-_20.03.2025_-_abre_credito_especial_-_aquisicao_de_equipamentos._materiais.__ubs_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/801/lei_n._1.142_-_20.03.2025_-_abre_credito_especial_-_devolucao_de_convenio_n._089.2021.pge._seagri_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/800/lei_n._1.141_-_20.03.2025_-_abre_credito_especial_-_aquisicao_de_materias_esportivos_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/799/lei_n._1.140_-_abre_credito_especial_-_construcao._unidade_basica_de_saude._ubs_tipo_ii_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/796/lei_n._1.137_-_19.03.2025_-_abre_credito_especial._custeio_de_cirurgias_eletivas_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/797/lei_n._1.138_-_19.03.2025_-_abre_credito_especial_-_aquisicao._medicamentos_hospitalares_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/793/lei_n._1.134_-_13.02.2025_-_abre_credito_especial._devolucao_de_convenio_n._421-pge-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/795/lei_n._1.136_-_13.02.2025_-_abre_credito_especial_-_construcao._barracao._pessoas_com_deficiencias_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/794/lei_n._1.135_-13.02.2025_abre_credito_especial._emenda_parlamentar._cirurgias_eletivas._semsau.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/792/lei_n._1.133_-_03.02.2025_-_abre_credito_especial._blocos_sextavados_em_vias_urbanas._deputado_federal_mauricio_de_carvalho._seminfra.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/791/lei_n._1.132_-_abre_credito_especial._recuperacao_das_estradas_vicinais_e_reforma_da_quadra._emenda_cristiane_lopes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/790/lei_n._1.131_-_03.02.2025_-_abre_credito_especial._construcao_do_auditorio._emenda_thiago_flores.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/789/lei_n._1.130_-_03.02.2025_-_abre_credito_especial._construcao_de_estacionamento._calcada._av._moacir_de_paula_vieira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/788/lei_n._1.129_-_15.01.2025_-_abre_credito_especial._cria_elemento._auxilio_alimentacao._poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/787/lei_n._1.128_-_23.12.2024_-_abre_credito_especial._superavit._nota_conasems._saude.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/786/lei_n._1.127_-_23.12.2024_-_abre_credito._custeio._seminfra_e_gabinete.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/785/lei_n._1.126_-_09.12.2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/784/lei_n._1.125_-_09.12.2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/783/lei_n._1.124_-_09.12.2024_-_ppa_-_2022-_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/782/lei_n._1.123_-_21.11.2024_-_abre_credito_especial._aquisicao_raio_x._semsau..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/781/lei_n._1.122_-_21.11.2024_-_abre_credito_especial._aquisicao_parque_infantil_playground._convenio_seosp.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/780/lei_n._1.121_-_21.11.2024_-_abre_credito_especial._devolucao._convenio._sesau.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/779/lei_n._1.120_-_21.11.2024_-_abre_credito_especial._aquisicao_de_unidade_movel_odontologica._ubs_francisco_ramirez..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/778/lei_n._1.119_-_21.11.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._ubs_francisco_ramirez..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/777/lei_n._1.118_-_29.10.2024_-_abre_credito._suplementar._servicos._assistencia._hospitalar_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/776/lei_n._1.117_-_14.10.2024_-_abre_credito_especial._emenda_parlamentar._blocos_em_vias_urbanas._seminfra..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/775/lei_n._1.116_-_23.09.2024_-_abre_credito_especial._construcao_de_quadra_coberta_poliesportiva._nova_estrela..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/774/lei_n._1.115_-_23.09.2024_-_abre_credito_especial._emenda_parlamentar._reforma_do_barracao._apur.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/773/lei_n._1.114_-_15.07.2024_-_abre_credito._custeio._servicos._assistencia._hospitalar_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/772/lei_n._1.113_-_15.07.2024_-_abre_credito_especial._custeio._recapeamento_asfaltico._ruas._avenidas._seminfra.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/771/lei_n._1.112_-_15.07.2024_-_abre_credito_especial._aquisicao_de_cadeiras_para_auditorio._semec.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/769/lei_n._1.110_-_15.07.2024_-_abre_credito_especial._aquisicao_de_1_onibus_escolar..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/767/lei_n._1.108_-_01.07.2024_-_abre_credito_especial._aquisicao_de_insumos_agricolas_fertilizantes_organico_classe_a._convenio_n._375.2022.pge.seagriro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/768/lei_n._1.109_-_01.07.2024_-_abre_credito_especial._aquisicao_de_material_esportivo._convenio_n._61.2024.pge.sejucel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/766/lei_n._1.107_-_27.06.2024_-_utilidade_publica._associacao_dos_produtores_rurais_rio_urupa..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/765/lei_n._1.106_-_23.05.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._unidades_basicas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/764/lei_n._1.105_-_23.05.2024_-_altera_a_lei_n._969.2021_-_acrescentar._profissionais_tecnicos._area_saude._pagamento._horas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/763/lei_n._1.104_-_23.05.2024_-_altera_a_lei_n._696.2015_-_anexos_i_ii_e_iii_art._2o_viii._cria._5_cargos._professor._readequa._estrutura._pccs._semec.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/762/lei_n._1.103_-_13.05.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._ubs_francisco_ramirez..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/761/lei_n._1.102_-_02.05.2024_-_doacao._imovel._forum_digital._estado_de_rondonia._afetacao._tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/760/lei_n._1.102_-_02.05.2024_-_doacao._imovel._forum_digital._estado_de_rondonia._afetacao._tribunal_de_justica.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/759/lei_n._1.100_-_09.04.2024_-_abre_credito_especial._aquisicao_de_2_onibus_escolares._emenda_n._953601-4..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/758/lei_n._1.099_-_27.03.2024_-_reoganizacao._estrutura_administrativa._camara_municipal_de_urupa._cmur.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/757/lei_n._1.098_-_20.03.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._rendimento_aplicacao_financeira._alienacao_de_bens..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/756/lei_n._1.097_-05.03.2024_-_abre_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_seminfra_e_gp.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/755/lei_n._1.096_-_15.02.2024_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._saude_bucal_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/754/lei_n._1.095_-_15.02.2024_-_abre_credito_especial_por_transferencias_destinadas_a_cultura_-_lei_paulo_gustavo._audiovisual..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/753/lei_n._1.094_-_08.02.2024_-_abre_credito_especial._iluminacao_publica._seminfra.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/752/lei_n._1.093_-_08.02.2024_-_abre_credito_especial._convenio_n._cnv.335.sesau.pge.2023._implantacao_sofware_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/751/lei_n._1.092_-_08.02.2024_-_abre_credito_especial._devolucao_de_convenio_n._108.17.pj.der.ro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/749/lei_n._1.090_-_24.01.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_em_bloquetes._nucleo_primavera.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/748/lei_n._1.089_-_24.01.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/747/lei_n._1.088_-_12.12.2023_-_abre_credito_especial_por_transferencia._siconv._seminfra.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/746/lei_n._1.087_-_12.12.2023_-_reclassificacao._convalidacao_lei_ordinaria._lei_complementar_._invalidado_o_numero.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/745/lei_n._1.086_-12.12.2023_-_abre_credito_especial._transferencias_especiais._seminfra._aquisicao._equipamentos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/744/lei_n._1.085_-_12.12.2023_-_lei_de_orcamento_anual_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/743/lei_n._1.084__-_12.12.2023_-_lei_de_diretrizes_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/742/lei_n._1.083_-_12.12.2023-_alteracao_do_plano_plurianual.ppa-_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/741/lei_n._1.082_-_05.12.2023_-_abre_credito_especial_por_superavit._fundeb._semec..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/740/lei_n._1.081-_04.12.2023_-_refis._urupa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/739/lei_n._1.080_-_20.11.2023_-_regulamentacao._moto-taxista.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/738/lei_n._1.079_-_23.10.2023_-_racionalizacao._atividade_de_cobranca._discussao_judicial._execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/737/lei_n._1.078_-_23.10.2023_-acresce_vagas_e_altera_o_anexo_da_lei_n.693.2015._cargo_agente_de_manutencao._mecanico_de_veiculos_pesados.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/736/lei_n._1.077_-_17.10.2023_-_dispoe_sobre_regulamentacao_dos_horarios_de_funcionamento_das_farmacias_no_ambito_do_municipio_de_urupa_._ro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/735/lei_n._1.076_-_09.10.2023_-_alteracao._indices_orcamentarios._10_para_20_porcento._exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/734/lei_n._1.075_-_02.10.2023_-_operacao_de_credito_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/733/lei_n._1.074_-_26.09.2023_-_declara_utilidade_publica._loja_simbolica_cyrillo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/732/lei_n._1.073_-26.09.2023_-_abre_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_semec.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/730/lei_n._1.071_-_05.09.2023_-_abre_credito_especial_por_superavit_financeiro._co-financeamento._semsau.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/729/lei_n._1.070_-04.09.2023_-_abre_credito_especial._devolucao_de_convenio_433.pge.2021._indenizacoes_e_restituicoes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/731/lei_n._1.072_-_12.09.2023_-_abre_credito_especial_por_superavit_financeiro._semed.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/728/lei_n._1.069_-_30.08.2023_-_declara_utilidade_publica._assembleia_de_deus._ministerio_madureira.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/727/lei_n._1.068_-_16.08.2023_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_-_semas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/726/lei_n._1.067_-_24.07.2023_-_abertura_de_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/725/lei_n._1.066_-_26.07.2023_-_abertura_de_credito_especial._projeto_compartilhando_saude._adesao_com_o_estado_de_rondonia.sesau.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/724/lei_n._1.065_-_26.07.2023_-_abertura_credito_especial_por_superavit_financeiro_e_rendimentos_de_aplicacao_do_recurso_do__leilao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/722/lei_n._1.064_-_11.07.2023_-_alteracao_da_lei_n._1.056.2023._credito_adicional_-_aquisicao_de_veiculo_tipo_van.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/718/lei_n._1.059_-_27.06.2023_-_abre_credito_especial._pavimentacao_em_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/717/lei_n._1.058_-_21.06.2023_-__alteracao._art._1_2_6.__lei_1.055-23._operacao_de_credito._energia_fotovotaica._pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/716/lei_n._1.057_-_21.06.2023_-_fixa._piso._salarial._profissionais._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/721/lei_n._1.062_-_13.06.2023_-_abre_credito_especial._superavit_financeiro._aquisicao_de_material_didatico.docx.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/723/lei_n._1.064_-_11.07.2023_-_alteracao_da_lei_n._1.056.2023._credito_adicional_-_aquisicao_de_veiculo_tipo_van.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/720/lei_n._1.061_-_09.06.2023_-_abre_credito_especial._superavit_financeiro._colhedor_de_forragem._ensiladeira.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/719/lei_n._1.060_-_09.06.2023_-_abre_credito_especial._superavit_financeirograde_niveladora_e_pulverizador.docx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/714/lei_n._1.055_-_31.05.2023_-_autorizacao._credito._financiamento._caixa._bndes._investimento._energia_fotovoltaica._pavimentacao_asfaltica._consolidada.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/713/lei_n._1.054_-_02.05.2023_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/712/lei_n._1.053_-_27.04.2023_-_abre_credito_especial._vinculacao_de_receita._transferencias_especiais.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/709/lei_n._1.052_-_24.04.2023_-_abre_credito_especial._superavit_financeiro_e_excesso_de_arrecadacao._ampliacao_de_meta._aquisicao_de_desktop.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/708/lei_n._1.051_-_20.03.2023_-_estrutura._funcionamento._conselho_tutelar_de_urupa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/707/lei_n._1.050_-_28.03.2023_-_institui._viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/706/lei_n._1.049_-_28.03.2023_-_doacao_do_terreno_para_construcao_do_quartel_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/705/lei_n._1.048_-_28.03.2023_-_institui._plano_municipal._saneamento_basico._urupa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/704/lei_n._1.047_-_27.03.2023_-_estrutura._funcionamento._conselho_tutelar_de_urupa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/703/lei_n._1.046_-_14.03.2023_-_abre_credito_especial._vinculacao_de_receita._aquisicao_e_instalacao_de_tubos_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/702/lei_n._1.045_-_14.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._210.2021._construcao_cras.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/701/lei_n._1.044_-_01.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/700/lei_n._1.043_-_01.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar.construcao_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/699/lei_n._1.042_-_01.02.2023_-_abre_credito_especial._vinculacao_de_receita._parque_infantil_playground.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/698/lei_n._1.041_-_01.02.2023_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._retro_e_motoniveladora.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/697/lei_n._1.040_-_01.02.2023_-_revoga._lei_n._573.2013_e_lei_n._948.2021_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/696/lei_n._1039_-_20.12.2022_-_reestrutura._organizacao._administrativa._anexos_i_ii_iii_e_iv.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/695/lei_n._1038_-_20.12.2022_-_abre_credito_especial_por_superavit_financeiro._reforma_de_galpao._seminfra.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/694/lei_n._1037_-_20.12.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._192.2022_calha_norte_dpcn._aquisicao_de_implementos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/693/lei_n._1036_-_20.12.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portaria_n._1.684.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/692/lei_n._1035_-_16.12.2022_-_reestrutura._organizacao._administrativa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/691/lei_n._1034_-14.11.2022_-_loa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/690/lei_n._1033_-14.11.2022_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/689/lei_n._1.032_-14.11.2022_-_ppa.docx.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/688/lei_n._1.031_-_13.10.2022_-_define._indenizacao._diarias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/646/lei_n._1.030_-_16.09.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._187.2021.dpcn._construcao_de_bueiro_celular_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/644/lei_n._1029_-_16.09.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._434.pge._const._auditorio_padrao_adeildo_martins.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/643/lei_n._1028_-_16.09.2022_-_abre_credito_especial._superavit_financeiro._reforma_de_ubs_semsau.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/642/lei_n._1027_-_06.09.2022_-_abre_credito_especial_suplementar_por_excesso_de_arrecadacao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/641/lei_n._1026_-_06.09.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._projeto_de_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/640/lei_n._1025_-_06.09.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._2241.pge._construcao_de_quadra._semec.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/639/lei_n._1024_-_06.09.2022_-_doacao_de_area_municipal_a_orgao_estadual_emater.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/638/lei_n._1023_-_18.08.2022_-_abre_credito_especial._superavit_financeiro_e_excesso_de_arrecadacao._ampliacao_de_meta._aquisicao_de_descktop._projeto_020.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/637/lei_n._1022_-_18.08.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portaria._incremento_temporario_saude.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/636/lei_n._1021_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portarias.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/635/lei_n._1020_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/634/lei_n._1019_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/633/lei_n._1018_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_de_raio_x.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/632/lei_n._1017_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/631/lei_n._1016_-_12.08.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/630/lei_n._1015_-_12.08.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/629/lei_n._1014_-_02.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._285.pge._aquisicao_de_mobiliario._semec.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/628/lei_n._1013_-_12.07.2022_-_altera_o_inciso_i_do_artigo_140_da_lei_n._692-2015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/610/lei_n._026-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/609/lei_n._025-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/608/lei_n._024-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/602/lei_n._018-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/627/lei_n._1007_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._portaria._incremento_temporario_saude.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/626/lei_n._1006_-_01.06.2021_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._pavimentacao_asfaltica_em_via_urbana_com_drenagem_e_calcada.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/625/lei_n._1005_-_01.06.2021_-_abre_credito_especial._vinculacao_de_receita._convenio_001.2022._sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/624/lei_n._1004_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._340.pge._calcada.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/645/lei_n._1003_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._164.pge._aquisicao_de_caminhonete_pickup.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/622/lei_n._1002_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._veiculo_para_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/621/lei_n._1001_-_30.05.2022_-_cria_dia_do_cacador_cac.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/600/lei_n.016-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/599/lei_n.015-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/620/lei_n._997_-_20.04.2022_-_institui_a_acao_de_estagio_teoria_na_pratica_-_atividade_de_incentivo_formacao_geracao_de_emprego_e_renda_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/619/lei_n._996_-_13.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._construcao_de_garagem.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/617/lei_n._994_-_13.04.2022_-_abre_credito_especial._por_vinculacao_de_receita._pavimentacao_asfaltica._convenio_n._247.pcn.2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/595/lei_n._011-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/618/lei_n._995_-_13.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._377.pge._calcada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/588/lei_n._990_-_07.04.2022_-_recepciona_lc_n._183.2021._issqn._monitoramento._profaz_pl_004.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/594/lei_n._010-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/585/lei_n._989_-_07.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._323.2021.pge_pl_001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/616/lei_n._993_-_07.04.2022_-_institue_o_programa_de_controle_de_vacinacao_de_bezerras_contra_brucelose._autoria_camara._antonio_pereira_nunes.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/615/lei_n._992_-_11.04.2022_-_redifinicao_da_atencao_domiciliar_ad_no_ambito_do_sistema_unico_de_saude_sus._autoria_camara._wesley_carlos_de_franca_e_eliel_mar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/614/lei_n._991_-_11.04.2022_-_altera_lei_n._671.2017_terra_produtiva_proterra._autoria_camara._joao_batista_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/593/lei_n._988_-_25.03.2022_-_abre_credito_especial_por_superavit_financeiro._recurso_de_leilao_semec_semas_semsau_seminfra_pl_009.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/592/lei_n._987_-_25.03.2022_-_abre_credito_especial_por_superavit_financeiro._semas_pl_008.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/591/lei_n._986_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_007.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/590/lei_n._985_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_006.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/589/lei_n._984_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_005.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/587/lei_n._983_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_003.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/586/lei_n._982_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_002.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/583/lei_965.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/572/camscanner_09-27-2021_08.36.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/571/camscanner_09-27-2021_08.14.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/570/camscanner_09-27-2021_08.46.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/569/camscanner_09-27-2021_08.59.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/567/lei_955_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_r_26.60082_proveniente_de_recursos_do_termo_de_compromisso_par_n._2019010358.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/566/lei_954_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_r100.00000.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/561/lei_952_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/560/lei_n_951_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/558/lei_949_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_473_mil.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/557/lei_948_dispoe_sobre_alteracao_da_estrutura_administrativa_da_lei_n_573_2021_promove_a_inclusao_de_vagas_no_cargo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/556/lei_947_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/554/lei_946_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_recita_no_valor_de_169_mil_reais_em_favor_do_gabinete_do_prefeirto.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/553/lei_945_dispoe_sobre_incentivos_a_doacao_de_sangue_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/552/lei_944_2021_autoriza_o_poder_executivo_a_abrir_credito_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_de_r_150_759_16__proveniente_de.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/551/lei_943_dispoe_sobre_autorizacao_para_cooperacao_tecnica_e_operacional_entre_municipios_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/550/lei_942_altera_a_lei_n_550_2013_para_dispor_sobre_autorizacao_ao_poder_executivo_para_promover_a_doacao_ao_idaron_agencia_de_defesa_sanitaria_agrosilvopastoril_do_estado_de_rondonia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/549/lei_941_autoriza_o_poder_executivo_municipal_a_realizar_servicos_com_maquinarios_publicos_em_propriedades_particulares_do_municipio_de_urupa_ro_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/544/lei_938_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_de_200.93520.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/547/lei_939_2021_autor_joao_batista_de_oliveira_institui_o_programa_farmacia_solidaria_no_municipio_de_urupa-ro.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/548/lei_940_institui_o_cadastro_de_fornecedores_impedidos_de_licitar_e_contratar_com_a_administracao_publica_e_amplia_exigencia_documental_para_participacao_em_licitacao.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/542/camscanner_05-11-2021_09.31.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/541/dispoe_sobre_acao_financeira_direta_escolar-_afinde_para_as_escolas_publicas_municipais_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/538/lei_933_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_em_favor_a_secretaria_municipal_de_saude_no_valor_total_de_r_88.89019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/540/lei_935_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_superavit_financeiro_para_devolucao_de_valores_remanescentes_de_recursos_provenientes_dos_conv.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/536/lei_928_2021_autoriza_o_poder_executivo_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_212.55000.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/486/scan_20210122_095924.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/418/lei_n._002-2020-cmur.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/485/scan_20210122_085115.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/484/lei_n._926_-_22.12.2020_-_cria_credito_especial._novo_elemento_despesa._pnate.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/481/lei_n._925_-_22.12.2020_-_contratacao._emergencial._carater_temporario._psicologo._professor._semas._semec.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/483/lei_n._924_-_30.11.2020_-_abre_credito_suplementar_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/482/lei_923.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/490/lei_n._920_-_20.11.2020_-_lei._orcamentaria._anual._loa._2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/489/lei_n._919_-_20.11.2020_-_lei._diretrizes._orcamentarias._ldo._2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/488/lei_n._918_-_20.11.2020_-_plano_plurianual._ppa._2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/477/lei_n._916_-_03.11.2020_-_altera._lei_n._872.2019_-_reformulacao_administrativa._orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/480/lei_n._922_-_20.11.2020_-_cria_credito_especial._anulacao_de_dotacao_posterior_suplementacao._covid19._plantoes..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/479/lei_n._921_-_20.11.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo._fundo_ministerio_da_saude._covid_19._mat_farmacologico.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/478/lei_n._917_-_18.11.2020_-_revoga_lei_n._084.96_e_lei_476.2011_conselho_mun._assistencia_social_para_instituir_nova_composicao_dos_membros.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/476/lei_n._915_-_14.10.2020_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/475/lei_n._914_-_14.10.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo_a_fundo._semas.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/474/lei_n._913_-_14.10.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo._fundo_ministerio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/473/lei_n._912_-_22.09.2020_-_cria_credito_especial._aquisicao._lampadas_led._reequilibrio_contratual_revitalizacao_cabo_barbosa..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/472/lei_n._911_-_25.08.2020_-_abri_credito_espeical._vinculacao_de_receita._conv.__087_e_114.20_pj_der_ro._tubos._seminfra.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/471/lei_n._910_-_25.08.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo.fundo._port._1.666-2020_ministerio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/470/lei_n._909_-_25.08.2020_-_cria_credito_especial._anulacao_de_dotacao_transporte_escolar._hora_maquina..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/469/lei_n._908_-_25.08.2020_-_autoriza._pagto._plantoes._extras._servidores._saude._pandemia._revoga._lei._642.2014.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/468/lei_n._907_-_18.08.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo.fundo_ministerio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/467/lei_n._906_-_18.08.2020_-_cria_credito_especial._proveniente_de_superavit._ampliacao_meta._capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/466/lei_n._905_-_30.07.2020_-_contratacao._emergencial._carater_temporario._medicos..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/465/lei_n._904_-_16.07.2020_-_cria_credito_especial._proveniente_de_superavit._2019_para_2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/464/lei_n._903_-_16.07.2020_-_abre_credito_especial._vinculacao_de_receita._conv._096.pge.20.veiculo-semec._conv.024.20.pj.der-ro.tubos-seminfra.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/463/lei_n._901_-_16.07.2020_-_cria_credito_especial._anulacao_de_dotacao_posterior_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/462/lei_n._900_-_16.07.2020_-_cria_credito_especial._anulacao_de_dotacao_merenda_escolar._biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/461/lei_n._899_-_16.07.2020_-_cria_credito_especial._vinculacao_de_receita._cofinanciamentos_estadual._cestas_basica_kits_higiene_e_outros.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/460/lei_n._898_-_16.07.2020_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/459/lei_n._897_-_13.07.2020_-_abre_credito_especial._vinculacao_de_receita._emendas_parlamentares_incrementos_temporarios_mac_e_investimentos.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/458/lei_n._896_-_23.06.2020_-_abre_credito_especial._vinculacao_de_receita._lei_comp._173.2020-auxilio_financeiro_prog._federativo_de_enfrenta.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/456/lei_n._894_-_02.06.2020_-_abre_credito_especial._vinculacao_de_receita._programa_crianca_feliz..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/455/lei_n._893_-_22.05.2020_-_altera_art._132._lei_n._692.15._aumenta_prazo_licenca_paternidade..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/457/lei_n._895_-_15.06.2020_-_cria._bombeiros_civis_no_ambito_do_municipio_de_urupa._autoria_da_vereadora_enesia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/454/lei_n._892_-_15.05.2020_-_cria._cargos._supervisor._visitador._programa_crianca_feliz._altera_a_lei_n._573.15.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/453/lei_n._891_-_15.05.2020_-_cria_credito_especial._anulacao_de_dotacao._recurso_fitha.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/452/lei_n._890_-_15.05.2020_-_cria_credito_especial._proveniente_de_superavit._reprogramacao_de_saldo_excedente._bpc.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/451/lei_n._889_-_15.05.2020_-_abre_credito_especial._vinculacao_de_receita._mac_e_pab.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/450/lei_n._888_-_28.04.2020_-_cria_a_coordenadoria_muncipal_de_protecao_e_defesa_civil_compdec_e_do_conselho_muncipal__e_defesa_civil_de_urupa..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/449/lei_n._887_-_24.03.2020_-_cria_credito_especial._vinculacao_de_receita._convenio_n._043.2020_pge.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/448/lei_n._886_-_24.03.2020_-_cria_credito_especial._anulacao_de_dotacao._pagamento_despesas_patronais._previdenciarias.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/447/lei_n._885_-_24.03.2020_-_cria_credito_especial._vinculacao_de_receita._convenio_n._383_e_384._calha_norte.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/445/lei_n._883_-_10.03.2020_-_cria_credito_especial_prog.elem._-_convenio_n._340.pge.2019._veiculo_semec.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/444/lei_n._882_-_10.03.2020_-_abre_credito_especial_prog.elem.__parque_infantil_play_ground.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/443/lei_n._881_-_04.02.2020_-_abre_credito_especial_prog.elem.__estrategia_saede_da_familia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/442/lei_n._880_-_30.01.2020_-_cria_credito_especial._proveniente_de_superavit._distribuicao_dos_valores_arrecadados_leilao_municipal.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/441/lei_n._879_-_30.01.2020_-_cria_credito_especial._proveniente_de_superavit._distribuicao_de_bonus_aos_municipios..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/440/lei_n._878_-_07.01.2020_-_implantacao._hortas._utilizacao._adubos._escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/503/lei_n._876_-_24.12.2019_-_estabelece._regras._corte_energia..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/502/lei_n._877_-_24.12.2019_-_cria_credito_especial_prog.elem._-_convenio_n._882892.2019.pcn_-_aq._de_veiculo_tipo_pick-up.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/511/lei_n._925_-_22.12.2020_-_contratacao._emergencial._carater_temporario._psicologo._professor._semas._semec.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/510/lei_n._926_-_22.12.2020_-_cria_credito_especial._novo_elemento_despesa._pnate.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/501/lei_n._874_-_20.12.2019_-_cria_credito_adicional_suplementar_por_anulacao_de_dotacao._pgto_pessoal.dezembro_e_outros.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/505/lei_n._872_-_16.12.2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/504/lei_n._871_-_16.12.2019_-_ppa_2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/509/lei_n._870_-_10.12.2019_-_institui_o_domicilio_eletronico_do_contribuinte._dec._websis..pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/508/lei_n._869_-_10.12.2019_-_altera_lei_573.13_e_lei_827.19_-_extincao._criacao._cargos._exclusao._abertura._vagas._cds.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/507/lei_n._868_-_10.12.2019_-_cria_credito_especial_prog.elem._-_servicos._realizacao._revellion._convenio._estado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/506/lei_n._867_-_10.12.2019_-_cria_credito_adicional_suplementar_por_anulacao_de_dotacao._pagamento_pessoal.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/500/lei_n._866_-_03.12.2019_-_altera_lei_573.13_-_altera_art._98_e_99._dizimo._gratificacao_de_representacao..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/499/lei_n._865_-_03.12.2019-_cria_credito_especial._proveniente_de_superavit_e_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/513/lei_n._864_-_13.11.2019_-_altera_lei_n._220-01._institui_e_acrescenta_novo_simbolo._urupa._lugar_bom_de_viver.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/515/lei_n._863_-_06.11.2019_-_pmaq._gratificacao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/514/lei_n._862_-_06.11.2019_-_institui_conselho_municipal_de_controle_social_de_saneamento..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/516/lei_n._861_-_01.11.2019_-_altera_lei_696.2015._pcc_educacao._planejamento_escolar._elevacao_de_nivel_estagio_probatorio..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/1/lei_852_2019_14_agosto_2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/520/lei_n._828_-_22.02.2019_-_altera_lei_786.2017._iptu._desconto._cota_unica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/519/lei_n._827_-_14.02.2019_-_altera._estrutura_administrativa._cria._seminfra.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/518/lei_n._826_-_14.02.2019_-_altera_lei_707.2016._mais_medicos._auxilio_moradia._comprovacao._recurso.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/517/lei_n._825_-_14.02.2019_-_cria_credito_especial_prog.elem._-_aquisicao_ambulancia._convenio_n._229.pge.2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/498/lei_824_2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/497/lei_784_2017_loa_2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/496/lei_783_2017_ldo_2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/495/lei_782_2017_ppa_2018_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/494/lei_737_2016_loa_2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/493/lei_736_2016_ldo_2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2015/492/lei_691_2015_loa_2016.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2015/491/lei_690_2015_ldo_2016.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/382/lei_646_04_dezembro_2014.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/381/lei_645_26_novembro_2014.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/380/lei_644_26_novembro_2014.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/379/lei_643_26_novembro_2014.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/378/lei_642_31_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/377/lei_641_30_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/376/lei_640_30_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/375/lei_639_16_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/374/lei_638_16_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/373/lei_637_16_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/372/lei_636_22_setembro_2014.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/371/lei_635_09_setembro_2014.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/370/lei_634_21_agosto_2014.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/369/lei_633_21_agosto_2014.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/368/lei_632_21_agosto_2014.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/367/lei_631_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/366/lei_630_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/365/lei_629_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/364/lei_628_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/363/lei_627_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/354/lei_618_05_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/362/lei_626_04_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/361/lei_625_27_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/360/lei_624_27_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/359/lei_623_27_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/358/lei_622_26_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/357/lei_621_12_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/356/lei_620_12_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/355/lei_619_05_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/353/lei_617_30_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/352/lei_616_27_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/351/lei_615_26_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/350/lei_614_26_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/349/lei_613_26_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/347/lei_611_20_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/346/lei_610_19_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/345/lei_609_16_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/344/lei_608_29_abril_2014.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/343/lei_607_29_abril_2014.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/342/lei_606_14_abril_2014.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/341/lei_605_28_marco_2014.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/340/lei_604_28_marco_2014.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/339/lei_603_19_marco_2014.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/338/lei_602_18_marco_2014.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/337/lei_601_26_fevereiro_2014.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/336/lei_600_11_fevereiro_2014.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/335/lei_599_10_fevereiro_2014.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/334/lei_598_30_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/333/lei_597_20_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/332/lei_596_20_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/331/lei_595_20_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/330/lei_594_10_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/329/lei_593_06_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/328/lei_592_06_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/327/lei_591_06_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/326/lei_590_13_novembro_2013.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/325/lei_589_29_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/324/lei_588_22_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/323/lei_587_03_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/322/lei_586_02_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/321/lei_585_02_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/320/lei_584_25_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/319/lei_583_25_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/318/lei_582_18_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/317/lei_581_18_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/316/lei_580_13_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/315/lei_579_12_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/314/lei_578_12_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/313/lei_577_06_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/312/lei_576_20_agosto_2013.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/311/lei_575_13_agosto_2013.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/310/lei_574_13_agosto_2013.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/309/lei_573_17_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/308/lei_572_17_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/307/lei_571_17_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/306/lei_570_17_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/305/lei_569_17_julho_2013.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/304/lei_568_19_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/303/lei_567_19_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/302/lei_566_11_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/301/lei_565_11_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/300/lei_564_07_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/299/lei_563_07_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/298/lei_562_07_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/297/lei_561_07_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/296/lei_560_21_maio_2013.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/295/lei_559_16_maio_2013.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/294/lei_558_24_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/293/lei_557_23_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/292/lei_556_23_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/291/lei_555_17_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/290/lei_554_09_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/289/lei_553_09_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/288/lei_552_09_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/286/lei_550_09_marco_2013.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/285/lei_549_15_fevereiro_2013.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/284/lei_548_15_fevereiro_2013.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/283/lei_547_09_janeiro_2013.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/282/lei_546_09_janeiro_2013.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/281/lei_545_28_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/280/lei_544_26_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/279/lei_543_12_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/278/lei_542_13_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/277/lei_541_12_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/276/lei_540_12_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/275/lei_539_12_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/274/lei_538_27_novembro_2012.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/273/lei_537_06_novembro_2012.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/272/lei_536_06_novembro_2012.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/271/lei_535_09_outubro_2012.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/270/lei_534_09_outubro_2012.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/269/lei_533_25_setembro_2012.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/268/lei_532_25_setembro_2012.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/267/lei_531_03_setembro_2012.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/266/lei_530_30_agosto_2012.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/265/lei_529_22_agosto_2012.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/264/lei_528_25_julho_2012.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/263/lei_527_25_julho_2012.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/262/lei_526_25_julho_2012.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/261/lei_525_29_junho_2012.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/260/lei_524_29_junho_2012.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/259/lei_523_27_junho_2012.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/258/lei_522_30_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/257/lei_521_21_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/256/lei_520_14_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/255/lei_519_14_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/254/lei_518_17_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/253/lei_517_17_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/252/lei_516_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/251/lei_515_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/250/lei_514_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/249/lei_513_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/248/lei_512_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/247/lei_511_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/246/lei_510_06_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/245/lei_509_06_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/244/lei_508_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/243/lei_507_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/242/lei_506_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/241/lei_505_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/240/lei_504_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/239/lei_503_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/238/lei_502_30_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/237/lei_501_29_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/236/lei_500_13_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/235/lei_499_08_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/234/lei_498_08_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/233/lei_497_08_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/232/lei_496_08_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/231/lei_495_30_novembro_2011.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/230/lei_494_30_novembro_2011.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/229/lei_493_26_outubro_2011.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/228/lei_491_11_outubro_2011.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/227/lei_491_11_outubro_2011.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/226/lei_490_27_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/225/lei_489_22_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/224/lei_488_22_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/223/lei_487_22_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/222/lei_486_21_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/221/lei_485_21_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/220/lei_484_13_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/219/lei_483_02_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/218/lei_482_24_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/217/lei_481_24_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/216/lei_480_16_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/215/lei_479_10_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/214/lei_478_10_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/213/lei_477_10_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/212/lei_476_10_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/211/lei_475_27_julho_2011.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/210/lei_474_27_julho_2011.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/209/lei_473_27_julho_2011.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/208/lei_472_27_julho_2011.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/207/lei_471_22_junho_2011.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/206/lei_470_22_junho_2011.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/205/lei_469_01_junho_2011.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/204/lei_468_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/203/lei_467_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/202/lei_466_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/201/lei_465_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/200/lei_464_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/199/lei_463_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/198/lei_462_04_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/197/lei_461_03_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/196/lei_460_29_abril_2011.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/195/lei_459_19_abril_2011.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/194/lei_458_12_abil_2011.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/193/lei_457_07_abril_2011.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/192/lei_456_07_abril_2011.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/191/lei_455_09_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/190/lei_454_31_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/189/lei_453_23_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/188/lei_452_09_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/187/lei_451_10_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/186/lei_450_09_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/185/lei_449_09_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/184/lei_448_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/183/lei_447_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/182/lei_446_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/181/lei_445_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/180/lei_444_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/179/lei_443_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/178/lei_442_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/177/lei_441_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/176/lei_440_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/175/lei_439_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/174/lei_438_10_23_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/173/lei_437_10_13_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/172/lei_436_10_13_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/171/lei_435_10_13_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/170/lei_434_10_13_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/169/lei_433_10_08_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/168/lei_432_10_08_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/167/lei_431_10_16_novembro_2010.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/166/lei_430_10_09_novembro_2010.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/165/lei_429_10_26_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/164/lei_428_10_19_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/163/lei_427_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/162/lei_426_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/161/lei_425_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/160/lei_424_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/159/lei_423_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/158/lei_422_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/157/lei_420_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/156/lei_420_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/155/lei_419_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/154/lei_418_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/153/lei_417_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/152/lei_416_10_20_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/151/lei_415_10_10_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/150/lei_414_10_10_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/149/lei_413_10_03_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/148/lei_412_10_02_julho_2010.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/147/lei_411_10_10_junho_2010.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/146/lei_409_10_02_junho_2010.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/145/lei_408_10_21_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/144/lei_407_10_21_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/143/lei_406_10_21_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/142/lei_405_10_13_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/141/lei_404_10_13_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/140/lei_403_10_04_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/139/lei_402_10_27_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/138/lei_401_10_27_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/137/lei_400_10_27_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/136/lei_399_10_27_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/135/lei_398_10_22_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/134/lei_397_10_22_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/133/lei_396_10_15_marco_2010.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/132/lei_395_10_02_marco_2010.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/131/lei_394_10_11_fevereiro_2010.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/130/lei_393_10_11_fevereiro_2010.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/129/lei_392_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/128/lei_391_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/127/lei_390_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/126/lei_389_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/125/lei_388_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/124/lei_387_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/123/lei_386_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/122/lei_385_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/121/lei_384_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/120/lei_383_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/119/lei_382_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/118/lei_381_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/117/lei_380_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/116/lei_379_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/115/lei_378_10_12_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/532/lei_295_04.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/531/lei_294_04.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/530/lei_293_04.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/529/lei_292_04.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/528/lei_291_04.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/527/lei_290_04.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/526/lei_289_04.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/525/lei_288_04.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/524/lei_287_04.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/523/lei_286_04.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/522/lei_284_04.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/521/lei_283_04.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/66/lei_267_03_23_abril_2003.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/65/lei_266_03_23_abril_2003.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/64/lei_265_03_09_abril_2003.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/63/lei_264_03_09_abril_2003.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/62/lei_263_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/61/lei_262_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/60/lei_261_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/59/lei_260_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/58/lei_259_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/57/lei_258_03_06_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/56/lei_257_02_20_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/55/lei_256_02_20_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/54/lei_255_02_10_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/53/lei_254_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/52/lei_253_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/51/lei_252_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/50/lei_251_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/49/lei_250_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/48/lei_249_02_29_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/47/lei_248_02_29_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/46/lei_246_02_25_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/45/lei_245_02_25_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/44/lei_244_02_25_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/43/lei_241_02_18_julho_2002.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/40/lei_240_02_02_julho_2002.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/39/lei_239_02_19_junho_2002.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/38/lei_238_02_11_junho_2002.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/37/lei_237_02_11_junho_2002.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/36/lei_236_02_24_abril_2002.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/35/lei_235_02_24_abril_2002.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/31/lei_234_02_12_marco_2002.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/30/lei_233_02_05_marco_2002.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/29/lei_232_02_28_janeiro_2002.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/26/lei_231_02de_28_janeiro_2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/892/lei_n.1.205_de_06_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/888/lei_n._1.201_de_26_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/882/lei_n._1.200_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/881/lei_n._1.199_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/880/lei_n._1.198_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/889/lei_n._1.197_-_abre_credito_especial._superavit_financeiro._emenda_parlamentar_do_estado_de_rondonia_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/879/lei_n._1.196_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/878/lei_n._1.195_de_17_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/895/lei_n._1.208_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/894/lei_n._1.207_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/893/lei_n._1.206_de_10_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/891/lei_n._1.204_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/890/lei_n.1202_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/873/lei_n._1.194_de_26_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2026/874/lei_n._1.193_de_26_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/870/lei_n._1.191_de_19_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/869/lei_n._1.190_de_19_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/868/lei_n._1.189_de_17_de_dezembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/866/lei_n._1.188_de_17_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/864/lei_n._1.185_de_17_de_dezembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/867/lei_n._1.182_de_17_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/863/lei_n._1.181_de_17_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/872/lei_n._1.192.2025_de_08_de_dezembro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/865/lei_n._1.186_de_17_de_dezembro_de_202.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/860/lei_n._1.180.2025_de_27_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/859/lei_n._1.179.2025_de_27_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/854/lei_n._1.174.2025_de_21_de_outubro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/855/lei_n._1.175.2025_de_20_de_outubro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/853/lei_n._1.173.2025_de_20_de_outubro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/852/lei_no_002.2025-cmur_de_13_outubro_2025..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/842/lei_n._1.171_-_01.10.2025_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/839/lei_n._1.170_de_22_de_setembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/838/lei_n._1.169_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/837/lei_n._1.168_de_22_de_setembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/836/ei_n._1.167_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/835/lei_n._1.166.2025_-_abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/834/lei_n._1.165_-_16.09.2025_-_abre_credito.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/832/lei_n._1.164_de_08_de_setembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/833/lei_n._1.163.2025_de_25_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/829/lei_n._1.162.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/849/lei_n._1.161.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/824/lei_n._1.160_-_29.07.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/828/lei_n._1.159_-_29.07.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/820/lei_n._1.158.2025_de_27_de_junho_de_2025..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/819/lei_n._1.157_-_05.06.2025_-_abre_credito_especial._construcao_pontes_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/818/lei_n._1.156_-_05.06.2025_-_abre_credito_especial._emenda_parlamentar._aquisicao_de_mini_fabrica_de_racao_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/817/lei_n._1.155_-_05.06.2025_-_abre_credito_especial._reforma._ampliacao._escola_waldemar_higino_de_souza_-_semec.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/812/lei_n._1.152_-_15.05.2025_-_abre_credito_especial_por_anulacao_de_dotacao_-_operacao_tapa_bu.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/816/lei_n._1.154_-_02.06.2025_-_abre_credito_especial._superravit_financeiro._rede_cegonha_-_sem.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/815/lei_n._1.153_-_23.05.2025_-_abre_credito_especial._superavit_financeiro._recapeamento._micro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/809/lei_n._1.151_-_08.05.2025_-_abre_credito_especial_-_pavimentacao_asfaltica_em_via_urbana_com_drenagem_e_calcadas_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/807/lei_n._1.149_-_07.05.2025_-_abre_credito_especial._execucao._acoes._oganizacao._servicos._assistencia_famaceutica_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/808/lei_n._1.150_-_07.05.2025_-_abre_credito_especial._superavit_financeiro._co_financiamento._estado._municipio_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/810/lei_n._1.147_-_15.04.2025_-_regulamenta._ato._cedencia._revoga._ato._recepcao._altera_lei_n._692-2015._gp.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/805/lei_n._1.146_-_15.04.2025_-_abre._credito._especial_-_aquisicao_de_cadeira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/806/lei_n._1.148_-_abre_credito_especial._aquisicao._equipamentos._material._estruturacao._ubs._francisco_ramires_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/804/lei_n._1.145_-_03.04.2025_-_abre_credito_especial._estruturacao._servicos._apae_-_semas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/811/lei_n._1.144_-_20.03.2025_-_abre_credito_especial_por_anulacao_de_dotacao_-_plantoes_extras_e_custear_programa_mais_medicos_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/798/lei_n._1.139_-_19.03.2025_-abre_credito_especial_-_aquisicao_de_equipamentos._centro_cirurgico_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/802/lei_n._1.143_-_20.03.2025_-_abre_credito_especial_-_aquisicao_de_equipamentos._materiais.__ubs_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/801/lei_n._1.142_-_20.03.2025_-_abre_credito_especial_-_devolucao_de_convenio_n._089.2021.pge._seagri_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/800/lei_n._1.141_-_20.03.2025_-_abre_credito_especial_-_aquisicao_de_materias_esportivos_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/799/lei_n._1.140_-_abre_credito_especial_-_construcao._unidade_basica_de_saude._ubs_tipo_ii_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/796/lei_n._1.137_-_19.03.2025_-_abre_credito_especial._custeio_de_cirurgias_eletivas_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/797/lei_n._1.138_-_19.03.2025_-_abre_credito_especial_-_aquisicao._medicamentos_hospitalares_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/793/lei_n._1.134_-_13.02.2025_-_abre_credito_especial._devolucao_de_convenio_n._421-pge-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/795/lei_n._1.136_-_13.02.2025_-_abre_credito_especial_-_construcao._barracao._pessoas_com_deficiencias_-_seminfra.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/794/lei_n._1.135_-13.02.2025_abre_credito_especial._emenda_parlamentar._cirurgias_eletivas._semsau.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/792/lei_n._1.133_-_03.02.2025_-_abre_credito_especial._blocos_sextavados_em_vias_urbanas._deputado_federal_mauricio_de_carvalho._seminfra.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/791/lei_n._1.132_-_abre_credito_especial._recuperacao_das_estradas_vicinais_e_reforma_da_quadra._emenda_cristiane_lopes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/790/lei_n._1.131_-_03.02.2025_-_abre_credito_especial._construcao_do_auditorio._emenda_thiago_flores.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/789/lei_n._1.130_-_03.02.2025_-_abre_credito_especial._construcao_de_estacionamento._calcada._av._moacir_de_paula_vieira.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/788/lei_n._1.129_-_15.01.2025_-_abre_credito_especial._cria_elemento._auxilio_alimentacao._poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/787/lei_n._1.128_-_23.12.2024_-_abre_credito_especial._superavit._nota_conasems._saude.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/786/lei_n._1.127_-_23.12.2024_-_abre_credito._custeio._seminfra_e_gabinete.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/785/lei_n._1.126_-_09.12.2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/784/lei_n._1.125_-_09.12.2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/783/lei_n._1.124_-_09.12.2024_-_ppa_-_2022-_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/782/lei_n._1.123_-_21.11.2024_-_abre_credito_especial._aquisicao_raio_x._semsau..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/781/lei_n._1.122_-_21.11.2024_-_abre_credito_especial._aquisicao_parque_infantil_playground._convenio_seosp.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/780/lei_n._1.121_-_21.11.2024_-_abre_credito_especial._devolucao._convenio._sesau.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/779/lei_n._1.120_-_21.11.2024_-_abre_credito_especial._aquisicao_de_unidade_movel_odontologica._ubs_francisco_ramirez..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/778/lei_n._1.119_-_21.11.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._ubs_francisco_ramirez..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/777/lei_n._1.118_-_29.10.2024_-_abre_credito._suplementar._servicos._assistencia._hospitalar_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/776/lei_n._1.117_-_14.10.2024_-_abre_credito_especial._emenda_parlamentar._blocos_em_vias_urbanas._seminfra..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/775/lei_n._1.116_-_23.09.2024_-_abre_credito_especial._construcao_de_quadra_coberta_poliesportiva._nova_estrela..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/774/lei_n._1.115_-_23.09.2024_-_abre_credito_especial._emenda_parlamentar._reforma_do_barracao._apur.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/773/lei_n._1.114_-_15.07.2024_-_abre_credito._custeio._servicos._assistencia._hospitalar_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/772/lei_n._1.113_-_15.07.2024_-_abre_credito_especial._custeio._recapeamento_asfaltico._ruas._avenidas._seminfra.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/771/lei_n._1.112_-_15.07.2024_-_abre_credito_especial._aquisicao_de_cadeiras_para_auditorio._semec.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/769/lei_n._1.110_-_15.07.2024_-_abre_credito_especial._aquisicao_de_1_onibus_escolar..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/767/lei_n._1.108_-_01.07.2024_-_abre_credito_especial._aquisicao_de_insumos_agricolas_fertilizantes_organico_classe_a._convenio_n._375.2022.pge.seagriro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/768/lei_n._1.109_-_01.07.2024_-_abre_credito_especial._aquisicao_de_material_esportivo._convenio_n._61.2024.pge.sejucel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/766/lei_n._1.107_-_27.06.2024_-_utilidade_publica._associacao_dos_produtores_rurais_rio_urupa..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/765/lei_n._1.106_-_23.05.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._unidades_basicas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/764/lei_n._1.105_-_23.05.2024_-_altera_a_lei_n._969.2021_-_acrescentar._profissionais_tecnicos._area_saude._pagamento._horas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/763/lei_n._1.104_-_23.05.2024_-_altera_a_lei_n._696.2015_-_anexos_i_ii_e_iii_art._2o_viii._cria._5_cargos._professor._readequa._estrutura._pccs._semec.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/762/lei_n._1.103_-_13.05.2024_-_abre_credito_especial._aquisicao_de_equipamento_e_material_permanente._ubs_francisco_ramirez..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/761/lei_n._1.102_-_02.05.2024_-_doacao._imovel._forum_digital._estado_de_rondonia._afetacao._tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/760/lei_n._1.102_-_02.05.2024_-_doacao._imovel._forum_digital._estado_de_rondonia._afetacao._tribunal_de_justica.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/759/lei_n._1.100_-_09.04.2024_-_abre_credito_especial._aquisicao_de_2_onibus_escolares._emenda_n._953601-4..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/758/lei_n._1.099_-_27.03.2024_-_reoganizacao._estrutura_administrativa._camara_municipal_de_urupa._cmur.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/757/lei_n._1.098_-_20.03.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._rendimento_aplicacao_financeira._alienacao_de_bens..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/756/lei_n._1.097_-05.03.2024_-_abre_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_seminfra_e_gp.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/755/lei_n._1.096_-_15.02.2024_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._saude_bucal_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/754/lei_n._1.095_-_15.02.2024_-_abre_credito_especial_por_transferencias_destinadas_a_cultura_-_lei_paulo_gustavo._audiovisual..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/753/lei_n._1.094_-_08.02.2024_-_abre_credito_especial._iluminacao_publica._seminfra.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/752/lei_n._1.093_-_08.02.2024_-_abre_credito_especial._convenio_n._cnv.335.sesau.pge.2023._implantacao_sofware_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/751/lei_n._1.092_-_08.02.2024_-_abre_credito_especial._devolucao_de_convenio_n._108.17.pj.der.ro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/749/lei_n._1.090_-_24.01.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_em_bloquetes._nucleo_primavera.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2024/748/lei_n._1.089_-_24.01.2024_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/747/lei_n._1.088_-_12.12.2023_-_abre_credito_especial_por_transferencia._siconv._seminfra.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/746/lei_n._1.087_-_12.12.2023_-_reclassificacao._convalidacao_lei_ordinaria._lei_complementar_._invalidado_o_numero.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/745/lei_n._1.086_-12.12.2023_-_abre_credito_especial._transferencias_especiais._seminfra._aquisicao._equipamentos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/744/lei_n._1.085_-_12.12.2023_-_lei_de_orcamento_anual_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/743/lei_n._1.084__-_12.12.2023_-_lei_de_diretrizes_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/742/lei_n._1.083_-_12.12.2023-_alteracao_do_plano_plurianual.ppa-_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/741/lei_n._1.082_-_05.12.2023_-_abre_credito_especial_por_superavit._fundeb._semec..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/740/lei_n._1.081-_04.12.2023_-_refis._urupa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/739/lei_n._1.080_-_20.11.2023_-_regulamentacao._moto-taxista.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/738/lei_n._1.079_-_23.10.2023_-_racionalizacao._atividade_de_cobranca._discussao_judicial._execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/737/lei_n._1.078_-_23.10.2023_-acresce_vagas_e_altera_o_anexo_da_lei_n.693.2015._cargo_agente_de_manutencao._mecanico_de_veiculos_pesados.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/736/lei_n._1.077_-_17.10.2023_-_dispoe_sobre_regulamentacao_dos_horarios_de_funcionamento_das_farmacias_no_ambito_do_municipio_de_urupa_._ro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/735/lei_n._1.076_-_09.10.2023_-_alteracao._indices_orcamentarios._10_para_20_porcento._exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/734/lei_n._1.075_-_02.10.2023_-_operacao_de_credito_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/733/lei_n._1.074_-_26.09.2023_-_declara_utilidade_publica._loja_simbolica_cyrillo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/732/lei_n._1.073_-26.09.2023_-_abre_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_semec.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/730/lei_n._1.071_-_05.09.2023_-_abre_credito_especial_por_superavit_financeiro._co-financeamento._semsau.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/729/lei_n._1.070_-04.09.2023_-_abre_credito_especial._devolucao_de_convenio_433.pge.2021._indenizacoes_e_restituicoes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/731/lei_n._1.072_-_12.09.2023_-_abre_credito_especial_por_superavit_financeiro._semed.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/728/lei_n._1.069_-_30.08.2023_-_declara_utilidade_publica._assembleia_de_deus._ministerio_madureira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/727/lei_n._1.068_-_16.08.2023_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_-_semas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/726/lei_n._1.067_-_24.07.2023_-_abertura_de_credito_especial_por_superavit_financeiro_dos_anos_anteriores_-_semsau.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/725/lei_n._1.066_-_26.07.2023_-_abertura_de_credito_especial._projeto_compartilhando_saude._adesao_com_o_estado_de_rondonia.sesau.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/724/lei_n._1.065_-_26.07.2023_-_abertura_credito_especial_por_superavit_financeiro_e_rendimentos_de_aplicacao_do_recurso_do__leilao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/722/lei_n._1.064_-_11.07.2023_-_alteracao_da_lei_n._1.056.2023._credito_adicional_-_aquisicao_de_veiculo_tipo_van.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/718/lei_n._1.059_-_27.06.2023_-_abre_credito_especial._pavimentacao_em_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/717/lei_n._1.058_-_21.06.2023_-__alteracao._art._1_2_6.__lei_1.055-23._operacao_de_credito._energia_fotovotaica._pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/716/lei_n._1.057_-_21.06.2023_-_fixa._piso._salarial._profissionais._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/721/lei_n._1.062_-_13.06.2023_-_abre_credito_especial._superavit_financeiro._aquisicao_de_material_didatico.docx.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/723/lei_n._1.064_-_11.07.2023_-_alteracao_da_lei_n._1.056.2023._credito_adicional_-_aquisicao_de_veiculo_tipo_van.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/720/lei_n._1.061_-_09.06.2023_-_abre_credito_especial._superavit_financeiro._colhedor_de_forragem._ensiladeira.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/719/lei_n._1.060_-_09.06.2023_-_abre_credito_especial._superavit_financeirograde_niveladora_e_pulverizador.docx.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/714/lei_n._1.055_-_31.05.2023_-_autorizacao._credito._financiamento._caixa._bndes._investimento._energia_fotovoltaica._pavimentacao_asfaltica._consolidada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/713/lei_n._1.054_-_02.05.2023_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/712/lei_n._1.053_-_27.04.2023_-_abre_credito_especial._vinculacao_de_receita._transferencias_especiais.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/709/lei_n._1.052_-_24.04.2023_-_abre_credito_especial._superavit_financeiro_e_excesso_de_arrecadacao._ampliacao_de_meta._aquisicao_de_desktop.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/708/lei_n._1.051_-_20.03.2023_-_estrutura._funcionamento._conselho_tutelar_de_urupa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/707/lei_n._1.050_-_28.03.2023_-_institui._viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/706/lei_n._1.049_-_28.03.2023_-_doacao_do_terreno_para_construcao_do_quartel_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/705/lei_n._1.048_-_28.03.2023_-_institui._plano_municipal._saneamento_basico._urupa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/704/lei_n._1.047_-_27.03.2023_-_estrutura._funcionamento._conselho_tutelar_de_urupa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/703/lei_n._1.046_-_14.03.2023_-_abre_credito_especial._vinculacao_de_receita._aquisicao_e_instalacao_de_tubos_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/702/lei_n._1.045_-_14.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._210.2021._construcao_cras.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/701/lei_n._1.044_-_01.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/700/lei_n._1.043_-_01.03.2023_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar.construcao_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/699/lei_n._1.042_-_01.02.2023_-_abre_credito_especial._vinculacao_de_receita._parque_infantil_playground.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/698/lei_n._1.041_-_01.02.2023_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._retro_e_motoniveladora.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2023/697/lei_n._1.040_-_01.02.2023_-_revoga._lei_n._573.2013_e_lei_n._948.2021_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/696/lei_n._1039_-_20.12.2022_-_reestrutura._organizacao._administrativa._anexos_i_ii_iii_e_iv.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/695/lei_n._1038_-_20.12.2022_-_abre_credito_especial_por_superavit_financeiro._reforma_de_galpao._seminfra.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/694/lei_n._1037_-_20.12.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._192.2022_calha_norte_dpcn._aquisicao_de_implementos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/693/lei_n._1036_-_20.12.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portaria_n._1.684.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/692/lei_n._1035_-_16.12.2022_-_reestrutura._organizacao._administrativa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/691/lei_n._1034_-14.11.2022_-_loa.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/690/lei_n._1033_-14.11.2022_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/689/lei_n._1.032_-14.11.2022_-_ppa.docx.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/688/lei_n._1.031_-_13.10.2022_-_define._indenizacao._diarias.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/646/lei_n._1.030_-_16.09.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._187.2021.dpcn._construcao_de_bueiro_celular_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/644/lei_n._1029_-_16.09.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._434.pge._const._auditorio_padrao_adeildo_martins.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/643/lei_n._1028_-_16.09.2022_-_abre_credito_especial._superavit_financeiro._reforma_de_ubs_semsau.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/642/lei_n._1027_-_06.09.2022_-_abre_credito_especial_suplementar_por_excesso_de_arrecadacao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/641/lei_n._1026_-_06.09.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._projeto_de_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/640/lei_n._1025_-_06.09.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._2241.pge._construcao_de_quadra._semec.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/639/lei_n._1024_-_06.09.2022_-_doacao_de_area_municipal_a_orgao_estadual_emater.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/638/lei_n._1023_-_18.08.2022_-_abre_credito_especial._superavit_financeiro_e_excesso_de_arrecadacao._ampliacao_de_meta._aquisicao_de_descktop._projeto_020.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/637/lei_n._1022_-_18.08.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portaria._incremento_temporario_saude.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/636/lei_n._1021_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita._fundo_a_fundo._portarias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/635/lei_n._1020_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/634/lei_n._1019_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/633/lei_n._1018_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_de_raio_x.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/632/lei_n._1017_-_16.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._emenda_parlamentar._aquisicao_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/631/lei_n._1016_-_12.08.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/630/lei_n._1015_-_12.08.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/629/lei_n._1014_-_02.08.2022_-_abre_credito_especial._vinculacao_de_receita_e_excesso_de_arrecadacao._convenio_n._285.pge._aquisicao_de_mobiliario._semec.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/628/lei_n._1013_-_12.07.2022_-_altera_o_inciso_i_do_artigo_140_da_lei_n._692-2015.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/610/lei_n._026-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/609/lei_n._025-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/608/lei_n._024-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/602/lei_n._018-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/627/lei_n._1007_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._portaria._incremento_temporario_saude.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/626/lei_n._1006_-_01.06.2021_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._pavimentacao_asfaltica_em_via_urbana_com_drenagem_e_calcada.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/625/lei_n._1005_-_01.06.2021_-_abre_credito_especial._vinculacao_de_receita._convenio_001.2022._sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/624/lei_n._1004_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._340.pge._calcada.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/645/lei_n._1003_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._164.pge._aquisicao_de_caminhonete_pickup.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/622/lei_n._1002_-_01.06.2022_-_abre_credito_especial._vinculacao_de_receita._emenda_parlamentar._veiculo_para_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/621/lei_n._1001_-_30.05.2022_-_cria_dia_do_cacador_cac.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/600/lei_n.016-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/599/lei_n.015-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/620/lei_n._997_-_20.04.2022_-_institui_a_acao_de_estagio_teoria_na_pratica_-_atividade_de_incentivo_formacao_geracao_de_emprego_e_renda_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/619/lei_n._996_-_13.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_calha_norte._construcao_de_garagem.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/617/lei_n._994_-_13.04.2022_-_abre_credito_especial._por_vinculacao_de_receita._pavimentacao_asfaltica._convenio_n._247.pcn.2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/595/lei_n._011-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/618/lei_n._995_-_13.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._377.pge._calcada.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/588/lei_n._990_-_07.04.2022_-_recepciona_lc_n._183.2021._issqn._monitoramento._profaz_pl_004.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/594/lei_n._010-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/585/lei_n._989_-_07.04.2022_-_abre_credito_especial._vinculacao_de_receita._convenio_n._323.2021.pge_pl_001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/616/lei_n._993_-_07.04.2022_-_institue_o_programa_de_controle_de_vacinacao_de_bezerras_contra_brucelose._autoria_camara._antonio_pereira_nunes.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/615/lei_n._992_-_11.04.2022_-_redifinicao_da_atencao_domiciliar_ad_no_ambito_do_sistema_unico_de_saude_sus._autoria_camara._wesley_carlos_de_franca_e_eliel_mar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/614/lei_n._991_-_11.04.2022_-_altera_lei_n._671.2017_terra_produtiva_proterra._autoria_camara._joao_batista_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/593/lei_n._988_-_25.03.2022_-_abre_credito_especial_por_superavit_financeiro._recurso_de_leilao_semec_semas_semsau_seminfra_pl_009.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/592/lei_n._987_-_25.03.2022_-_abre_credito_especial_por_superavit_financeiro._semas_pl_008.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/591/lei_n._986_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_007.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/590/lei_n._985_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_006.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/589/lei_n._984_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_005.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/587/lei_n._983_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_003.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/586/lei_n._982_-_14.03.2022_-_abre_credito_especial_por_superavit_financeiro._saude_pl_002.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/583/lei_965.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/572/camscanner_09-27-2021_08.36.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/571/camscanner_09-27-2021_08.14.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/570/camscanner_09-27-2021_08.46.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/569/camscanner_09-27-2021_08.59.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/567/lei_955_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_r_26.60082_proveniente_de_recursos_do_termo_de_compromisso_par_n._2019010358.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/566/lei_954_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_r100.00000.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/561/lei_952_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/560/lei_n_951_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/558/lei_949_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_473_mil.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/557/lei_948_dispoe_sobre_alteracao_da_estrutura_administrativa_da_lei_n_573_2021_promove_a_inclusao_de_vagas_no_cargo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/556/lei_947_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/554/lei_946_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_recita_no_valor_de_169_mil_reais_em_favor_do_gabinete_do_prefeirto.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/553/lei_945_dispoe_sobre_incentivos_a_doacao_de_sangue_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/552/lei_944_2021_autoriza_o_poder_executivo_a_abrir_credito_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_de_r_150_759_16__proveniente_de.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/551/lei_943_dispoe_sobre_autorizacao_para_cooperacao_tecnica_e_operacional_entre_municipios_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/550/lei_942_altera_a_lei_n_550_2013_para_dispor_sobre_autorizacao_ao_poder_executivo_para_promover_a_doacao_ao_idaron_agencia_de_defesa_sanitaria_agrosilvopastoril_do_estado_de_rondonia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/549/lei_941_autoriza_o_poder_executivo_municipal_a_realizar_servicos_com_maquinarios_publicos_em_propriedades_particulares_do_municipio_de_urupa_ro_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/544/lei_938_2021_autoriza_o_poder_executivo_a_abrir_credito_adicional_suplementar_por_superavit_financeiro_em_favor_da_secretaria_municipal_de_saude_no_valor_de_200.93520.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/547/lei_939_2021_autor_joao_batista_de_oliveira_institui_o_programa_farmacia_solidaria_no_municipio_de_urupa-ro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/548/lei_940_institui_o_cadastro_de_fornecedores_impedidos_de_licitar_e_contratar_com_a_administracao_publica_e_amplia_exigencia_documental_para_participacao_em_licitacao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/542/camscanner_05-11-2021_09.31.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/541/dispoe_sobre_acao_financeira_direta_escolar-_afinde_para_as_escolas_publicas_municipais_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/538/lei_933_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_vinculacao_de_receita_em_favor_a_secretaria_municipal_de_saude_no_valor_total_de_r_88.89019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/540/lei_935_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_por_superavit_financeiro_para_devolucao_de_valores_remanescentes_de_recursos_provenientes_dos_conv.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/536/lei_928_2021_autoriza_o_poder_executivo_abrir_credito_adicional_especial_por_vinculacao_de_receita_no_valor_total_de_212.55000.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/486/scan_20210122_095924.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/418/lei_n._002-2020-cmur.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/485/scan_20210122_085115.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/484/lei_n._926_-_22.12.2020_-_cria_credito_especial._novo_elemento_despesa._pnate.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/481/lei_n._925_-_22.12.2020_-_contratacao._emergencial._carater_temporario._psicologo._professor._semas._semec.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/483/lei_n._924_-_30.11.2020_-_abre_credito_suplementar_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/482/lei_923.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/490/lei_n._920_-_20.11.2020_-_lei._orcamentaria._anual._loa._2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/489/lei_n._919_-_20.11.2020_-_lei._diretrizes._orcamentarias._ldo._2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/488/lei_n._918_-_20.11.2020_-_plano_plurianual._ppa._2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/477/lei_n._916_-_03.11.2020_-_altera._lei_n._872.2019_-_reformulacao_administrativa._orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/480/lei_n._922_-_20.11.2020_-_cria_credito_especial._anulacao_de_dotacao_posterior_suplementacao._covid19._plantoes..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/479/lei_n._921_-_20.11.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo._fundo_ministerio_da_saude._covid_19._mat_farmacologico.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/478/lei_n._917_-_18.11.2020_-_revoga_lei_n._084.96_e_lei_476.2011_conselho_mun._assistencia_social_para_instituir_nova_composicao_dos_membros.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/476/lei_n._915_-_14.10.2020_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/475/lei_n._914_-_14.10.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo_a_fundo._semas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/474/lei_n._913_-_14.10.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo._fundo_ministerio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/473/lei_n._912_-_22.09.2020_-_cria_credito_especial._aquisicao._lampadas_led._reequilibrio_contratual_revitalizacao_cabo_barbosa..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/472/lei_n._911_-_25.08.2020_-_abri_credito_espeical._vinculacao_de_receita._conv.__087_e_114.20_pj_der_ro._tubos._seminfra.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/471/lei_n._910_-_25.08.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo.fundo._port._1.666-2020_ministerio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/470/lei_n._909_-_25.08.2020_-_cria_credito_especial._anulacao_de_dotacao_transporte_escolar._hora_maquina..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/469/lei_n._908_-_25.08.2020_-_autoriza._pagto._plantoes._extras._servidores._saude._pandemia._revoga._lei._642.2014.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/468/lei_n._907_-_18.08.2020_-_cria_credito_especial._recurso_vinculado._repasse_fundo.fundo_ministerio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/467/lei_n._906_-_18.08.2020_-_cria_credito_especial._proveniente_de_superavit._ampliacao_meta._capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/466/lei_n._905_-_30.07.2020_-_contratacao._emergencial._carater_temporario._medicos..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/465/lei_n._904_-_16.07.2020_-_cria_credito_especial._proveniente_de_superavit._2019_para_2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/464/lei_n._903_-_16.07.2020_-_abre_credito_especial._vinculacao_de_receita._conv._096.pge.20.veiculo-semec._conv.024.20.pj.der-ro.tubos-seminfra.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/463/lei_n._901_-_16.07.2020_-_cria_credito_especial._anulacao_de_dotacao_posterior_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/462/lei_n._900_-_16.07.2020_-_cria_credito_especial._anulacao_de_dotacao_merenda_escolar._biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/461/lei_n._899_-_16.07.2020_-_cria_credito_especial._vinculacao_de_receita._cofinanciamentos_estadual._cestas_basica_kits_higiene_e_outros.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/460/lei_n._898_-_16.07.2020_-_cria_credito_especial._proveniente_de_superavit._devolucao_de_recursos_convenio.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/459/lei_n._897_-_13.07.2020_-_abre_credito_especial._vinculacao_de_receita._emendas_parlamentares_incrementos_temporarios_mac_e_investimentos.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/458/lei_n._896_-_23.06.2020_-_abre_credito_especial._vinculacao_de_receita._lei_comp._173.2020-auxilio_financeiro_prog._federativo_de_enfrenta.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/456/lei_n._894_-_02.06.2020_-_abre_credito_especial._vinculacao_de_receita._programa_crianca_feliz..pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/455/lei_n._893_-_22.05.2020_-_altera_art._132._lei_n._692.15._aumenta_prazo_licenca_paternidade..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/457/lei_n._895_-_15.06.2020_-_cria._bombeiros_civis_no_ambito_do_municipio_de_urupa._autoria_da_vereadora_enesia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/454/lei_n._892_-_15.05.2020_-_cria._cargos._supervisor._visitador._programa_crianca_feliz._altera_a_lei_n._573.15.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/453/lei_n._891_-_15.05.2020_-_cria_credito_especial._anulacao_de_dotacao._recurso_fitha.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/452/lei_n._890_-_15.05.2020_-_cria_credito_especial._proveniente_de_superavit._reprogramacao_de_saldo_excedente._bpc.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/451/lei_n._889_-_15.05.2020_-_abre_credito_especial._vinculacao_de_receita._mac_e_pab.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/450/lei_n._888_-_28.04.2020_-_cria_a_coordenadoria_muncipal_de_protecao_e_defesa_civil_compdec_e_do_conselho_muncipal__e_defesa_civil_de_urupa..pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/449/lei_n._887_-_24.03.2020_-_cria_credito_especial._vinculacao_de_receita._convenio_n._043.2020_pge.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/448/lei_n._886_-_24.03.2020_-_cria_credito_especial._anulacao_de_dotacao._pagamento_despesas_patronais._previdenciarias.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/447/lei_n._885_-_24.03.2020_-_cria_credito_especial._vinculacao_de_receita._convenio_n._383_e_384._calha_norte.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/445/lei_n._883_-_10.03.2020_-_cria_credito_especial_prog.elem._-_convenio_n._340.pge.2019._veiculo_semec.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/444/lei_n._882_-_10.03.2020_-_abre_credito_especial_prog.elem.__parque_infantil_play_ground.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/443/lei_n._881_-_04.02.2020_-_abre_credito_especial_prog.elem.__estrategia_saede_da_familia.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/442/lei_n._880_-_30.01.2020_-_cria_credito_especial._proveniente_de_superavit._distribuicao_dos_valores_arrecadados_leilao_municipal.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/441/lei_n._879_-_30.01.2020_-_cria_credito_especial._proveniente_de_superavit._distribuicao_de_bonus_aos_municipios..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2020/440/lei_n._878_-_07.01.2020_-_implantacao._hortas._utilizacao._adubos._escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/503/lei_n._876_-_24.12.2019_-_estabelece._regras._corte_energia..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/502/lei_n._877_-_24.12.2019_-_cria_credito_especial_prog.elem._-_convenio_n._882892.2019.pcn_-_aq._de_veiculo_tipo_pick-up.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/511/lei_n._925_-_22.12.2020_-_contratacao._emergencial._carater_temporario._psicologo._professor._semas._semec.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/510/lei_n._926_-_22.12.2020_-_cria_credito_especial._novo_elemento_despesa._pnate.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/501/lei_n._874_-_20.12.2019_-_cria_credito_adicional_suplementar_por_anulacao_de_dotacao._pgto_pessoal.dezembro_e_outros.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/505/lei_n._872_-_16.12.2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/504/lei_n._871_-_16.12.2019_-_ppa_2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/509/lei_n._870_-_10.12.2019_-_institui_o_domicilio_eletronico_do_contribuinte._dec._websis..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/508/lei_n._869_-_10.12.2019_-_altera_lei_573.13_e_lei_827.19_-_extincao._criacao._cargos._exclusao._abertura._vagas._cds.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/507/lei_n._868_-_10.12.2019_-_cria_credito_especial_prog.elem._-_servicos._realizacao._revellion._convenio._estado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/506/lei_n._867_-_10.12.2019_-_cria_credito_adicional_suplementar_por_anulacao_de_dotacao._pagamento_pessoal.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/500/lei_n._866_-_03.12.2019_-_altera_lei_573.13_-_altera_art._98_e_99._dizimo._gratificacao_de_representacao..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/499/lei_n._865_-_03.12.2019-_cria_credito_especial._proveniente_de_superavit_e_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/513/lei_n._864_-_13.11.2019_-_altera_lei_n._220-01._institui_e_acrescenta_novo_simbolo._urupa._lugar_bom_de_viver.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/515/lei_n._863_-_06.11.2019_-_pmaq._gratificacao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/514/lei_n._862_-_06.11.2019_-_institui_conselho_municipal_de_controle_social_de_saneamento..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/516/lei_n._861_-_01.11.2019_-_altera_lei_696.2015._pcc_educacao._planejamento_escolar._elevacao_de_nivel_estagio_probatorio..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/1/lei_852_2019_14_agosto_2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/520/lei_n._828_-_22.02.2019_-_altera_lei_786.2017._iptu._desconto._cota_unica.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/519/lei_n._827_-_14.02.2019_-_altera._estrutura_administrativa._cria._seminfra.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/518/lei_n._826_-_14.02.2019_-_altera_lei_707.2016._mais_medicos._auxilio_moradia._comprovacao._recurso.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2019/517/lei_n._825_-_14.02.2019_-_cria_credito_especial_prog.elem._-_aquisicao_ambulancia._convenio_n._229.pge.2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/498/lei_824_2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/497/lei_784_2017_loa_2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/496/lei_783_2017_ldo_2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2017/495/lei_782_2017_ppa_2018_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/494/lei_737_2016_loa_2017.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/493/lei_736_2016_ldo_2017.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2015/492/lei_691_2015_loa_2016.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2015/491/lei_690_2015_ldo_2016.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/382/lei_646_04_dezembro_2014.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/381/lei_645_26_novembro_2014.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/380/lei_644_26_novembro_2014.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/379/lei_643_26_novembro_2014.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/378/lei_642_31_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/377/lei_641_30_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/376/lei_640_30_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/375/lei_639_16_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/374/lei_638_16_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/373/lei_637_16_outubro_2014.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/372/lei_636_22_setembro_2014.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/371/lei_635_09_setembro_2014.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/370/lei_634_21_agosto_2014.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/369/lei_633_21_agosto_2014.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/368/lei_632_21_agosto_2014.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/367/lei_631_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/366/lei_630_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/365/lei_629_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/364/lei_628_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/363/lei_627_30_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/354/lei_618_05_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/362/lei_626_04_julho_2014.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/361/lei_625_27_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/360/lei_624_27_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/359/lei_623_27_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/358/lei_622_26_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/357/lei_621_12_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/356/lei_620_12_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/355/lei_619_05_junho_2014.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/353/lei_617_30_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/352/lei_616_27_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/351/lei_615_26_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/350/lei_614_26_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/349/lei_613_26_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/347/lei_611_20_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/346/lei_610_19_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/345/lei_609_16_maio_2014.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/344/lei_608_29_abril_2014.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/343/lei_607_29_abril_2014.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/342/lei_606_14_abril_2014.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/341/lei_605_28_marco_2014.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/340/lei_604_28_marco_2014.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/339/lei_603_19_marco_2014.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/338/lei_602_18_marco_2014.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/337/lei_601_26_fevereiro_2014.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/336/lei_600_11_fevereiro_2014.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2014/335/lei_599_10_fevereiro_2014.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/334/lei_598_30_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/333/lei_597_20_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/332/lei_596_20_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/331/lei_595_20_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/330/lei_594_10_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/329/lei_593_06_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/328/lei_592_06_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/327/lei_591_06_dezembro_2013.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/326/lei_590_13_novembro_2013.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/325/lei_589_29_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/324/lei_588_22_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/323/lei_587_03_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/322/lei_586_02_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/321/lei_585_02_outubro_2013.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/320/lei_584_25_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/319/lei_583_25_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/318/lei_582_18_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/317/lei_581_18_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/316/lei_580_13_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/315/lei_579_12_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/314/lei_578_12_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/313/lei_577_06_setembro_2013.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/312/lei_576_20_agosto_2013.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/311/lei_575_13_agosto_2013.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/310/lei_574_13_agosto_2013.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/309/lei_573_17_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/308/lei_572_17_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/307/lei_571_17_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/306/lei_570_17_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/305/lei_569_17_julho_2013.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/304/lei_568_19_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/303/lei_567_19_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/302/lei_566_11_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/301/lei_565_11_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/300/lei_564_07_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/299/lei_563_07_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/298/lei_562_07_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/297/lei_561_07_junho_2013.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/296/lei_560_21_maio_2013.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/295/lei_559_16_maio_2013.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/294/lei_558_24_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/293/lei_557_23_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/292/lei_556_23_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/291/lei_555_17_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/290/lei_554_09_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/289/lei_553_09_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/288/lei_552_09_abril_2013.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/286/lei_550_09_marco_2013.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/285/lei_549_15_fevereiro_2013.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/284/lei_548_15_fevereiro_2013.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/283/lei_547_09_janeiro_2013.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2013/282/lei_546_09_janeiro_2013.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/281/lei_545_28_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/280/lei_544_26_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/279/lei_543_12_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/278/lei_542_13_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/277/lei_541_12_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/276/lei_540_12_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/275/lei_539_12_dezembro_2012.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/274/lei_538_27_novembro_2012.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/273/lei_537_06_novembro_2012.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/272/lei_536_06_novembro_2012.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/271/lei_535_09_outubro_2012.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/270/lei_534_09_outubro_2012.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/269/lei_533_25_setembro_2012.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/268/lei_532_25_setembro_2012.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/267/lei_531_03_setembro_2012.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/266/lei_530_30_agosto_2012.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/265/lei_529_22_agosto_2012.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/264/lei_528_25_julho_2012.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/263/lei_527_25_julho_2012.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/262/lei_526_25_julho_2012.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/261/lei_525_29_junho_2012.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/260/lei_524_29_junho_2012.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/259/lei_523_27_junho_2012.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/258/lei_522_30_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/257/lei_521_21_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/256/lei_520_14_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/255/lei_519_14_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/254/lei_518_17_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/253/lei_517_17_abril_2012.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/252/lei_516_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/251/lei_515_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/250/lei_514_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/249/lei_513_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/248/lei_512_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/247/lei_511_27_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/246/lei_510_06_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/245/lei_509_06_marco_2012.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/244/lei_508_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/243/lei_507_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/242/lei_506_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/241/lei_505_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/240/lei_504_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2012/239/lei_503_15_fevereiro_2012.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/238/lei_502_30_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/237/lei_501_29_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/236/lei_500_13_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/235/lei_499_08_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/234/lei_498_08_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/233/lei_497_08_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/232/lei_496_08_dezembro_2011.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/231/lei_495_30_novembro_2011.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/230/lei_494_30_novembro_2011.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/229/lei_493_26_outubro_2011.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/228/lei_491_11_outubro_2011.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/227/lei_491_11_outubro_2011.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/226/lei_490_27_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/225/lei_489_22_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/224/lei_488_22_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/223/lei_487_22_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/222/lei_486_21_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/221/lei_485_21_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/220/lei_484_13_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/219/lei_483_02_setembro_2011.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/218/lei_482_24_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/217/lei_481_24_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/216/lei_480_16_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/215/lei_479_10_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/214/lei_478_10_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/213/lei_477_10_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/212/lei_476_10_agosto_2011.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/211/lei_475_27_julho_2011.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/210/lei_474_27_julho_2011.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/209/lei_473_27_julho_2011.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/208/lei_472_27_julho_2011.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/207/lei_471_22_junho_2011.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/206/lei_470_22_junho_2011.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/205/lei_469_01_junho_2011.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/204/lei_468_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/203/lei_467_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/202/lei_466_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/201/lei_465_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/200/lei_464_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/199/lei_463_25_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/198/lei_462_04_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/197/lei_461_03_maio_2011.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/196/lei_460_29_abril_2011.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/195/lei_459_19_abril_2011.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/194/lei_458_12_abil_2011.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/193/lei_457_07_abril_2011.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/192/lei_456_07_abril_2011.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/191/lei_455_09_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/190/lei_454_31_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/189/lei_453_23_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/188/lei_452_09_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/187/lei_451_10_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/186/lei_450_09_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/185/lei_449_09_marco_2011.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/184/lei_448_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/183/lei_447_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/182/lei_446_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/181/lei_445_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/180/lei_444_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/179/lei_443_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/178/lei_442_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/177/lei_441_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/176/lei_440_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2011/175/lei_439_08_fevereiro_2011.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/174/lei_438_10_23_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/173/lei_437_10_13_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/172/lei_436_10_13_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/171/lei_435_10_13_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/170/lei_434_10_13_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/169/lei_433_10_08_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/168/lei_432_10_08_dezembro_2010.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/167/lei_431_10_16_novembro_2010.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/166/lei_430_10_09_novembro_2010.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/165/lei_429_10_26_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/164/lei_428_10_19_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/163/lei_427_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/162/lei_426_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/161/lei_425_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/160/lei_424_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/159/lei_423_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/158/lei_422_10_06_outubro_2010.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/157/lei_420_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/156/lei_420_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/155/lei_419_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/154/lei_418_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/153/lei_417_10_23_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/152/lei_416_10_20_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/151/lei_415_10_10_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/150/lei_414_10_10_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/149/lei_413_10_03_agosto_2010.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/148/lei_412_10_02_julho_2010.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/147/lei_411_10_10_junho_2010.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/146/lei_409_10_02_junho_2010.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/145/lei_408_10_21_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/144/lei_407_10_21_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/143/lei_406_10_21_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/142/lei_405_10_13_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/141/lei_404_10_13_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/140/lei_403_10_04_maio_2010.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/139/lei_402_10_27_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/138/lei_401_10_27_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/137/lei_400_10_27_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/136/lei_399_10_27_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/135/lei_398_10_22_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/134/lei_397_10_22_abril_2010.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/133/lei_396_10_15_marco_2010.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/132/lei_395_10_02_marco_2010.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/131/lei_394_10_11_fevereiro_2010.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/130/lei_393_10_11_fevereiro_2010.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/129/lei_392_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/128/lei_391_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/127/lei_390_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/126/lei_389_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/125/lei_388_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/124/lei_387_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/123/lei_386_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/122/lei_385_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/121/lei_384_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/120/lei_383_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/119/lei_382_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/118/lei_381_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/117/lei_380_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/116/lei_379_10_26_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2010/115/lei_378_10_12_janeiro_2010.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/532/lei_295_04.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/531/lei_294_04.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/530/lei_293_04.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/529/lei_292_04.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/528/lei_291_04.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/527/lei_290_04.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/526/lei_289_04.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/525/lei_288_04.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/524/lei_287_04.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/523/lei_286_04.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/522/lei_284_04.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2004/521/lei_283_04.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/66/lei_267_03_23_abril_2003.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/65/lei_266_03_23_abril_2003.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/64/lei_265_03_09_abril_2003.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/63/lei_264_03_09_abril_2003.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/62/lei_263_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/61/lei_262_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/60/lei_261_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/59/lei_260_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/58/lei_259_03_25_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2003/57/lei_258_03_06_fevereiro_2003.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/56/lei_257_02_20_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/55/lei_256_02_20_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/54/lei_255_02_10_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/53/lei_254_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/52/lei_253_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/51/lei_252_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/50/lei_251_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/49/lei_250_02_04_dezembro_2002.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/48/lei_249_02_29_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/47/lei_248_02_29_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/46/lei_246_02_25_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/45/lei_245_02_25_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/44/lei_244_02_25_novembro_2002.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/43/lei_241_02_18_julho_2002.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/40/lei_240_02_02_julho_2002.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/39/lei_239_02_19_junho_2002.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/38/lei_238_02_11_junho_2002.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/37/lei_237_02_11_junho_2002.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/36/lei_236_02_24_abril_2002.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/35/lei_235_02_24_abril_2002.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/31/lei_234_02_12_marco_2002.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/30/lei_233_02_05_marco_2002.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/29/lei_232_02_28_janeiro_2002.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2002/26/lei_231_02de_28_janeiro_2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G622"/>
+  <dimension ref="A1:G646"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="252.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="251.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8424,13981 +8698,14533 @@
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>67</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G33" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>140</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G34" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C35" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G35" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C36" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G36" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C37" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="G37" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C38" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G38" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C39" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G39" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B40" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C40" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G40" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C41" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G41" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B42" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C42" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="G42" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B43" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="G43" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G44" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G45" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C46" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="G46" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C47" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G47" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C48" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="G48" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="G49" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C50" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="G50" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="C51" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G51" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B52" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C52" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G52" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B53" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C53" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G53" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B54" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C54" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G54" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B55" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C55" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G55" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B56" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C56" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G56" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B57" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C57" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="G57" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B58" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>132</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G58" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B59" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C59" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G59" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B60" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C60" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G60" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B61" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C61" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G61" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C62" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G62" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B63" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C63" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G63" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B64" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C64" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G64" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>262</v>
+      </c>
+      <c r="B65" t="s">
+        <v>71</v>
+      </c>
+      <c r="C65" t="s">
+        <v>263</v>
+      </c>
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="G65" t="s">
         <v>261</v>
-      </c>
-[...16 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>265</v>
       </c>
       <c r="B66" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C66" t="s">
         <v>266</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>267</v>
       </c>
       <c r="G66" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>269</v>
       </c>
       <c r="B67" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C67" t="s">
         <v>270</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>271</v>
       </c>
       <c r="G67" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>273</v>
       </c>
       <c r="B68" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C68" t="s">
         <v>274</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>275</v>
       </c>
       <c r="G68" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>277</v>
       </c>
       <c r="B69" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C69" t="s">
         <v>278</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>32</v>
+        <v>279</v>
       </c>
       <c r="G69" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B70" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C70" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G70" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B71" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C71" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G71" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B72" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C72" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G72" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C73" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G73" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B74" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C74" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G74" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="C75" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G75" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B76" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C76" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G76" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B77" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C77" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="G77" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B78" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C78" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="G78" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B79" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C79" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="G79" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B80" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C80" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="G80" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B81" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C81" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="G81" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B82" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C82" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="G82" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B83" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C83" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="G83" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B84" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C84" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="G84" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B85" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C85" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="G85" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B86" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C86" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="G86" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B87" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C87" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="G87" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B88" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C88" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="G88" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B89" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C89" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>32</v>
+        <v>360</v>
       </c>
       <c r="G89" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B90" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C90" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="G90" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B91" t="s">
-        <v>209</v>
+        <v>306</v>
       </c>
       <c r="C91" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="G91" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B92" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C92" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="G92" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B93" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C93" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>374</v>
+        <v>129</v>
       </c>
       <c r="G93" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B94" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C94" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G94" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B95" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C95" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G95" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B96" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C96" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G96" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B97" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C97" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G97" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B98" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C98" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G98" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B99" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C99" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G99" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B100" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C100" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G100" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B101" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C101" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D101" t="s">
         <v>10</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G101" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B102" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C102" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G102" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B103" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C103" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="G103" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B104" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C104" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G104" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B105" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C105" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G105" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B106" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C106" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="G106" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B107" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C107" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G107" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B108" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C108" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G108" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B109" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C109" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G109" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B110" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C110" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G110" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B111" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C111" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="G111" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B112" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C112" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G112" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B113" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C113" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>454</v>
+        <v>129</v>
       </c>
       <c r="G113" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>456</v>
       </c>
       <c r="B114" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C114" t="s">
         <v>457</v>
       </c>
       <c r="D114" t="s">
         <v>10</v>
       </c>
       <c r="E114" t="s">
         <v>11</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>458</v>
       </c>
       <c r="G114" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>460</v>
       </c>
       <c r="B115" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="C115" t="s">
         <v>461</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>462</v>
       </c>
       <c r="G115" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>464</v>
       </c>
       <c r="B116" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C116" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116" t="s">
         <v>11</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="G116" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B117" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C117" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D117" t="s">
         <v>10</v>
       </c>
       <c r="E117" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G117" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B118" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C118" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D118" t="s">
         <v>10</v>
       </c>
       <c r="E118" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G118" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B119" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C119" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D119" t="s">
         <v>10</v>
       </c>
       <c r="E119" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="G119" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B120" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C120" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D120" t="s">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>11</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>32</v>
+        <v>483</v>
       </c>
       <c r="G120" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B121" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C121" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D121" t="s">
         <v>10</v>
       </c>
       <c r="E121" t="s">
         <v>11</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="G121" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B122" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C122" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D122" t="s">
         <v>10</v>
       </c>
       <c r="E122" t="s">
         <v>11</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G122" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B123" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C123" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D123" t="s">
         <v>10</v>
       </c>
       <c r="E123" t="s">
         <v>11</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="G123" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B124" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C124" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D124" t="s">
         <v>10</v>
       </c>
       <c r="E124" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="G124" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B125" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C125" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D125" t="s">
         <v>10</v>
       </c>
       <c r="E125" t="s">
         <v>11</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G125" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B126" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C126" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D126" t="s">
         <v>10</v>
       </c>
       <c r="E126" t="s">
         <v>11</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="G126" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B127" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C127" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D127" t="s">
         <v>10</v>
       </c>
       <c r="E127" t="s">
         <v>11</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="G127" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B128" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C128" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D128" t="s">
         <v>10</v>
       </c>
       <c r="E128" t="s">
         <v>11</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="G128" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B129" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C129" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D129" t="s">
         <v>10</v>
       </c>
       <c r="E129" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="G129" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B130" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C130" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D130" t="s">
         <v>10</v>
       </c>
       <c r="E130" t="s">
         <v>11</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="G130" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B131" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C131" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D131" t="s">
         <v>10</v>
       </c>
       <c r="E131" t="s">
         <v>11</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="G131" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B132" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C132" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D132" t="s">
         <v>10</v>
       </c>
       <c r="E132" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="G132" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B133" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C133" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D133" t="s">
         <v>10</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="G133" t="s">
-        <v>518</v>
+        <v>536</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B134" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C134" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="D134" t="s">
         <v>10</v>
       </c>
       <c r="E134" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="G134" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B135" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C135" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D135" t="s">
         <v>10</v>
       </c>
       <c r="E135" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="G135" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B136" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C136" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="D136" t="s">
         <v>10</v>
       </c>
       <c r="E136" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="G136" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B137" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C137" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="D137" t="s">
         <v>10</v>
       </c>
       <c r="E137" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="G137" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B138" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C138" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="D138" t="s">
         <v>10</v>
       </c>
       <c r="E138" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="G138" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="B139" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C139" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="D139" t="s">
         <v>10</v>
       </c>
       <c r="E139" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="G139" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B140" t="s">
-        <v>368</v>
+        <v>465</v>
       </c>
       <c r="C140" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="D140" t="s">
         <v>10</v>
       </c>
       <c r="E140" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="G140" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B141" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C141" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="D141" t="s">
         <v>10</v>
       </c>
       <c r="E141" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="G141" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B142" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C142" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D142" t="s">
         <v>10</v>
       </c>
       <c r="E142" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="G142" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B143" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C143" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="D143" t="s">
         <v>10</v>
       </c>
       <c r="E143" t="s">
         <v>11</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="G143" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B144" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C144" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="D144" t="s">
         <v>10</v>
       </c>
       <c r="E144" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>577</v>
+        <v>129</v>
       </c>
       <c r="G144" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B145" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C145" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D145" t="s">
         <v>10</v>
       </c>
       <c r="E145" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G145" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B146" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C146" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D146" t="s">
         <v>10</v>
       </c>
       <c r="E146" t="s">
         <v>11</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="G146" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B147" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C147" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D147" t="s">
         <v>10</v>
       </c>
       <c r="E147" t="s">
         <v>11</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="G147" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B148" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C148" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D148" t="s">
         <v>10</v>
       </c>
       <c r="E148" t="s">
         <v>11</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="G148" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B149" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C149" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D149" t="s">
         <v>10</v>
       </c>
       <c r="E149" t="s">
         <v>11</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="G149" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B150" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C150" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D150" t="s">
         <v>10</v>
       </c>
       <c r="E150" t="s">
         <v>11</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="G150" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B151" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C151" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D151" t="s">
         <v>10</v>
       </c>
       <c r="E151" t="s">
         <v>11</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="G151" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B152" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C152" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D152" t="s">
         <v>10</v>
       </c>
       <c r="E152" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="G152" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B153" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C153" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D153" t="s">
         <v>10</v>
       </c>
       <c r="E153" t="s">
         <v>11</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="G153" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B154" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C154" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D154" t="s">
         <v>10</v>
       </c>
       <c r="E154" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G154" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B155" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C155" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D155" t="s">
         <v>10</v>
       </c>
       <c r="E155" t="s">
         <v>11</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G155" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B156" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C156" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D156" t="s">
         <v>10</v>
       </c>
       <c r="E156" t="s">
         <v>11</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="G156" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B157" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C157" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D157" t="s">
         <v>10</v>
       </c>
       <c r="E157" t="s">
         <v>11</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G157" t="s">
-        <v>630</v>
+        <v>615</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>631</v>
       </c>
       <c r="B158" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C158" t="s">
         <v>632</v>
       </c>
       <c r="D158" t="s">
         <v>10</v>
       </c>
       <c r="E158" t="s">
         <v>11</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>633</v>
       </c>
       <c r="G158" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
         <v>635</v>
       </c>
       <c r="B159" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C159" t="s">
         <v>636</v>
       </c>
       <c r="D159" t="s">
         <v>10</v>
       </c>
       <c r="E159" t="s">
         <v>11</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>637</v>
       </c>
       <c r="G159" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
         <v>639</v>
       </c>
       <c r="B160" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C160" t="s">
         <v>640</v>
       </c>
       <c r="D160" t="s">
         <v>10</v>
       </c>
       <c r="E160" t="s">
         <v>11</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>641</v>
       </c>
       <c r="G160" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
         <v>643</v>
       </c>
       <c r="B161" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C161" t="s">
         <v>644</v>
       </c>
       <c r="D161" t="s">
         <v>10</v>
       </c>
       <c r="E161" t="s">
         <v>11</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>645</v>
       </c>
       <c r="G161" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
         <v>647</v>
       </c>
       <c r="B162" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C162" t="s">
         <v>648</v>
       </c>
       <c r="D162" t="s">
         <v>10</v>
       </c>
       <c r="E162" t="s">
         <v>11</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>649</v>
       </c>
       <c r="G162" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
         <v>651</v>
       </c>
       <c r="B163" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C163" t="s">
         <v>652</v>
       </c>
       <c r="D163" t="s">
         <v>10</v>
       </c>
       <c r="E163" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>653</v>
       </c>
       <c r="G163" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
         <v>655</v>
       </c>
       <c r="B164" t="s">
-        <v>563</v>
+        <v>465</v>
       </c>
       <c r="C164" t="s">
         <v>656</v>
       </c>
       <c r="D164" t="s">
         <v>10</v>
       </c>
       <c r="E164" t="s">
         <v>11</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>657</v>
       </c>
       <c r="G164" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
         <v>659</v>
       </c>
       <c r="B165" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C165" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D165" t="s">
         <v>10</v>
       </c>
       <c r="E165" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="G165" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B166" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C166" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D166" t="s">
         <v>10</v>
       </c>
       <c r="E166" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="G166" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B167" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C167" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D167" t="s">
         <v>10</v>
       </c>
       <c r="E167" t="s">
         <v>11</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="G167" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B168" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C168" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D168" t="s">
         <v>10</v>
       </c>
       <c r="E168" t="s">
         <v>11</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="G168" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B169" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C169" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D169" t="s">
         <v>10</v>
       </c>
       <c r="E169" t="s">
         <v>11</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="G169" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B170" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C170" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D170" t="s">
         <v>10</v>
       </c>
       <c r="E170" t="s">
         <v>11</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="G170" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B171" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C171" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D171" t="s">
         <v>10</v>
       </c>
       <c r="E171" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="G171" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B172" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C172" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D172" t="s">
         <v>10</v>
       </c>
       <c r="E172" t="s">
         <v>11</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="G172" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B173" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C173" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D173" t="s">
         <v>10</v>
       </c>
       <c r="E173" t="s">
         <v>11</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="G173" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B174" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C174" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D174" t="s">
         <v>10</v>
       </c>
       <c r="E174" t="s">
         <v>11</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="G174" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B175" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C175" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D175" t="s">
         <v>10</v>
       </c>
       <c r="E175" t="s">
         <v>11</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="G175" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B176" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C176" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D176" t="s">
         <v>10</v>
       </c>
       <c r="E176" t="s">
         <v>11</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="G176" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B177" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C177" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D177" t="s">
         <v>10</v>
       </c>
       <c r="E177" t="s">
         <v>11</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="G177" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B178" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C178" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D178" t="s">
         <v>10</v>
       </c>
       <c r="E178" t="s">
         <v>11</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="G178" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B179" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C179" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D179" t="s">
         <v>10</v>
       </c>
       <c r="E179" t="s">
         <v>11</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="G179" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B180" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C180" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D180" t="s">
         <v>10</v>
       </c>
       <c r="E180" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="G180" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B181" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C181" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D181" t="s">
         <v>10</v>
       </c>
       <c r="E181" t="s">
         <v>11</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="G181" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B182" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C182" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D182" t="s">
         <v>10</v>
       </c>
       <c r="E182" t="s">
         <v>11</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="G182" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B183" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C183" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D183" t="s">
         <v>10</v>
       </c>
       <c r="E183" t="s">
         <v>11</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="G183" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B184" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C184" t="s">
-        <v>708</v>
+        <v>737</v>
       </c>
       <c r="D184" t="s">
         <v>10</v>
       </c>
       <c r="E184" t="s">
         <v>11</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="G184" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B185" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C185" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D185" t="s">
         <v>10</v>
       </c>
       <c r="E185" t="s">
         <v>11</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="G185" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B186" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C186" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="D186" t="s">
         <v>10</v>
       </c>
       <c r="E186" t="s">
         <v>11</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="G186" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B187" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C187" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="D187" t="s">
         <v>10</v>
       </c>
       <c r="E187" t="s">
         <v>11</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="G187" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B188" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C188" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="D188" t="s">
         <v>10</v>
       </c>
       <c r="E188" t="s">
         <v>11</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="G188" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B189" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C189" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D189" t="s">
         <v>10</v>
       </c>
       <c r="E189" t="s">
         <v>11</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="G189" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B190" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C190" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="D190" t="s">
         <v>10</v>
       </c>
       <c r="E190" t="s">
         <v>11</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="G190" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B191" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C191" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D191" t="s">
         <v>10</v>
       </c>
       <c r="E191" t="s">
         <v>11</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="G191" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B192" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C192" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D192" t="s">
         <v>10</v>
       </c>
       <c r="E192" t="s">
         <v>11</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="G192" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B193" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C193" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="D193" t="s">
         <v>10</v>
       </c>
       <c r="E193" t="s">
         <v>11</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="G193" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B194" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C194" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D194" t="s">
         <v>10</v>
       </c>
       <c r="E194" t="s">
         <v>11</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="G194" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B195" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C195" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="D195" t="s">
         <v>10</v>
       </c>
       <c r="E195" t="s">
         <v>11</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="G195" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B196" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C196" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="D196" t="s">
         <v>10</v>
       </c>
       <c r="E196" t="s">
         <v>11</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="G196" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B197" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C197" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="D197" t="s">
         <v>10</v>
       </c>
       <c r="E197" t="s">
         <v>11</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G197" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B198" t="s">
-        <v>563</v>
+        <v>660</v>
       </c>
       <c r="C198" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D198" t="s">
         <v>10</v>
       </c>
       <c r="E198" t="s">
         <v>11</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="G198" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B199" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C199" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D199" t="s">
         <v>10</v>
       </c>
       <c r="E199" t="s">
         <v>11</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G199" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B200" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C200" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D200" t="s">
         <v>10</v>
       </c>
       <c r="E200" t="s">
         <v>11</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="G200" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B201" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C201" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D201" t="s">
         <v>10</v>
       </c>
       <c r="E201" t="s">
         <v>11</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="G201" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B202" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C202" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D202" t="s">
         <v>10</v>
       </c>
       <c r="E202" t="s">
         <v>11</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="G202" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B203" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C203" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D203" t="s">
         <v>10</v>
       </c>
       <c r="E203" t="s">
         <v>11</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="G203" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B204" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C204" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D204" t="s">
         <v>10</v>
       </c>
       <c r="E204" t="s">
         <v>11</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="G204" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B205" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C205" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D205" t="s">
         <v>10</v>
       </c>
       <c r="E205" t="s">
         <v>11</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="G205" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B206" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C206" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D206" t="s">
         <v>10</v>
       </c>
       <c r="E206" t="s">
         <v>11</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>32</v>
+        <v>826</v>
       </c>
       <c r="G206" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B207" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C207" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="D207" t="s">
         <v>10</v>
       </c>
       <c r="E207" t="s">
         <v>11</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="G207" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="B208" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C208" t="s">
-        <v>831</v>
+        <v>805</v>
       </c>
       <c r="D208" t="s">
         <v>10</v>
       </c>
       <c r="E208" t="s">
         <v>11</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="G208" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B209" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C209" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D209" t="s">
         <v>10</v>
       </c>
       <c r="E209" t="s">
         <v>11</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>32</v>
+        <v>837</v>
       </c>
       <c r="G209" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B210" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C210" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="D210" t="s">
         <v>10</v>
       </c>
       <c r="E210" t="s">
         <v>11</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="G210" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B211" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C211" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="D211" t="s">
         <v>10</v>
       </c>
       <c r="E211" t="s">
         <v>11</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="G211" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B212" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C212" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="D212" t="s">
         <v>10</v>
       </c>
       <c r="E212" t="s">
         <v>11</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="G212" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B213" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C213" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="D213" t="s">
         <v>10</v>
       </c>
       <c r="E213" t="s">
         <v>11</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="G213" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B214" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C214" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="D214" t="s">
         <v>10</v>
       </c>
       <c r="E214" t="s">
         <v>11</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="G214" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="B215" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C215" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="D215" t="s">
         <v>10</v>
       </c>
       <c r="E215" t="s">
         <v>11</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="G215" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="B216" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C216" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D216" t="s">
         <v>10</v>
       </c>
       <c r="E216" t="s">
         <v>11</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="G216" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="B217" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C217" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="D217" t="s">
         <v>10</v>
       </c>
       <c r="E217" t="s">
         <v>11</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="G217" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="B218" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C218" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="D218" t="s">
         <v>10</v>
       </c>
       <c r="E218" t="s">
         <v>11</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="G218" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B219" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C219" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="D219" t="s">
         <v>10</v>
       </c>
       <c r="E219" t="s">
         <v>11</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="G219" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B220" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C220" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="D220" t="s">
         <v>10</v>
       </c>
       <c r="E220" t="s">
         <v>11</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="G220" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="B221" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C221" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="D221" t="s">
         <v>10</v>
       </c>
       <c r="E221" t="s">
         <v>11</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="G221" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="B222" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="C222" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="D222" t="s">
         <v>10</v>
       </c>
       <c r="E222" t="s">
         <v>11</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="G222" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="B223" t="s">
-        <v>795</v>
+        <v>892</v>
       </c>
       <c r="C223" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="D223" t="s">
         <v>10</v>
       </c>
       <c r="E223" t="s">
         <v>11</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="G223" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="B224" t="s">
-        <v>795</v>
+        <v>892</v>
       </c>
       <c r="C224" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="D224" t="s">
         <v>10</v>
       </c>
       <c r="E224" t="s">
         <v>11</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>32</v>
+        <v>898</v>
       </c>
       <c r="G224" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="B225" t="s">
-        <v>795</v>
+        <v>892</v>
       </c>
       <c r="C225" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="D225" t="s">
         <v>10</v>
       </c>
       <c r="E225" t="s">
         <v>11</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="G225" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="B226" t="s">
-        <v>795</v>
+        <v>892</v>
       </c>
       <c r="C226" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="D226" t="s">
         <v>10</v>
       </c>
       <c r="E226" t="s">
         <v>11</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="G226" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="B227" t="s">
-        <v>795</v>
+        <v>892</v>
       </c>
       <c r="C227" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="D227" t="s">
         <v>10</v>
       </c>
       <c r="E227" t="s">
         <v>11</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>32</v>
+        <v>910</v>
       </c>
       <c r="G227" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="B228" t="s">
-        <v>795</v>
+        <v>892</v>
       </c>
       <c r="C228" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="D228" t="s">
         <v>10</v>
       </c>
       <c r="E228" t="s">
         <v>11</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="G228" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="B229" t="s">
-        <v>795</v>
+        <v>892</v>
       </c>
       <c r="C229" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="D229" t="s">
         <v>10</v>
       </c>
       <c r="E229" t="s">
         <v>11</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="G229" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B230" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C230" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="D230" t="s">
         <v>10</v>
       </c>
       <c r="E230" t="s">
         <v>11</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>918</v>
+        <v>129</v>
       </c>
       <c r="G230" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="B231" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C231" t="s">
-        <v>35</v>
+        <v>924</v>
       </c>
       <c r="D231" t="s">
         <v>10</v>
       </c>
       <c r="E231" t="s">
         <v>11</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="G231" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="B232" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C232" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="D232" t="s">
         <v>10</v>
       </c>
       <c r="E232" t="s">
         <v>11</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="G232" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="B233" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C233" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="D233" t="s">
         <v>10</v>
       </c>
       <c r="E233" t="s">
         <v>11</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>929</v>
+        <v>129</v>
       </c>
       <c r="G233" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="B234" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C234" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="D234" t="s">
         <v>10</v>
       </c>
       <c r="E234" t="s">
         <v>11</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="G234" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B235" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C235" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="D235" t="s">
         <v>10</v>
       </c>
       <c r="E235" t="s">
         <v>11</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="G235" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="B236" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C236" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="D236" t="s">
         <v>10</v>
       </c>
       <c r="E236" t="s">
         <v>11</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="G236" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="B237" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C237" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D237" t="s">
         <v>10</v>
       </c>
       <c r="E237" t="s">
         <v>11</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="G237" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="B238" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C238" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="D238" t="s">
         <v>10</v>
       </c>
       <c r="E238" t="s">
         <v>11</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="G238" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="B239" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C239" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="D239" t="s">
         <v>10</v>
       </c>
       <c r="E239" t="s">
         <v>11</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="G239" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="B240" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C240" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="D240" t="s">
         <v>10</v>
       </c>
       <c r="E240" t="s">
         <v>11</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="G240" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B241" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C241" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="D241" t="s">
         <v>10</v>
       </c>
       <c r="E241" t="s">
         <v>11</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="G241" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="B242" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C242" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="D242" t="s">
         <v>10</v>
       </c>
       <c r="E242" t="s">
         <v>11</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="G242" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="B243" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C243" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="D243" t="s">
         <v>10</v>
       </c>
       <c r="E243" t="s">
         <v>11</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="G243" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="B244" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C244" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="D244" t="s">
         <v>10</v>
       </c>
       <c r="E244" t="s">
         <v>11</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="G244" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="B245" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C245" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="D245" t="s">
         <v>10</v>
       </c>
       <c r="E245" t="s">
         <v>11</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="G245" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="B246" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C246" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="D246" t="s">
         <v>10</v>
       </c>
       <c r="E246" t="s">
         <v>11</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="G246" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="B247" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C247" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="D247" t="s">
         <v>10</v>
       </c>
       <c r="E247" t="s">
         <v>11</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="G247" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="B248" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C248" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="D248" t="s">
         <v>10</v>
       </c>
       <c r="E248" t="s">
         <v>11</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>989</v>
+        <v>129</v>
       </c>
       <c r="G248" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="B249" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C249" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="D249" t="s">
         <v>10</v>
       </c>
       <c r="E249" t="s">
         <v>11</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="G249" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B250" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C250" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="D250" t="s">
         <v>10</v>
       </c>
       <c r="E250" t="s">
         <v>11</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="G250" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="B251" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C251" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D251" t="s">
         <v>10</v>
       </c>
       <c r="E251" t="s">
         <v>11</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>1001</v>
+        <v>129</v>
       </c>
       <c r="G251" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B252" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C252" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="D252" t="s">
         <v>10</v>
       </c>
       <c r="E252" t="s">
         <v>11</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="G252" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B253" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="C253" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="D253" t="s">
         <v>10</v>
       </c>
       <c r="E253" t="s">
         <v>11</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="G253" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B254" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C254" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D254" t="s">
         <v>10</v>
       </c>
       <c r="E254" t="s">
         <v>11</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="G254" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="B255" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C255" t="s">
-        <v>1016</v>
+        <v>132</v>
       </c>
       <c r="D255" t="s">
         <v>10</v>
       </c>
       <c r="E255" t="s">
         <v>11</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="G255" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B256" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C256" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D256" t="s">
         <v>10</v>
       </c>
       <c r="E256" t="s">
         <v>11</v>
       </c>
       <c r="F256" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="G256" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B257" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C257" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="D257" t="s">
         <v>10</v>
       </c>
       <c r="E257" t="s">
         <v>11</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="G257" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B258" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C258" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="D258" t="s">
         <v>10</v>
       </c>
       <c r="E258" t="s">
         <v>11</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="G258" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B259" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C259" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D259" t="s">
         <v>10</v>
       </c>
       <c r="E259" t="s">
         <v>11</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G259" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B260" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C260" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D260" t="s">
         <v>10</v>
       </c>
       <c r="E260" t="s">
         <v>11</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="G260" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B261" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C261" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D261" t="s">
         <v>10</v>
       </c>
       <c r="E261" t="s">
         <v>11</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="G261" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B262" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C262" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D262" t="s">
         <v>10</v>
       </c>
       <c r="E262" t="s">
         <v>11</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="G262" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B263" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C263" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D263" t="s">
         <v>10</v>
       </c>
       <c r="E263" t="s">
         <v>11</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="G263" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B264" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C264" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D264" t="s">
         <v>10</v>
       </c>
       <c r="E264" t="s">
         <v>11</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="G264" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B265" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C265" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="D265" t="s">
         <v>10</v>
       </c>
       <c r="E265" t="s">
         <v>11</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="G265" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B266" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C266" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D266" t="s">
         <v>10</v>
       </c>
       <c r="E266" t="s">
         <v>11</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="G266" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B267" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C267" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="D267" t="s">
         <v>10</v>
       </c>
       <c r="E267" t="s">
         <v>11</v>
       </c>
       <c r="F267" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="G267" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B268" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C268" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="D268" t="s">
         <v>10</v>
       </c>
       <c r="E268" t="s">
         <v>11</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="G268" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B269" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C269" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="D269" t="s">
         <v>10</v>
       </c>
       <c r="E269" t="s">
         <v>11</v>
       </c>
       <c r="F269" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="G269" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B270" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C270" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="D270" t="s">
         <v>10</v>
       </c>
       <c r="E270" t="s">
         <v>11</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="G270" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B271" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C271" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D271" t="s">
         <v>10</v>
       </c>
       <c r="E271" t="s">
         <v>11</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="G271" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B272" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C272" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D272" t="s">
         <v>10</v>
       </c>
       <c r="E272" t="s">
         <v>11</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="G272" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B273" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C273" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="D273" t="s">
         <v>10</v>
       </c>
       <c r="E273" t="s">
         <v>11</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="G273" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B274" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C274" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D274" t="s">
         <v>10</v>
       </c>
       <c r="E274" t="s">
         <v>11</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="G274" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B275" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C275" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="D275" t="s">
         <v>10</v>
       </c>
       <c r="E275" t="s">
         <v>11</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="G275" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B276" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C276" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="D276" t="s">
         <v>10</v>
       </c>
       <c r="E276" t="s">
         <v>11</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="G276" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B277" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C277" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="D277" t="s">
         <v>10</v>
       </c>
       <c r="E277" t="s">
         <v>11</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="G277" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B278" t="s">
-        <v>916</v>
+        <v>1013</v>
       </c>
       <c r="C278" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="D278" t="s">
         <v>10</v>
       </c>
       <c r="E278" t="s">
         <v>11</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="G278" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B279" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C279" t="s">
         <v>1113</v>
       </c>
       <c r="D279" t="s">
         <v>10</v>
       </c>
       <c r="E279" t="s">
         <v>11</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="G279" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
         <v>1116</v>
       </c>
       <c r="B280" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C280" t="s">
         <v>1117</v>
       </c>
       <c r="D280" t="s">
         <v>10</v>
       </c>
       <c r="E280" t="s">
         <v>11</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="G280" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
         <v>1120</v>
       </c>
       <c r="B281" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C281" t="s">
-        <v>928</v>
+        <v>1121</v>
       </c>
       <c r="D281" t="s">
         <v>10</v>
       </c>
       <c r="E281" t="s">
         <v>11</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="G281" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="B282" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C282" t="s">
-        <v>1108</v>
+        <v>1125</v>
       </c>
       <c r="D282" t="s">
         <v>10</v>
       </c>
       <c r="E282" t="s">
         <v>11</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="G282" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B283" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C283" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="D283" t="s">
         <v>10</v>
       </c>
       <c r="E283" t="s">
         <v>11</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="G283" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B284" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C284" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="D284" t="s">
         <v>10</v>
       </c>
       <c r="E284" t="s">
         <v>11</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="G284" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="B285" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C285" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D285" t="s">
         <v>10</v>
       </c>
       <c r="E285" t="s">
         <v>11</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="G285" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="B286" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C286" t="s">
-        <v>1139</v>
+        <v>46</v>
       </c>
       <c r="D286" t="s">
         <v>10</v>
       </c>
       <c r="E286" t="s">
         <v>11</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="G286" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B287" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C287" t="s">
-        <v>1143</v>
+        <v>50</v>
       </c>
       <c r="D287" t="s">
         <v>10</v>
       </c>
       <c r="E287" t="s">
         <v>11</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="G287" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
         <v>1146</v>
       </c>
       <c r="B288" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C288" t="s">
+        <v>42</v>
+      </c>
+      <c r="D288" t="s">
+        <v>10</v>
+      </c>
+      <c r="E288" t="s">
+        <v>11</v>
+      </c>
+      <c r="F288" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="D288" t="s">
-[...5 lines deleted...]
-      <c r="F288" s="1" t="s">
+      <c r="G288" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C289" t="s">
+        <v>7</v>
+      </c>
+      <c r="D289" t="s">
+        <v>10</v>
+      </c>
+      <c r="E289" t="s">
+        <v>11</v>
+      </c>
+      <c r="F289" s="1" t="s">
         <v>1150</v>
       </c>
-      <c r="B289" t="s">
-[...2 lines deleted...]
-      <c r="C289" t="s">
+      <c r="G289" t="s">
         <v>1151</v>
-      </c>
-[...10 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C290" t="s">
+        <v>54</v>
+      </c>
+      <c r="D290" t="s">
+        <v>10</v>
+      </c>
+      <c r="E290" t="s">
+        <v>11</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G290" t="s">
         <v>1154</v>
-      </c>
-[...16 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>1158</v>
+        <v>1155</v>
       </c>
       <c r="B291" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C291" t="s">
-        <v>1159</v>
+        <v>58</v>
       </c>
       <c r="D291" t="s">
         <v>10</v>
       </c>
       <c r="E291" t="s">
         <v>11</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
       <c r="G291" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="B292" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C292" t="s">
-        <v>1163</v>
+        <v>30</v>
       </c>
       <c r="D292" t="s">
         <v>10</v>
       </c>
       <c r="E292" t="s">
         <v>11</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>1164</v>
+        <v>1159</v>
       </c>
       <c r="G292" t="s">
-        <v>1165</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>1166</v>
+        <v>1161</v>
       </c>
       <c r="B293" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C293" t="s">
-        <v>924</v>
+        <v>14</v>
       </c>
       <c r="D293" t="s">
         <v>10</v>
       </c>
       <c r="E293" t="s">
         <v>11</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="G293" t="s">
-        <v>1168</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>1169</v>
+        <v>1164</v>
       </c>
       <c r="B294" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C294" t="s">
-        <v>1170</v>
+        <v>1165</v>
       </c>
       <c r="D294" t="s">
         <v>10</v>
       </c>
       <c r="E294" t="s">
         <v>11</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>1171</v>
+        <v>1166</v>
       </c>
       <c r="G294" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>1173</v>
+        <v>1168</v>
       </c>
       <c r="B295" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C295" t="s">
-        <v>1174</v>
+        <v>1169</v>
       </c>
       <c r="D295" t="s">
         <v>10</v>
       </c>
       <c r="E295" t="s">
         <v>11</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>1175</v>
+        <v>1170</v>
       </c>
       <c r="G295" t="s">
-        <v>1176</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>917</v>
+        <v>1172</v>
       </c>
       <c r="B296" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C296" t="s">
-        <v>34</v>
+        <v>1173</v>
       </c>
       <c r="D296" t="s">
         <v>10</v>
       </c>
       <c r="E296" t="s">
         <v>11</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>1177</v>
+        <v>1174</v>
       </c>
       <c r="G296" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D297" t="s">
+        <v>10</v>
+      </c>
+      <c r="E297" t="s">
+        <v>11</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G297" t="s">
         <v>1179</v>
-      </c>
-[...16 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C298" t="s">
+        <v>18</v>
+      </c>
+      <c r="D298" t="s">
+        <v>10</v>
+      </c>
+      <c r="E298" t="s">
+        <v>11</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G298" t="s">
         <v>1182</v>
-      </c>
-[...16 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>1186</v>
+        <v>1183</v>
       </c>
       <c r="B299" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C299" t="s">
-        <v>1187</v>
+        <v>22</v>
       </c>
       <c r="D299" t="s">
         <v>10</v>
       </c>
       <c r="E299" t="s">
         <v>11</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>1188</v>
+        <v>1184</v>
       </c>
       <c r="G299" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="B300" t="s">
-        <v>1112</v>
+        <v>1013</v>
       </c>
       <c r="C300" t="s">
-        <v>1191</v>
+        <v>26</v>
       </c>
       <c r="D300" t="s">
         <v>10</v>
       </c>
       <c r="E300" t="s">
         <v>11</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>1192</v>
+        <v>1187</v>
       </c>
       <c r="G300" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>1194</v>
+        <v>1189</v>
       </c>
       <c r="B301" t="s">
-        <v>1195</v>
+        <v>1013</v>
       </c>
       <c r="C301" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="D301" t="s">
         <v>10</v>
       </c>
       <c r="E301" t="s">
         <v>11</v>
       </c>
       <c r="F301" s="1" t="s">
-        <v>1196</v>
+        <v>1190</v>
       </c>
       <c r="G301" t="s">
-        <v>1197</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>1198</v>
+        <v>1192</v>
       </c>
       <c r="B302" t="s">
-        <v>1199</v>
+        <v>1013</v>
       </c>
       <c r="C302" t="s">
-        <v>221</v>
+        <v>38</v>
       </c>
       <c r="D302" t="s">
         <v>10</v>
       </c>
       <c r="E302" t="s">
         <v>11</v>
       </c>
       <c r="F302" s="1" t="s">
-        <v>1200</v>
+        <v>1193</v>
       </c>
       <c r="G302" t="s">
-        <v>1201</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>1202</v>
+        <v>1195</v>
       </c>
       <c r="B303" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D303" t="s">
+        <v>10</v>
+      </c>
+      <c r="E303" t="s">
+        <v>11</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G303" t="s">
         <v>1199</v>
-      </c>
-[...13 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
       <c r="B304" t="s">
-        <v>1199</v>
+        <v>1196</v>
       </c>
       <c r="C304" t="s">
-        <v>229</v>
+        <v>1201</v>
       </c>
       <c r="D304" t="s">
         <v>10</v>
       </c>
       <c r="E304" t="s">
         <v>11</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>1206</v>
+        <v>1202</v>
       </c>
       <c r="G304" t="s">
-        <v>1207</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>1208</v>
+        <v>1204</v>
       </c>
       <c r="B305" t="s">
-        <v>1209</v>
+        <v>1196</v>
       </c>
       <c r="C305" t="s">
-        <v>408</v>
+        <v>1025</v>
       </c>
       <c r="D305" t="s">
         <v>10</v>
       </c>
       <c r="E305" t="s">
         <v>11</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="G305" t="s">
-        <v>1211</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>1212</v>
+        <v>1207</v>
       </c>
       <c r="B306" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C306" t="s">
+        <v>38</v>
+      </c>
+      <c r="D306" t="s">
+        <v>10</v>
+      </c>
+      <c r="E306" t="s">
+        <v>11</v>
+      </c>
+      <c r="F306" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G306" t="s">
         <v>1209</v>
-      </c>
-[...13 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>1215</v>
+        <v>1210</v>
       </c>
       <c r="B307" t="s">
-        <v>1216</v>
+        <v>1196</v>
       </c>
       <c r="C307" t="s">
-        <v>583</v>
+        <v>66</v>
       </c>
       <c r="D307" t="s">
         <v>10</v>
       </c>
       <c r="E307" t="s">
         <v>11</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>1217</v>
+        <v>1211</v>
       </c>
       <c r="G307" t="s">
-        <v>1218</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>1219</v>
+        <v>1213</v>
       </c>
       <c r="B308" t="s">
-        <v>1216</v>
+        <v>1196</v>
       </c>
       <c r="C308" t="s">
-        <v>587</v>
+        <v>99</v>
       </c>
       <c r="D308" t="s">
         <v>10</v>
       </c>
       <c r="E308" t="s">
         <v>11</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>1220</v>
+        <v>1214</v>
       </c>
       <c r="G308" t="s">
-        <v>1221</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>1222</v>
+        <v>1216</v>
       </c>
       <c r="B309" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C309" t="s">
-        <v>599</v>
+        <v>1217</v>
       </c>
       <c r="D309" t="s">
         <v>10</v>
       </c>
       <c r="E309" t="s">
         <v>11</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>1224</v>
+        <v>1218</v>
       </c>
       <c r="G309" t="s">
-        <v>1225</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>1226</v>
+        <v>1220</v>
       </c>
       <c r="B310" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C310" t="s">
-        <v>703</v>
+        <v>70</v>
       </c>
       <c r="D310" t="s">
         <v>10</v>
       </c>
       <c r="E310" t="s">
         <v>11</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>1227</v>
+        <v>1221</v>
       </c>
       <c r="G310" t="s">
-        <v>1228</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>1229</v>
+        <v>1223</v>
       </c>
       <c r="B311" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C311" t="s">
-        <v>603</v>
+        <v>75</v>
       </c>
       <c r="D311" t="s">
         <v>10</v>
       </c>
       <c r="E311" t="s">
         <v>11</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>1230</v>
+        <v>1224</v>
       </c>
       <c r="G311" t="s">
-        <v>1231</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>1232</v>
+        <v>1226</v>
       </c>
       <c r="B312" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C312" t="s">
-        <v>607</v>
+        <v>79</v>
       </c>
       <c r="D312" t="s">
         <v>10</v>
       </c>
       <c r="E312" t="s">
         <v>11</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>1233</v>
+        <v>1227</v>
       </c>
       <c r="G312" t="s">
-        <v>1234</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>1235</v>
+        <v>1229</v>
       </c>
       <c r="B313" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C313" t="s">
-        <v>611</v>
+        <v>91</v>
       </c>
       <c r="D313" t="s">
         <v>10</v>
       </c>
       <c r="E313" t="s">
         <v>11</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>1236</v>
+        <v>1230</v>
       </c>
       <c r="G313" t="s">
-        <v>1237</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>1238</v>
+        <v>1232</v>
       </c>
       <c r="B314" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C314" t="s">
-        <v>615</v>
+        <v>83</v>
       </c>
       <c r="D314" t="s">
         <v>10</v>
       </c>
       <c r="E314" t="s">
         <v>11</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>1239</v>
+        <v>1233</v>
       </c>
       <c r="G314" t="s">
-        <v>1240</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>1241</v>
+        <v>1235</v>
       </c>
       <c r="B315" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C315" t="s">
-        <v>619</v>
+        <v>103</v>
       </c>
       <c r="D315" t="s">
         <v>10</v>
       </c>
       <c r="E315" t="s">
         <v>11</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>1242</v>
+        <v>1236</v>
       </c>
       <c r="G315" t="s">
-        <v>1243</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>1244</v>
+        <v>1238</v>
       </c>
       <c r="B316" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C316" t="s">
-        <v>623</v>
+        <v>87</v>
       </c>
       <c r="D316" t="s">
         <v>10</v>
       </c>
       <c r="E316" t="s">
         <v>11</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>1245</v>
+        <v>1239</v>
       </c>
       <c r="G316" t="s">
-        <v>1246</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>1247</v>
+        <v>1241</v>
       </c>
       <c r="B317" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C317" t="s">
-        <v>627</v>
+        <v>1021</v>
       </c>
       <c r="D317" t="s">
         <v>10</v>
       </c>
       <c r="E317" t="s">
         <v>11</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="G317" t="s">
-        <v>1249</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>1250</v>
+        <v>1244</v>
       </c>
       <c r="B318" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C318" t="s">
-        <v>631</v>
+        <v>1245</v>
       </c>
       <c r="D318" t="s">
         <v>10</v>
       </c>
       <c r="E318" t="s">
         <v>11</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
       <c r="G318" t="s">
-        <v>1252</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
       <c r="B319" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C319" t="s">
-        <v>635</v>
+        <v>1249</v>
       </c>
       <c r="D319" t="s">
         <v>10</v>
       </c>
       <c r="E319" t="s">
         <v>11</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>1254</v>
+        <v>1250</v>
       </c>
       <c r="G319" t="s">
-        <v>1255</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>1256</v>
+        <v>1014</v>
       </c>
       <c r="B320" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C320" t="s">
-        <v>639</v>
+        <v>131</v>
       </c>
       <c r="D320" t="s">
         <v>10</v>
       </c>
       <c r="E320" t="s">
         <v>11</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
       <c r="G320" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
       <c r="B321" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C321" t="s">
-        <v>643</v>
+        <v>183</v>
       </c>
       <c r="D321" t="s">
         <v>10</v>
       </c>
       <c r="E321" t="s">
         <v>11</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="G321" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="B322" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C322" t="s">
-        <v>647</v>
+        <v>1258</v>
       </c>
       <c r="D322" t="s">
         <v>10</v>
       </c>
       <c r="E322" t="s">
         <v>11</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>1263</v>
+        <v>1259</v>
       </c>
       <c r="G322" t="s">
-        <v>1264</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>1265</v>
+        <v>1261</v>
       </c>
       <c r="B323" t="s">
-        <v>1223</v>
+        <v>1196</v>
       </c>
       <c r="C323" t="s">
-        <v>651</v>
+        <v>1262</v>
       </c>
       <c r="D323" t="s">
         <v>10</v>
       </c>
       <c r="E323" t="s">
         <v>11</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="G323" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D324" t="s">
+        <v>10</v>
+      </c>
+      <c r="E324" t="s">
+        <v>11</v>
+      </c>
+      <c r="F324" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G324" t="s">
         <v>1268</v>
-      </c>
-[...16 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C325" t="s">
+        <v>179</v>
+      </c>
+      <c r="D325" t="s">
+        <v>10</v>
+      </c>
+      <c r="E325" t="s">
+        <v>11</v>
+      </c>
+      <c r="F325" s="1" t="s">
         <v>1271</v>
       </c>
-      <c r="B325" t="s">
-[...11 lines deleted...]
-      <c r="F325" s="1" t="s">
+      <c r="G325" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B326" t="s">
         <v>1274</v>
       </c>
-      <c r="B326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C326" t="s">
-        <v>663</v>
+        <v>318</v>
       </c>
       <c r="D326" t="s">
         <v>10</v>
       </c>
       <c r="E326" t="s">
         <v>11</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="G326" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
         <v>1277</v>
       </c>
       <c r="B327" t="s">
-        <v>1223</v>
+        <v>1274</v>
       </c>
       <c r="C327" t="s">
-        <v>667</v>
+        <v>322</v>
       </c>
       <c r="D327" t="s">
         <v>10</v>
       </c>
       <c r="E327" t="s">
         <v>11</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="G327" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
         <v>1280</v>
       </c>
       <c r="B328" t="s">
-        <v>1223</v>
+        <v>1274</v>
       </c>
       <c r="C328" t="s">
-        <v>687</v>
+        <v>326</v>
       </c>
       <c r="D328" t="s">
         <v>10</v>
       </c>
       <c r="E328" t="s">
         <v>11</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="G328" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
         <v>1283</v>
       </c>
       <c r="B329" t="s">
-        <v>1223</v>
+        <v>1284</v>
       </c>
       <c r="C329" t="s">
-        <v>738</v>
+        <v>505</v>
       </c>
       <c r="D329" t="s">
         <v>10</v>
       </c>
       <c r="E329" t="s">
         <v>11</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="G329" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B330" t="s">
-        <v>1223</v>
+        <v>1284</v>
       </c>
       <c r="C330" t="s">
-        <v>691</v>
+        <v>509</v>
       </c>
       <c r="D330" t="s">
         <v>10</v>
       </c>
       <c r="E330" t="s">
         <v>11</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="G330" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B331" t="s">
-        <v>1223</v>
+        <v>1291</v>
       </c>
       <c r="C331" t="s">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="D331" t="s">
         <v>10</v>
       </c>
       <c r="E331" t="s">
         <v>11</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="G331" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B332" t="s">
-        <v>1223</v>
+        <v>1291</v>
       </c>
       <c r="C332" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="D332" t="s">
         <v>10</v>
       </c>
       <c r="E332" t="s">
         <v>11</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="G332" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="B333" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C333" t="s">
-        <v>1296</v>
+        <v>696</v>
       </c>
       <c r="D333" t="s">
         <v>10</v>
       </c>
       <c r="E333" t="s">
         <v>11</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="G333" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="B334" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C334" t="s">
-        <v>707</v>
+        <v>800</v>
       </c>
       <c r="D334" t="s">
         <v>10</v>
       </c>
       <c r="E334" t="s">
         <v>11</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="G334" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B335" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C335" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
       <c r="D335" t="s">
         <v>10</v>
       </c>
       <c r="E335" t="s">
         <v>11</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="G335" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="B336" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C336" t="s">
-        <v>723</v>
+        <v>704</v>
       </c>
       <c r="D336" t="s">
         <v>10</v>
       </c>
       <c r="E336" t="s">
         <v>11</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="G336" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B337" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C337" t="s">
-        <v>727</v>
+        <v>708</v>
       </c>
       <c r="D337" t="s">
         <v>10</v>
       </c>
       <c r="E337" t="s">
         <v>11</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="G337" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="B338" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C338" t="s">
-        <v>731</v>
+        <v>712</v>
       </c>
       <c r="D338" t="s">
         <v>10</v>
       </c>
       <c r="E338" t="s">
         <v>11</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="G338" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="B339" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C339" t="s">
-        <v>754</v>
+        <v>716</v>
       </c>
       <c r="D339" t="s">
         <v>10</v>
       </c>
       <c r="E339" t="s">
         <v>11</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="G339" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B340" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C340" t="s">
-        <v>758</v>
+        <v>720</v>
       </c>
       <c r="D340" t="s">
         <v>10</v>
       </c>
       <c r="E340" t="s">
         <v>11</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="G340" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="B341" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C341" t="s">
-        <v>762</v>
+        <v>724</v>
       </c>
       <c r="D341" t="s">
         <v>10</v>
       </c>
       <c r="E341" t="s">
         <v>11</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="G341" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="B342" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C342" t="s">
-        <v>1324</v>
+        <v>728</v>
       </c>
       <c r="D342" t="s">
         <v>10</v>
       </c>
       <c r="E342" t="s">
         <v>11</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="G342" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B343" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C343" t="s">
-        <v>1328</v>
+        <v>732</v>
       </c>
       <c r="D343" t="s">
         <v>10</v>
       </c>
       <c r="E343" t="s">
         <v>11</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>32</v>
+        <v>1329</v>
       </c>
       <c r="G343" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B344" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C344" t="s">
-        <v>1331</v>
+        <v>736</v>
       </c>
       <c r="D344" t="s">
         <v>10</v>
       </c>
       <c r="E344" t="s">
         <v>11</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="G344" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
         <v>1334</v>
       </c>
       <c r="B345" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C345" t="s">
-        <v>671</v>
+        <v>740</v>
       </c>
       <c r="D345" t="s">
         <v>10</v>
       </c>
       <c r="E345" t="s">
         <v>11</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="G345" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
         <v>1337</v>
       </c>
       <c r="B346" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C346" t="s">
-        <v>675</v>
+        <v>744</v>
       </c>
       <c r="D346" t="s">
         <v>10</v>
       </c>
       <c r="E346" t="s">
         <v>11</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="G346" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
         <v>1340</v>
       </c>
       <c r="B347" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C347" t="s">
-        <v>679</v>
+        <v>748</v>
       </c>
       <c r="D347" t="s">
         <v>10</v>
       </c>
       <c r="E347" t="s">
         <v>11</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="G347" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
         <v>1343</v>
       </c>
       <c r="B348" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C348" t="s">
+        <v>752</v>
+      </c>
+      <c r="D348" t="s">
+        <v>10</v>
+      </c>
+      <c r="E348" t="s">
+        <v>11</v>
+      </c>
+      <c r="F348" s="1" t="s">
         <v>1344</v>
       </c>
-      <c r="D348" t="s">
-[...5 lines deleted...]
-      <c r="F348" s="1" t="s">
+      <c r="G348" t="s">
         <v>1345</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C349" t="s">
+        <v>756</v>
+      </c>
+      <c r="D349" t="s">
+        <v>10</v>
+      </c>
+      <c r="E349" t="s">
+        <v>11</v>
+      </c>
+      <c r="F349" s="1" t="s">
         <v>1347</v>
       </c>
-      <c r="B349" t="s">
-[...2 lines deleted...]
-      <c r="C349" t="s">
+      <c r="G349" t="s">
         <v>1348</v>
-      </c>
-[...10 lines deleted...]
-        <v>1350</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C350" t="s">
+        <v>760</v>
+      </c>
+      <c r="D350" t="s">
+        <v>10</v>
+      </c>
+      <c r="E350" t="s">
+        <v>11</v>
+      </c>
+      <c r="F350" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G350" t="s">
         <v>1351</v>
-      </c>
-[...16 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>1355</v>
+        <v>1352</v>
       </c>
       <c r="B351" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C351" t="s">
-        <v>1356</v>
+        <v>764</v>
       </c>
       <c r="D351" t="s">
         <v>10</v>
       </c>
       <c r="E351" t="s">
         <v>11</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>1357</v>
+        <v>1353</v>
       </c>
       <c r="G351" t="s">
-        <v>1358</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>1359</v>
+        <v>1355</v>
       </c>
       <c r="B352" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C352" t="s">
-        <v>1360</v>
+        <v>784</v>
       </c>
       <c r="D352" t="s">
         <v>10</v>
       </c>
       <c r="E352" t="s">
         <v>11</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>1361</v>
+        <v>1356</v>
       </c>
       <c r="G352" t="s">
-        <v>1362</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>1363</v>
+        <v>1358</v>
       </c>
       <c r="B353" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C353" t="s">
-        <v>683</v>
+        <v>835</v>
       </c>
       <c r="D353" t="s">
         <v>10</v>
       </c>
       <c r="E353" t="s">
         <v>11</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>1364</v>
+        <v>1359</v>
       </c>
       <c r="G353" t="s">
-        <v>1365</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>1366</v>
+        <v>1361</v>
       </c>
       <c r="B354" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C354" t="s">
-        <v>1367</v>
+        <v>788</v>
       </c>
       <c r="D354" t="s">
         <v>10</v>
       </c>
       <c r="E354" t="s">
         <v>11</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>1368</v>
+        <v>1362</v>
       </c>
       <c r="G354" t="s">
-        <v>1369</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
       <c r="B355" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C355" t="s">
-        <v>715</v>
+        <v>792</v>
       </c>
       <c r="D355" t="s">
         <v>10</v>
       </c>
       <c r="E355" t="s">
         <v>11</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>1371</v>
+        <v>1365</v>
       </c>
       <c r="G355" t="s">
-        <v>1372</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>1373</v>
+        <v>1367</v>
       </c>
       <c r="B356" t="s">
-        <v>1223</v>
+        <v>1298</v>
       </c>
       <c r="C356" t="s">
-        <v>719</v>
+        <v>796</v>
       </c>
       <c r="D356" t="s">
         <v>10</v>
       </c>
       <c r="E356" t="s">
         <v>11</v>
       </c>
       <c r="F356" s="1" t="s">
-        <v>1374</v>
+        <v>1368</v>
       </c>
       <c r="G356" t="s">
-        <v>1375</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
-        <v>1376</v>
+        <v>1370</v>
       </c>
       <c r="B357" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C357" t="s">
-        <v>1378</v>
+        <v>1371</v>
       </c>
       <c r="D357" t="s">
         <v>10</v>
       </c>
       <c r="E357" t="s">
         <v>11</v>
       </c>
       <c r="F357" s="1" t="s">
-        <v>1379</v>
+        <v>1372</v>
       </c>
       <c r="G357" t="s">
-        <v>1380</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>1381</v>
+        <v>1374</v>
       </c>
       <c r="B358" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C358" t="s">
-        <v>1382</v>
+        <v>804</v>
       </c>
       <c r="D358" t="s">
         <v>10</v>
       </c>
       <c r="E358" t="s">
         <v>11</v>
       </c>
       <c r="F358" s="1" t="s">
-        <v>1383</v>
+        <v>1375</v>
       </c>
       <c r="G358" t="s">
-        <v>1384</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>1385</v>
+        <v>1377</v>
       </c>
       <c r="B359" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C359" t="s">
-        <v>1386</v>
+        <v>808</v>
       </c>
       <c r="D359" t="s">
         <v>10</v>
       </c>
       <c r="E359" t="s">
         <v>11</v>
       </c>
       <c r="F359" s="1" t="s">
-        <v>1387</v>
+        <v>1378</v>
       </c>
       <c r="G359" t="s">
-        <v>1388</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>1389</v>
+        <v>1380</v>
       </c>
       <c r="B360" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C360" t="s">
-        <v>735</v>
+        <v>820</v>
       </c>
       <c r="D360" t="s">
         <v>10</v>
       </c>
       <c r="E360" t="s">
         <v>11</v>
       </c>
       <c r="F360" s="1" t="s">
-        <v>1390</v>
+        <v>1381</v>
       </c>
       <c r="G360" t="s">
-        <v>1391</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>1392</v>
+        <v>1383</v>
       </c>
       <c r="B361" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C361" t="s">
-        <v>746</v>
+        <v>824</v>
       </c>
       <c r="D361" t="s">
         <v>10</v>
       </c>
       <c r="E361" t="s">
         <v>11</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>1393</v>
+        <v>1384</v>
       </c>
       <c r="G361" t="s">
-        <v>1394</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>1395</v>
+        <v>1386</v>
       </c>
       <c r="B362" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C362" t="s">
-        <v>766</v>
+        <v>828</v>
       </c>
       <c r="D362" t="s">
         <v>10</v>
       </c>
       <c r="E362" t="s">
         <v>11</v>
       </c>
       <c r="F362" s="1" t="s">
-        <v>1396</v>
+        <v>1387</v>
       </c>
       <c r="G362" t="s">
-        <v>1397</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>1398</v>
+        <v>1389</v>
       </c>
       <c r="B363" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C363" t="s">
-        <v>770</v>
+        <v>851</v>
       </c>
       <c r="D363" t="s">
         <v>10</v>
       </c>
       <c r="E363" t="s">
         <v>11</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>1399</v>
+        <v>1390</v>
       </c>
       <c r="G363" t="s">
-        <v>1400</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>1401</v>
+        <v>1392</v>
       </c>
       <c r="B364" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C364" t="s">
-        <v>774</v>
+        <v>855</v>
       </c>
       <c r="D364" t="s">
         <v>10</v>
       </c>
       <c r="E364" t="s">
         <v>11</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>1402</v>
+        <v>1393</v>
       </c>
       <c r="G364" t="s">
-        <v>1403</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
-        <v>1404</v>
+        <v>1395</v>
       </c>
       <c r="B365" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C365" t="s">
-        <v>778</v>
+        <v>859</v>
       </c>
       <c r="D365" t="s">
         <v>10</v>
       </c>
       <c r="E365" t="s">
         <v>11</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>1405</v>
+        <v>1396</v>
       </c>
       <c r="G365" t="s">
-        <v>1406</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>1407</v>
+        <v>1398</v>
       </c>
       <c r="B366" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C366" t="s">
-        <v>782</v>
+        <v>1399</v>
       </c>
       <c r="D366" t="s">
         <v>10</v>
       </c>
       <c r="E366" t="s">
         <v>11</v>
       </c>
       <c r="F366" s="1" t="s">
-        <v>1408</v>
+        <v>1400</v>
       </c>
       <c r="G366" t="s">
-        <v>1409</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>1410</v>
+        <v>1402</v>
       </c>
       <c r="B367" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C367" t="s">
-        <v>742</v>
+        <v>1403</v>
       </c>
       <c r="D367" t="s">
         <v>10</v>
       </c>
       <c r="E367" t="s">
         <v>11</v>
       </c>
       <c r="F367" s="1" t="s">
-        <v>1411</v>
+        <v>129</v>
       </c>
       <c r="G367" t="s">
-        <v>1412</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
-        <v>1413</v>
+        <v>1405</v>
       </c>
       <c r="B368" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C368" t="s">
-        <v>786</v>
+        <v>1406</v>
       </c>
       <c r="D368" t="s">
         <v>10</v>
       </c>
       <c r="E368" t="s">
         <v>11</v>
       </c>
       <c r="F368" s="1" t="s">
-        <v>1414</v>
+        <v>1407</v>
       </c>
       <c r="G368" t="s">
-        <v>1415</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
-        <v>1416</v>
+        <v>1409</v>
       </c>
       <c r="B369" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C369" t="s">
-        <v>790</v>
+        <v>768</v>
       </c>
       <c r="D369" t="s">
         <v>10</v>
       </c>
       <c r="E369" t="s">
         <v>11</v>
       </c>
       <c r="F369" s="1" t="s">
-        <v>1417</v>
+        <v>1410</v>
       </c>
       <c r="G369" t="s">
-        <v>1418</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>1419</v>
+        <v>1412</v>
       </c>
       <c r="B370" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C370" t="s">
-        <v>750</v>
+        <v>772</v>
       </c>
       <c r="D370" t="s">
         <v>10</v>
       </c>
       <c r="E370" t="s">
         <v>11</v>
       </c>
       <c r="F370" s="1" t="s">
-        <v>1420</v>
+        <v>1413</v>
       </c>
       <c r="G370" t="s">
-        <v>1421</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
-        <v>1422</v>
+        <v>1415</v>
       </c>
       <c r="B371" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C371" t="s">
-        <v>1423</v>
+        <v>776</v>
       </c>
       <c r="D371" t="s">
         <v>10</v>
       </c>
       <c r="E371" t="s">
         <v>11</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>1424</v>
+        <v>1416</v>
       </c>
       <c r="G371" t="s">
-        <v>1425</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>1426</v>
+        <v>1418</v>
       </c>
       <c r="B372" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C372" t="s">
-        <v>794</v>
+        <v>1419</v>
       </c>
       <c r="D372" t="s">
         <v>10</v>
       </c>
       <c r="E372" t="s">
         <v>11</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>1427</v>
+        <v>1420</v>
       </c>
       <c r="G372" t="s">
-        <v>1428</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
-        <v>1429</v>
+        <v>1422</v>
       </c>
       <c r="B373" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C373" t="s">
-        <v>1430</v>
+        <v>1423</v>
       </c>
       <c r="D373" t="s">
         <v>10</v>
       </c>
       <c r="E373" t="s">
         <v>11</v>
       </c>
       <c r="F373" s="1" t="s">
-        <v>1431</v>
+        <v>1424</v>
       </c>
       <c r="G373" t="s">
-        <v>1432</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>1433</v>
+        <v>1426</v>
       </c>
       <c r="B374" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C374" t="s">
-        <v>1434</v>
+        <v>1427</v>
       </c>
       <c r="D374" t="s">
         <v>10</v>
       </c>
       <c r="E374" t="s">
         <v>11</v>
       </c>
       <c r="F374" s="1" t="s">
-        <v>1435</v>
+        <v>1428</v>
       </c>
       <c r="G374" t="s">
-        <v>1436</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>1437</v>
+        <v>1430</v>
       </c>
       <c r="B375" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C375" t="s">
-        <v>1438</v>
+        <v>1431</v>
       </c>
       <c r="D375" t="s">
         <v>10</v>
       </c>
       <c r="E375" t="s">
         <v>11</v>
       </c>
       <c r="F375" s="1" t="s">
-        <v>1439</v>
+        <v>1432</v>
       </c>
       <c r="G375" t="s">
-        <v>1440</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>1441</v>
+        <v>1434</v>
       </c>
       <c r="B376" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C376" t="s">
-        <v>1442</v>
+        <v>1435</v>
       </c>
       <c r="D376" t="s">
         <v>10</v>
       </c>
       <c r="E376" t="s">
         <v>11</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>1443</v>
+        <v>1436</v>
       </c>
       <c r="G376" t="s">
-        <v>1444</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>1445</v>
+        <v>1438</v>
       </c>
       <c r="B377" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C377" t="s">
-        <v>1446</v>
+        <v>780</v>
       </c>
       <c r="D377" t="s">
         <v>10</v>
       </c>
       <c r="E377" t="s">
         <v>11</v>
       </c>
       <c r="F377" s="1" t="s">
-        <v>1447</v>
+        <v>1439</v>
       </c>
       <c r="G377" t="s">
-        <v>1448</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>1449</v>
+        <v>1441</v>
       </c>
       <c r="B378" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C378" t="s">
-        <v>1450</v>
+        <v>1442</v>
       </c>
       <c r="D378" t="s">
         <v>10</v>
       </c>
       <c r="E378" t="s">
         <v>11</v>
       </c>
       <c r="F378" s="1" t="s">
-        <v>1451</v>
+        <v>1443</v>
       </c>
       <c r="G378" t="s">
-        <v>1452</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>1453</v>
+        <v>1445</v>
       </c>
       <c r="B379" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C379" t="s">
-        <v>1454</v>
+        <v>812</v>
       </c>
       <c r="D379" t="s">
         <v>10</v>
       </c>
       <c r="E379" t="s">
         <v>11</v>
       </c>
       <c r="F379" s="1" t="s">
-        <v>1455</v>
+        <v>1446</v>
       </c>
       <c r="G379" t="s">
-        <v>1456</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>1457</v>
+        <v>1448</v>
       </c>
       <c r="B380" t="s">
-        <v>1377</v>
+        <v>1298</v>
       </c>
       <c r="C380" t="s">
-        <v>1458</v>
+        <v>816</v>
       </c>
       <c r="D380" t="s">
         <v>10</v>
       </c>
       <c r="E380" t="s">
         <v>11</v>
       </c>
       <c r="F380" s="1" t="s">
-        <v>1459</v>
+        <v>1449</v>
       </c>
       <c r="G380" t="s">
-        <v>1460</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>1461</v>
+        <v>1451</v>
       </c>
       <c r="B381" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C381" t="s">
-        <v>1462</v>
+        <v>1453</v>
       </c>
       <c r="D381" t="s">
         <v>10</v>
       </c>
       <c r="E381" t="s">
         <v>11</v>
       </c>
       <c r="F381" s="1" t="s">
-        <v>1463</v>
+        <v>1454</v>
       </c>
       <c r="G381" t="s">
-        <v>1464</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>1465</v>
+        <v>1456</v>
       </c>
       <c r="B382" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C382" t="s">
-        <v>1466</v>
+        <v>1457</v>
       </c>
       <c r="D382" t="s">
         <v>10</v>
       </c>
       <c r="E382" t="s">
         <v>11</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>1467</v>
+        <v>1458</v>
       </c>
       <c r="G382" t="s">
-        <v>1468</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>1469</v>
+        <v>1460</v>
       </c>
       <c r="B383" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C383" t="s">
-        <v>799</v>
+        <v>1461</v>
       </c>
       <c r="D383" t="s">
         <v>10</v>
       </c>
       <c r="E383" t="s">
         <v>11</v>
       </c>
       <c r="F383" s="1" t="s">
-        <v>1470</v>
+        <v>1462</v>
       </c>
       <c r="G383" t="s">
-        <v>1471</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>1472</v>
+        <v>1464</v>
       </c>
       <c r="B384" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C384" t="s">
-        <v>803</v>
+        <v>832</v>
       </c>
       <c r="D384" t="s">
         <v>10</v>
       </c>
       <c r="E384" t="s">
         <v>11</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>1473</v>
+        <v>1465</v>
       </c>
       <c r="G384" t="s">
-        <v>1474</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>1475</v>
+        <v>1467</v>
       </c>
       <c r="B385" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C385" t="s">
-        <v>807</v>
+        <v>843</v>
       </c>
       <c r="D385" t="s">
         <v>10</v>
       </c>
       <c r="E385" t="s">
         <v>11</v>
       </c>
       <c r="F385" s="1" t="s">
-        <v>1476</v>
+        <v>1468</v>
       </c>
       <c r="G385" t="s">
-        <v>1477</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>1478</v>
+        <v>1470</v>
       </c>
       <c r="B386" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C386" t="s">
-        <v>811</v>
+        <v>863</v>
       </c>
       <c r="D386" t="s">
         <v>10</v>
       </c>
       <c r="E386" t="s">
         <v>11</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>1479</v>
+        <v>1471</v>
       </c>
       <c r="G386" t="s">
-        <v>1480</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>1481</v>
+        <v>1473</v>
       </c>
       <c r="B387" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C387" t="s">
-        <v>1482</v>
+        <v>867</v>
       </c>
       <c r="D387" t="s">
         <v>10</v>
       </c>
       <c r="E387" t="s">
         <v>11</v>
       </c>
       <c r="F387" s="1" t="s">
-        <v>1483</v>
+        <v>1474</v>
       </c>
       <c r="G387" t="s">
-        <v>1484</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>1485</v>
+        <v>1476</v>
       </c>
       <c r="B388" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C388" t="s">
-        <v>815</v>
+        <v>871</v>
       </c>
       <c r="D388" t="s">
         <v>10</v>
       </c>
       <c r="E388" t="s">
         <v>11</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>1486</v>
+        <v>1477</v>
       </c>
       <c r="G388" t="s">
-        <v>1487</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>1488</v>
+        <v>1479</v>
       </c>
       <c r="B389" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C389" t="s">
-        <v>819</v>
+        <v>875</v>
       </c>
       <c r="D389" t="s">
         <v>10</v>
       </c>
       <c r="E389" t="s">
         <v>11</v>
       </c>
       <c r="F389" s="1" t="s">
-        <v>1489</v>
+        <v>1480</v>
       </c>
       <c r="G389" t="s">
-        <v>1490</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>1491</v>
+        <v>1482</v>
       </c>
       <c r="B390" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C390" t="s">
-        <v>1492</v>
+        <v>879</v>
       </c>
       <c r="D390" t="s">
         <v>10</v>
       </c>
       <c r="E390" t="s">
         <v>11</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>1493</v>
+        <v>1483</v>
       </c>
       <c r="G390" t="s">
-        <v>1494</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>1495</v>
+        <v>1485</v>
       </c>
       <c r="B391" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C391" t="s">
-        <v>1496</v>
+        <v>839</v>
       </c>
       <c r="D391" t="s">
         <v>10</v>
       </c>
       <c r="E391" t="s">
         <v>11</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>1497</v>
+        <v>1486</v>
       </c>
       <c r="G391" t="s">
-        <v>1498</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>1499</v>
+        <v>1488</v>
       </c>
       <c r="B392" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C392" t="s">
-        <v>1500</v>
+        <v>883</v>
       </c>
       <c r="D392" t="s">
         <v>10</v>
       </c>
       <c r="E392" t="s">
         <v>11</v>
       </c>
       <c r="F392" s="1" t="s">
-        <v>1501</v>
+        <v>1489</v>
       </c>
       <c r="G392" t="s">
-        <v>1502</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>1503</v>
+        <v>1491</v>
       </c>
       <c r="B393" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C393" t="s">
-        <v>823</v>
+        <v>887</v>
       </c>
       <c r="D393" t="s">
         <v>10</v>
       </c>
       <c r="E393" t="s">
         <v>11</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>1504</v>
+        <v>1492</v>
       </c>
       <c r="G393" t="s">
-        <v>1505</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>1506</v>
+        <v>1494</v>
       </c>
       <c r="B394" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C394" t="s">
-        <v>826</v>
+        <v>847</v>
       </c>
       <c r="D394" t="s">
         <v>10</v>
       </c>
       <c r="E394" t="s">
         <v>11</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>1507</v>
+        <v>1495</v>
       </c>
       <c r="G394" t="s">
-        <v>1508</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>1509</v>
+        <v>1497</v>
       </c>
       <c r="B395" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C395" t="s">
-        <v>830</v>
+        <v>1498</v>
       </c>
       <c r="D395" t="s">
         <v>10</v>
       </c>
       <c r="E395" t="s">
         <v>11</v>
       </c>
       <c r="F395" s="1" t="s">
-        <v>1510</v>
+        <v>1499</v>
       </c>
       <c r="G395" t="s">
-        <v>1511</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>1512</v>
+        <v>1501</v>
       </c>
       <c r="B396" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C396" t="s">
-        <v>834</v>
+        <v>891</v>
       </c>
       <c r="D396" t="s">
         <v>10</v>
       </c>
       <c r="E396" t="s">
         <v>11</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>1513</v>
+        <v>1502</v>
       </c>
       <c r="G396" t="s">
-        <v>1514</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>1515</v>
+        <v>1504</v>
       </c>
       <c r="B397" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C397" t="s">
-        <v>837</v>
+        <v>1505</v>
       </c>
       <c r="D397" t="s">
         <v>10</v>
       </c>
       <c r="E397" t="s">
         <v>11</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>1516</v>
+        <v>1506</v>
       </c>
       <c r="G397" t="s">
-        <v>1517</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>1518</v>
+        <v>1508</v>
       </c>
       <c r="B398" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C398" t="s">
-        <v>841</v>
+        <v>1509</v>
       </c>
       <c r="D398" t="s">
         <v>10</v>
       </c>
       <c r="E398" t="s">
         <v>11</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>1519</v>
+        <v>1510</v>
       </c>
       <c r="G398" t="s">
-        <v>1358</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>1520</v>
+        <v>1512</v>
       </c>
       <c r="B399" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C399" t="s">
-        <v>845</v>
+        <v>1513</v>
       </c>
       <c r="D399" t="s">
         <v>10</v>
       </c>
       <c r="E399" t="s">
         <v>11</v>
       </c>
       <c r="F399" s="1" t="s">
-        <v>1521</v>
+        <v>1514</v>
       </c>
       <c r="G399" t="s">
-        <v>1522</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>1523</v>
+        <v>1516</v>
       </c>
       <c r="B400" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C400" t="s">
-        <v>1524</v>
+        <v>1517</v>
       </c>
       <c r="D400" t="s">
         <v>10</v>
       </c>
       <c r="E400" t="s">
         <v>11</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>1525</v>
+        <v>1518</v>
       </c>
       <c r="G400" t="s">
-        <v>1526</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>1527</v>
+        <v>1520</v>
       </c>
       <c r="B401" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C401" t="s">
-        <v>849</v>
+        <v>1521</v>
       </c>
       <c r="D401" t="s">
         <v>10</v>
       </c>
       <c r="E401" t="s">
         <v>11</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>1528</v>
+        <v>1522</v>
       </c>
       <c r="G401" t="s">
-        <v>1529</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>1530</v>
+        <v>1524</v>
       </c>
       <c r="B402" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C402" t="s">
-        <v>853</v>
+        <v>1525</v>
       </c>
       <c r="D402" t="s">
         <v>10</v>
       </c>
       <c r="E402" t="s">
         <v>11</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>1531</v>
+        <v>1526</v>
       </c>
       <c r="G402" t="s">
-        <v>1532</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>1533</v>
+        <v>1528</v>
       </c>
       <c r="B403" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C403" t="s">
-        <v>857</v>
+        <v>1529</v>
       </c>
       <c r="D403" t="s">
         <v>10</v>
       </c>
       <c r="E403" t="s">
         <v>11</v>
       </c>
       <c r="F403" s="1" t="s">
-        <v>1534</v>
+        <v>1530</v>
       </c>
       <c r="G403" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D404" t="s">
+        <v>10</v>
+      </c>
+      <c r="E404" t="s">
+        <v>11</v>
+      </c>
+      <c r="F404" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G404" t="s">
         <v>1535</v>
-      </c>
-[...16 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C405" t="s">
         <v>1537</v>
-      </c>
-[...4 lines deleted...]
-        <v>865</v>
       </c>
       <c r="D405" t="s">
         <v>10</v>
       </c>
       <c r="E405" t="s">
         <v>11</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="G405" t="s">
         <v>1539</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
         <v>1540</v>
       </c>
       <c r="B406" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C406" t="s">
-        <v>869</v>
+        <v>1541</v>
       </c>
       <c r="D406" t="s">
         <v>10</v>
       </c>
       <c r="E406" t="s">
         <v>11</v>
       </c>
       <c r="F406" s="1" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="G406" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="B407" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C407" t="s">
-        <v>881</v>
+        <v>896</v>
       </c>
       <c r="D407" t="s">
         <v>10</v>
       </c>
       <c r="E407" t="s">
         <v>11</v>
       </c>
       <c r="F407" s="1" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="G407" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B408" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C408" t="s">
-        <v>877</v>
+        <v>900</v>
       </c>
       <c r="D408" t="s">
         <v>10</v>
       </c>
       <c r="E408" t="s">
         <v>11</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="G408" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="B409" t="s">
-        <v>1377</v>
+        <v>1452</v>
       </c>
       <c r="C409" t="s">
-        <v>1550</v>
+        <v>904</v>
       </c>
       <c r="D409" t="s">
         <v>10</v>
       </c>
       <c r="E409" t="s">
         <v>11</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="G409" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
         <v>1553</v>
       </c>
       <c r="B410" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C410" t="s">
+        <v>908</v>
+      </c>
+      <c r="D410" t="s">
+        <v>10</v>
+      </c>
+      <c r="E410" t="s">
+        <v>11</v>
+      </c>
+      <c r="F410" s="1" t="s">
         <v>1554</v>
       </c>
-      <c r="C410" t="s">
+      <c r="G410" t="s">
         <v>1555</v>
-      </c>
-[...10 lines deleted...]
-        <v>1557</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D411" t="s">
+        <v>10</v>
+      </c>
+      <c r="E411" t="s">
+        <v>11</v>
+      </c>
+      <c r="F411" s="1" t="s">
         <v>1558</v>
       </c>
-      <c r="B411" t="s">
-[...11 lines deleted...]
-      <c r="F411" s="1" t="s">
+      <c r="G411" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C412" t="s">
+        <v>912</v>
+      </c>
+      <c r="D412" t="s">
+        <v>10</v>
+      </c>
+      <c r="E412" t="s">
+        <v>11</v>
+      </c>
+      <c r="F412" s="1" t="s">
         <v>1561</v>
       </c>
-      <c r="B412" t="s">
-[...2 lines deleted...]
-      <c r="C412" t="s">
+      <c r="G412" t="s">
         <v>1562</v>
-      </c>
-[...10 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C413" t="s">
+        <v>916</v>
+      </c>
+      <c r="D413" t="s">
+        <v>10</v>
+      </c>
+      <c r="E413" t="s">
+        <v>11</v>
+      </c>
+      <c r="F413" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G413" t="s">
         <v>1565</v>
-      </c>
-[...16 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D414" t="s">
+        <v>10</v>
+      </c>
+      <c r="E414" t="s">
+        <v>11</v>
+      </c>
+      <c r="F414" s="1" t="s">
         <v>1568</v>
       </c>
-      <c r="B414" t="s">
-[...11 lines deleted...]
-      <c r="F414" s="1" t="s">
+      <c r="G414" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C415" t="s">
         <v>1571</v>
-      </c>
-[...4 lines deleted...]
-        <v>900</v>
       </c>
       <c r="D415" t="s">
         <v>10</v>
       </c>
       <c r="E415" t="s">
         <v>11</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="G415" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
         <v>1574</v>
       </c>
       <c r="B416" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C416" t="s">
-        <v>893</v>
+        <v>1575</v>
       </c>
       <c r="D416" t="s">
         <v>10</v>
       </c>
       <c r="E416" t="s">
         <v>11</v>
       </c>
       <c r="F416" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="G416" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="B417" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C417" t="s">
-        <v>896</v>
+        <v>920</v>
       </c>
       <c r="D417" t="s">
         <v>10</v>
       </c>
       <c r="E417" t="s">
         <v>11</v>
       </c>
       <c r="F417" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="G417" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B418" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C418" t="s">
-        <v>904</v>
+        <v>923</v>
       </c>
       <c r="D418" t="s">
         <v>10</v>
       </c>
       <c r="E418" t="s">
         <v>11</v>
       </c>
       <c r="F418" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="G418" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="B419" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C419" t="s">
-        <v>907</v>
+        <v>927</v>
       </c>
       <c r="D419" t="s">
         <v>10</v>
       </c>
       <c r="E419" t="s">
         <v>11</v>
       </c>
       <c r="F419" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="G419" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="B420" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C420" t="s">
-        <v>1586</v>
+        <v>931</v>
       </c>
       <c r="D420" t="s">
         <v>10</v>
       </c>
       <c r="E420" t="s">
         <v>11</v>
       </c>
       <c r="F420" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="G420" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B421" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C421" t="s">
-        <v>1590</v>
+        <v>934</v>
       </c>
       <c r="D421" t="s">
         <v>10</v>
       </c>
       <c r="E421" t="s">
         <v>11</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="G421" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
         <v>1593</v>
       </c>
       <c r="B422" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C422" t="s">
+        <v>938</v>
+      </c>
+      <c r="D422" t="s">
+        <v>10</v>
+      </c>
+      <c r="E422" t="s">
+        <v>11</v>
+      </c>
+      <c r="F422" s="1" t="s">
         <v>1594</v>
       </c>
-      <c r="D422" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G422" t="s">
-        <v>1596</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C423" t="s">
+        <v>942</v>
+      </c>
+      <c r="D423" t="s">
+        <v>10</v>
+      </c>
+      <c r="E423" t="s">
+        <v>11</v>
+      </c>
+      <c r="F423" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="G423" t="s">
         <v>1597</v>
-      </c>
-[...16 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D424" t="s">
+        <v>10</v>
+      </c>
+      <c r="E424" t="s">
+        <v>11</v>
+      </c>
+      <c r="F424" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G424" t="s">
         <v>1601</v>
-      </c>
-[...16 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>1605</v>
+        <v>1602</v>
       </c>
       <c r="B425" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C425" t="s">
-        <v>1606</v>
+        <v>946</v>
       </c>
       <c r="D425" t="s">
         <v>10</v>
       </c>
       <c r="E425" t="s">
         <v>11</v>
       </c>
       <c r="F425" s="1" t="s">
-        <v>1607</v>
+        <v>1603</v>
       </c>
       <c r="G425" t="s">
-        <v>1608</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>1609</v>
+        <v>1605</v>
       </c>
       <c r="B426" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C426" t="s">
-        <v>1610</v>
+        <v>950</v>
       </c>
       <c r="D426" t="s">
         <v>10</v>
       </c>
       <c r="E426" t="s">
         <v>11</v>
       </c>
       <c r="F426" s="1" t="s">
-        <v>1611</v>
+        <v>1606</v>
       </c>
       <c r="G426" t="s">
-        <v>1612</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>1613</v>
+        <v>1608</v>
       </c>
       <c r="B427" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C427" t="s">
-        <v>1614</v>
+        <v>954</v>
       </c>
       <c r="D427" t="s">
         <v>10</v>
       </c>
       <c r="E427" t="s">
         <v>11</v>
       </c>
       <c r="F427" s="1" t="s">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="G427" t="s">
-        <v>1616</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>1617</v>
+        <v>1610</v>
       </c>
       <c r="B428" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C428" t="s">
-        <v>1618</v>
+        <v>958</v>
       </c>
       <c r="D428" t="s">
         <v>10</v>
       </c>
       <c r="E428" t="s">
         <v>11</v>
       </c>
       <c r="F428" s="1" t="s">
-        <v>1619</v>
+        <v>129</v>
       </c>
       <c r="G428" t="s">
-        <v>1620</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>1621</v>
+        <v>1612</v>
       </c>
       <c r="B429" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C429" t="s">
-        <v>1622</v>
+        <v>962</v>
       </c>
       <c r="D429" t="s">
         <v>10</v>
       </c>
       <c r="E429" t="s">
         <v>11</v>
       </c>
       <c r="F429" s="1" t="s">
-        <v>1623</v>
+        <v>1613</v>
       </c>
       <c r="G429" t="s">
-        <v>1624</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>1625</v>
+        <v>1615</v>
       </c>
       <c r="B430" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C430" t="s">
-        <v>1626</v>
+        <v>966</v>
       </c>
       <c r="D430" t="s">
         <v>10</v>
       </c>
       <c r="E430" t="s">
         <v>11</v>
       </c>
       <c r="F430" s="1" t="s">
-        <v>1627</v>
+        <v>1616</v>
       </c>
       <c r="G430" t="s">
-        <v>1628</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>1629</v>
+        <v>1618</v>
       </c>
       <c r="B431" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C431" t="s">
-        <v>1630</v>
+        <v>978</v>
       </c>
       <c r="D431" t="s">
         <v>10</v>
       </c>
       <c r="E431" t="s">
         <v>11</v>
       </c>
       <c r="F431" s="1" t="s">
-        <v>1631</v>
+        <v>1619</v>
       </c>
       <c r="G431" t="s">
-        <v>1632</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>1633</v>
+        <v>1621</v>
       </c>
       <c r="B432" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C432" t="s">
-        <v>1634</v>
+        <v>974</v>
       </c>
       <c r="D432" t="s">
         <v>10</v>
       </c>
       <c r="E432" t="s">
         <v>11</v>
       </c>
       <c r="F432" s="1" t="s">
-        <v>1635</v>
+        <v>1622</v>
       </c>
       <c r="G432" t="s">
-        <v>1636</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>1637</v>
+        <v>1624</v>
       </c>
       <c r="B433" t="s">
-        <v>1554</v>
+        <v>1452</v>
       </c>
       <c r="C433" t="s">
-        <v>1638</v>
+        <v>1625</v>
       </c>
       <c r="D433" t="s">
         <v>10</v>
       </c>
       <c r="E433" t="s">
         <v>11</v>
       </c>
       <c r="F433" s="1" t="s">
-        <v>1639</v>
+        <v>1626</v>
       </c>
       <c r="G433" t="s">
-        <v>1600</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>1640</v>
+        <v>1628</v>
       </c>
       <c r="B434" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C434" t="s">
-        <v>1641</v>
+        <v>1630</v>
       </c>
       <c r="D434" t="s">
         <v>10</v>
       </c>
       <c r="E434" t="s">
         <v>11</v>
       </c>
       <c r="F434" s="1" t="s">
-        <v>1642</v>
+        <v>1631</v>
       </c>
       <c r="G434" t="s">
-        <v>1643</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>1644</v>
+        <v>1633</v>
       </c>
       <c r="B435" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C435" t="s">
-        <v>1179</v>
+        <v>970</v>
       </c>
       <c r="D435" t="s">
         <v>10</v>
       </c>
       <c r="E435" t="s">
         <v>11</v>
       </c>
       <c r="F435" s="1" t="s">
-        <v>1645</v>
+        <v>1634</v>
       </c>
       <c r="G435" t="s">
-        <v>1646</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>1647</v>
+        <v>1636</v>
       </c>
       <c r="B436" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C436" t="s">
-        <v>1182</v>
+        <v>1637</v>
       </c>
       <c r="D436" t="s">
         <v>10</v>
       </c>
       <c r="E436" t="s">
         <v>11</v>
       </c>
       <c r="F436" s="1" t="s">
-        <v>1648</v>
+        <v>1638</v>
       </c>
       <c r="G436" t="s">
-        <v>1649</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>1650</v>
+        <v>1640</v>
       </c>
       <c r="B437" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C437" t="s">
-        <v>1186</v>
+        <v>982</v>
       </c>
       <c r="D437" t="s">
         <v>10</v>
       </c>
       <c r="E437" t="s">
         <v>11</v>
       </c>
       <c r="F437" s="1" t="s">
-        <v>1651</v>
+        <v>1641</v>
       </c>
       <c r="G437" t="s">
-        <v>1652</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>1653</v>
+        <v>1643</v>
       </c>
       <c r="B438" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C438" t="s">
-        <v>1190</v>
+        <v>986</v>
       </c>
       <c r="D438" t="s">
         <v>10</v>
       </c>
       <c r="E438" t="s">
         <v>11</v>
       </c>
       <c r="F438" s="1" t="s">
-        <v>1654</v>
+        <v>1644</v>
       </c>
       <c r="G438" t="s">
-        <v>1655</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>1656</v>
+        <v>1646</v>
       </c>
       <c r="B439" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C439" t="s">
-        <v>1173</v>
+        <v>997</v>
       </c>
       <c r="D439" t="s">
         <v>10</v>
       </c>
       <c r="E439" t="s">
         <v>11</v>
       </c>
       <c r="F439" s="1" t="s">
-        <v>1657</v>
+        <v>1647</v>
       </c>
       <c r="G439" t="s">
-        <v>1658</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>1659</v>
+        <v>1649</v>
       </c>
       <c r="B440" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C440" t="s">
-        <v>1166</v>
+        <v>990</v>
       </c>
       <c r="D440" t="s">
         <v>10</v>
       </c>
       <c r="E440" t="s">
         <v>11</v>
       </c>
       <c r="F440" s="1" t="s">
-        <v>1660</v>
+        <v>1650</v>
       </c>
       <c r="G440" t="s">
-        <v>1661</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>1662</v>
+        <v>1651</v>
       </c>
       <c r="B441" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C441" t="s">
-        <v>1169</v>
+        <v>993</v>
       </c>
       <c r="D441" t="s">
         <v>10</v>
       </c>
       <c r="E441" t="s">
         <v>11</v>
       </c>
       <c r="F441" s="1" t="s">
-        <v>1663</v>
+        <v>1652</v>
       </c>
       <c r="G441" t="s">
-        <v>1664</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>1665</v>
+        <v>1654</v>
       </c>
       <c r="B442" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C442" t="s">
-        <v>1162</v>
+        <v>1001</v>
       </c>
       <c r="D442" t="s">
         <v>10</v>
       </c>
       <c r="E442" t="s">
         <v>11</v>
       </c>
       <c r="F442" s="1" t="s">
-        <v>1666</v>
+        <v>1655</v>
       </c>
       <c r="G442" t="s">
-        <v>1667</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>1668</v>
+        <v>1657</v>
       </c>
       <c r="B443" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C443" t="s">
-        <v>1669</v>
+        <v>1004</v>
       </c>
       <c r="D443" t="s">
         <v>10</v>
       </c>
       <c r="E443" t="s">
         <v>11</v>
       </c>
       <c r="F443" s="1" t="s">
-        <v>1670</v>
+        <v>1658</v>
       </c>
       <c r="G443" t="s">
-        <v>1671</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>1672</v>
+        <v>1660</v>
       </c>
       <c r="B444" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C444" t="s">
-        <v>1120</v>
+        <v>1661</v>
       </c>
       <c r="D444" t="s">
         <v>10</v>
       </c>
       <c r="E444" t="s">
         <v>11</v>
       </c>
       <c r="F444" s="1" t="s">
-        <v>1673</v>
+        <v>1662</v>
       </c>
       <c r="G444" t="s">
-        <v>1674</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
-        <v>1675</v>
+        <v>1664</v>
       </c>
       <c r="B445" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C445" t="s">
-        <v>1123</v>
+        <v>1665</v>
       </c>
       <c r="D445" t="s">
         <v>10</v>
       </c>
       <c r="E445" t="s">
         <v>11</v>
       </c>
       <c r="F445" s="1" t="s">
-        <v>1676</v>
+        <v>1666</v>
       </c>
       <c r="G445" t="s">
-        <v>1677</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
       <c r="B446" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C446" t="s">
-        <v>1138</v>
+        <v>1669</v>
       </c>
       <c r="D446" t="s">
         <v>10</v>
       </c>
       <c r="E446" t="s">
         <v>11</v>
       </c>
       <c r="F446" s="1" t="s">
-        <v>1679</v>
+        <v>1670</v>
       </c>
       <c r="G446" t="s">
-        <v>1680</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>1681</v>
+        <v>1672</v>
       </c>
       <c r="B447" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C447" t="s">
-        <v>1142</v>
+        <v>1673</v>
       </c>
       <c r="D447" t="s">
         <v>10</v>
       </c>
       <c r="E447" t="s">
         <v>11</v>
       </c>
       <c r="F447" s="1" t="s">
-        <v>1682</v>
+        <v>1674</v>
       </c>
       <c r="G447" t="s">
-        <v>1683</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>1684</v>
+        <v>1676</v>
       </c>
       <c r="B448" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C448" t="s">
-        <v>1146</v>
+        <v>1677</v>
       </c>
       <c r="D448" t="s">
         <v>10</v>
       </c>
       <c r="E448" t="s">
         <v>11</v>
       </c>
       <c r="F448" s="1" t="s">
-        <v>1685</v>
+        <v>1678</v>
       </c>
       <c r="G448" t="s">
-        <v>1686</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>1687</v>
+        <v>1680</v>
       </c>
       <c r="B449" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C449" t="s">
-        <v>1150</v>
+        <v>1681</v>
       </c>
       <c r="D449" t="s">
         <v>10</v>
       </c>
       <c r="E449" t="s">
         <v>11</v>
       </c>
       <c r="F449" s="1" t="s">
-        <v>1688</v>
+        <v>1682</v>
       </c>
       <c r="G449" t="s">
-        <v>1689</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>1690</v>
+        <v>1684</v>
       </c>
       <c r="B450" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C450" t="s">
-        <v>1130</v>
+        <v>1685</v>
       </c>
       <c r="D450" t="s">
         <v>10</v>
       </c>
       <c r="E450" t="s">
         <v>11</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>1691</v>
+        <v>1686</v>
       </c>
       <c r="G450" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="B451" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C451" t="s">
-        <v>1134</v>
+        <v>1689</v>
       </c>
       <c r="D451" t="s">
         <v>10</v>
       </c>
       <c r="E451" t="s">
         <v>11</v>
       </c>
       <c r="F451" s="1" t="s">
-        <v>1694</v>
+        <v>1690</v>
       </c>
       <c r="G451" t="s">
-        <v>1695</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>1696</v>
+        <v>1692</v>
       </c>
       <c r="B452" t="s">
-        <v>1554</v>
+        <v>1629</v>
       </c>
       <c r="C452" t="s">
-        <v>1111</v>
+        <v>1693</v>
       </c>
       <c r="D452" t="s">
         <v>10</v>
       </c>
       <c r="E452" t="s">
         <v>11</v>
       </c>
       <c r="F452" s="1" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="G452" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D453" t="s">
+        <v>10</v>
+      </c>
+      <c r="E453" t="s">
+        <v>11</v>
+      </c>
+      <c r="F453" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G453" t="s">
         <v>1699</v>
-      </c>
-[...16 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D454" t="s">
+        <v>10</v>
+      </c>
+      <c r="E454" t="s">
+        <v>11</v>
+      </c>
+      <c r="F454" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G454" t="s">
         <v>1703</v>
-      </c>
-[...16 lines deleted...]
-        <v>1705</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D455" t="s">
+        <v>10</v>
+      </c>
+      <c r="E455" t="s">
+        <v>11</v>
+      </c>
+      <c r="F455" s="1" t="s">
         <v>1706</v>
       </c>
-      <c r="B455" t="s">
-[...11 lines deleted...]
-      <c r="F455" s="1" t="s">
+      <c r="G455" t="s">
         <v>1707</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C456" t="s">
         <v>1709</v>
-      </c>
-[...4 lines deleted...]
-        <v>1158</v>
       </c>
       <c r="D456" t="s">
         <v>10</v>
       </c>
       <c r="E456" t="s">
         <v>11</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="G456" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
         <v>1712</v>
       </c>
       <c r="B457" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C457" t="s">
-        <v>1194</v>
+        <v>1713</v>
       </c>
       <c r="D457" t="s">
         <v>10</v>
       </c>
       <c r="E457" t="s">
         <v>11</v>
       </c>
       <c r="F457" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="G457" t="s">
-        <v>1714</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
         <v>1715</v>
       </c>
       <c r="B458" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C458" t="s">
-        <v>1198</v>
+        <v>1716</v>
       </c>
       <c r="D458" t="s">
         <v>10</v>
       </c>
       <c r="E458" t="s">
         <v>11</v>
       </c>
       <c r="F458" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="G458" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B459" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C459" t="s">
-        <v>1202</v>
+        <v>1254</v>
       </c>
       <c r="D459" t="s">
         <v>10</v>
       </c>
       <c r="E459" t="s">
         <v>11</v>
       </c>
       <c r="F459" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="G459" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B460" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C460" t="s">
-        <v>1205</v>
+        <v>1257</v>
       </c>
       <c r="D460" t="s">
         <v>10</v>
       </c>
       <c r="E460" t="s">
         <v>11</v>
       </c>
       <c r="F460" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="G460" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B461" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C461" t="s">
-        <v>1208</v>
+        <v>1261</v>
       </c>
       <c r="D461" t="s">
         <v>10</v>
       </c>
       <c r="E461" t="s">
         <v>11</v>
       </c>
       <c r="F461" s="1" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="G461" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B462" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C462" t="s">
-        <v>1212</v>
+        <v>1265</v>
       </c>
       <c r="D462" t="s">
         <v>10</v>
       </c>
       <c r="E462" t="s">
         <v>11</v>
       </c>
       <c r="F462" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="G462" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B463" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C463" t="s">
-        <v>1215</v>
+        <v>1248</v>
       </c>
       <c r="D463" t="s">
         <v>10</v>
       </c>
       <c r="E463" t="s">
         <v>11</v>
       </c>
       <c r="F463" s="1" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="G463" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B464" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C464" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="D464" t="s">
         <v>10</v>
       </c>
       <c r="E464" t="s">
         <v>11</v>
       </c>
       <c r="F464" s="1" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="G464" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B465" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C465" t="s">
-        <v>939</v>
+        <v>1244</v>
       </c>
       <c r="D465" t="s">
         <v>10</v>
       </c>
       <c r="E465" t="s">
         <v>11</v>
       </c>
       <c r="F465" s="1" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="G465" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="B466" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C466" t="s">
-        <v>943</v>
+        <v>1238</v>
       </c>
       <c r="D466" t="s">
         <v>10</v>
       </c>
       <c r="E466" t="s">
         <v>11</v>
       </c>
       <c r="F466" s="1" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="G466" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B467" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C467" t="s">
-        <v>947</v>
+        <v>1744</v>
       </c>
       <c r="D467" t="s">
         <v>10</v>
       </c>
       <c r="E467" t="s">
         <v>11</v>
       </c>
       <c r="F467" s="1" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="G467" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B468" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C468" t="s">
-        <v>1746</v>
+        <v>1204</v>
       </c>
       <c r="D468" t="s">
         <v>10</v>
       </c>
       <c r="E468" t="s">
         <v>11</v>
       </c>
       <c r="F468" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="G468" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B469" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C469" t="s">
-        <v>911</v>
+        <v>1207</v>
       </c>
       <c r="D469" t="s">
         <v>10</v>
       </c>
       <c r="E469" t="s">
         <v>11</v>
       </c>
       <c r="F469" s="1" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="G469" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B470" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C470" t="s">
-        <v>920</v>
+        <v>1220</v>
       </c>
       <c r="D470" t="s">
         <v>10</v>
       </c>
       <c r="E470" t="s">
         <v>11</v>
       </c>
       <c r="F470" s="1" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="G470" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B471" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C471" t="s">
-        <v>923</v>
+        <v>1223</v>
       </c>
       <c r="D471" t="s">
         <v>10</v>
       </c>
       <c r="E471" t="s">
         <v>11</v>
       </c>
       <c r="F471" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="G471" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B472" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C472" t="s">
-        <v>931</v>
+        <v>1226</v>
       </c>
       <c r="D472" t="s">
         <v>10</v>
       </c>
       <c r="E472" t="s">
         <v>11</v>
       </c>
       <c r="F472" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="G472" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B473" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C473" t="s">
-        <v>935</v>
+        <v>1229</v>
       </c>
       <c r="D473" t="s">
         <v>10</v>
       </c>
       <c r="E473" t="s">
         <v>11</v>
       </c>
       <c r="F473" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="G473" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B474" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C474" t="s">
-        <v>927</v>
+        <v>1213</v>
       </c>
       <c r="D474" t="s">
         <v>10</v>
       </c>
       <c r="E474" t="s">
         <v>11</v>
       </c>
       <c r="F474" s="1" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="G474" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="B475" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C475" t="s">
-        <v>955</v>
+        <v>1216</v>
       </c>
       <c r="D475" t="s">
         <v>10</v>
       </c>
       <c r="E475" t="s">
         <v>11</v>
       </c>
       <c r="F475" s="1" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="G475" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B476" t="s">
-        <v>1700</v>
+        <v>1629</v>
       </c>
       <c r="C476" t="s">
-        <v>959</v>
+        <v>1195</v>
       </c>
       <c r="D476" t="s">
         <v>10</v>
       </c>
       <c r="E476" t="s">
         <v>11</v>
       </c>
       <c r="F476" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="G476" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B477" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C477" t="s">
-        <v>963</v>
+        <v>1200</v>
       </c>
       <c r="D477" t="s">
         <v>10</v>
       </c>
       <c r="E477" t="s">
         <v>11</v>
       </c>
       <c r="F477" s="1" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="G477" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="B478" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C478" t="s">
-        <v>951</v>
+        <v>1210</v>
       </c>
       <c r="D478" t="s">
         <v>10</v>
       </c>
       <c r="E478" t="s">
         <v>11</v>
       </c>
       <c r="F478" s="1" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="G478" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="B479" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C479" t="s">
-        <v>967</v>
+        <v>1232</v>
       </c>
       <c r="D479" t="s">
         <v>10</v>
       </c>
       <c r="E479" t="s">
         <v>11</v>
       </c>
       <c r="F479" s="1" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="G479" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="B480" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C480" t="s">
-        <v>971</v>
+        <v>1235</v>
       </c>
       <c r="D480" t="s">
         <v>10</v>
       </c>
       <c r="E480" t="s">
         <v>11</v>
       </c>
       <c r="F480" s="1" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="G480" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="B481" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C481" t="s">
-        <v>975</v>
+        <v>1269</v>
       </c>
       <c r="D481" t="s">
         <v>10</v>
       </c>
       <c r="E481" t="s">
         <v>11</v>
       </c>
       <c r="F481" s="1" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="G481" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="B482" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C482" t="s">
-        <v>979</v>
+        <v>1273</v>
       </c>
       <c r="D482" t="s">
         <v>10</v>
       </c>
       <c r="E482" t="s">
         <v>11</v>
       </c>
       <c r="F482" s="1" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="G482" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="B483" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C483" t="s">
-        <v>983</v>
+        <v>1277</v>
       </c>
       <c r="D483" t="s">
         <v>10</v>
       </c>
       <c r="E483" t="s">
         <v>11</v>
       </c>
       <c r="F483" s="1" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="G483" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="B484" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C484" t="s">
-        <v>987</v>
+        <v>1280</v>
       </c>
       <c r="D484" t="s">
         <v>10</v>
       </c>
       <c r="E484" t="s">
         <v>11</v>
       </c>
       <c r="F484" s="1" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="G484" t="s">
-        <v>1723</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="B485" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C485" t="s">
-        <v>991</v>
+        <v>1283</v>
       </c>
       <c r="D485" t="s">
         <v>10</v>
       </c>
       <c r="E485" t="s">
         <v>11</v>
       </c>
       <c r="F485" s="1" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="G485" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="B486" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C486" t="s">
-        <v>995</v>
+        <v>1287</v>
       </c>
       <c r="D486" t="s">
         <v>10</v>
       </c>
       <c r="E486" t="s">
         <v>11</v>
       </c>
       <c r="F486" s="1" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="G486" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="B487" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C487" t="s">
-        <v>999</v>
+        <v>1290</v>
       </c>
       <c r="D487" t="s">
         <v>10</v>
       </c>
       <c r="E487" t="s">
         <v>11</v>
       </c>
       <c r="F487" s="1" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="G487" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="B488" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C488" t="s">
-        <v>1003</v>
+        <v>1294</v>
       </c>
       <c r="D488" t="s">
         <v>10</v>
       </c>
       <c r="E488" t="s">
         <v>11</v>
       </c>
       <c r="F488" s="1" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="G488" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="B489" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C489" t="s">
-        <v>1007</v>
+        <v>1036</v>
       </c>
       <c r="D489" t="s">
         <v>10</v>
       </c>
       <c r="E489" t="s">
         <v>11</v>
       </c>
       <c r="F489" s="1" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="G489" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="B490" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C490" t="s">
-        <v>1011</v>
+        <v>1040</v>
       </c>
       <c r="D490" t="s">
         <v>10</v>
       </c>
       <c r="E490" t="s">
         <v>11</v>
       </c>
       <c r="F490" s="1" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="G490" t="s">
-        <v>1810</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="B491" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C491" t="s">
-        <v>1015</v>
+        <v>1044</v>
       </c>
       <c r="D491" t="s">
         <v>10</v>
       </c>
       <c r="E491" t="s">
         <v>11</v>
       </c>
       <c r="F491" s="1" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="G491" t="s">
-        <v>1810</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="B492" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C492" t="s">
-        <v>1019</v>
+        <v>1821</v>
       </c>
       <c r="D492" t="s">
         <v>10</v>
       </c>
       <c r="E492" t="s">
         <v>11</v>
       </c>
       <c r="F492" s="1" t="s">
-        <v>1816</v>
+        <v>1822</v>
       </c>
       <c r="G492" t="s">
-        <v>1748</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
-        <v>1817</v>
+        <v>1824</v>
       </c>
       <c r="B493" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C493" t="s">
-        <v>1023</v>
+        <v>1008</v>
       </c>
       <c r="D493" t="s">
         <v>10</v>
       </c>
       <c r="E493" t="s">
         <v>11</v>
       </c>
       <c r="F493" s="1" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="G493" t="s">
-        <v>1819</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
-        <v>1820</v>
+        <v>1827</v>
       </c>
       <c r="B494" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C494" t="s">
-        <v>1027</v>
+        <v>1017</v>
       </c>
       <c r="D494" t="s">
         <v>10</v>
       </c>
       <c r="E494" t="s">
         <v>11</v>
       </c>
       <c r="F494" s="1" t="s">
-        <v>1821</v>
+        <v>1828</v>
       </c>
       <c r="G494" t="s">
-        <v>1822</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
-        <v>1823</v>
+        <v>1830</v>
       </c>
       <c r="B495" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C495" t="s">
-        <v>1031</v>
+        <v>1020</v>
       </c>
       <c r="D495" t="s">
         <v>10</v>
       </c>
       <c r="E495" t="s">
         <v>11</v>
       </c>
       <c r="F495" s="1" t="s">
-        <v>1824</v>
+        <v>1831</v>
       </c>
       <c r="G495" t="s">
-        <v>1825</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>1826</v>
+        <v>1833</v>
       </c>
       <c r="B496" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C496" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="D496" t="s">
         <v>10</v>
       </c>
       <c r="E496" t="s">
         <v>11</v>
       </c>
       <c r="F496" s="1" t="s">
-        <v>1827</v>
+        <v>1834</v>
       </c>
       <c r="G496" t="s">
-        <v>1828</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>1829</v>
+        <v>1836</v>
       </c>
       <c r="B497" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C497" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="D497" t="s">
         <v>10</v>
       </c>
       <c r="E497" t="s">
         <v>11</v>
       </c>
       <c r="F497" s="1" t="s">
-        <v>1830</v>
+        <v>1837</v>
       </c>
       <c r="G497" t="s">
-        <v>1831</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
-        <v>1832</v>
+        <v>1839</v>
       </c>
       <c r="B498" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C498" t="s">
-        <v>1051</v>
+        <v>1024</v>
       </c>
       <c r="D498" t="s">
         <v>10</v>
       </c>
       <c r="E498" t="s">
         <v>11</v>
       </c>
       <c r="F498" s="1" t="s">
-        <v>1833</v>
+        <v>1840</v>
       </c>
       <c r="G498" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>1835</v>
+        <v>1842</v>
       </c>
       <c r="B499" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C499" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="D499" t="s">
         <v>10</v>
       </c>
       <c r="E499" t="s">
         <v>11</v>
       </c>
       <c r="F499" s="1" t="s">
-        <v>1836</v>
+        <v>1843</v>
       </c>
       <c r="G499" t="s">
-        <v>1837</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="B500" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C500" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="D500" t="s">
         <v>10</v>
       </c>
       <c r="E500" t="s">
         <v>11</v>
       </c>
       <c r="F500" s="1" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="G500" t="s">
-        <v>1840</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
       <c r="B501" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C501" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="D501" t="s">
         <v>10</v>
       </c>
       <c r="E501" t="s">
         <v>11</v>
       </c>
       <c r="F501" s="1" t="s">
-        <v>1842</v>
+        <v>1849</v>
       </c>
       <c r="G501" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
       <c r="B502" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C502" t="s">
-        <v>1059</v>
+        <v>1048</v>
       </c>
       <c r="D502" t="s">
         <v>10</v>
       </c>
       <c r="E502" t="s">
         <v>11</v>
       </c>
       <c r="F502" s="1" t="s">
-        <v>1845</v>
+        <v>1852</v>
       </c>
       <c r="G502" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>1847</v>
+        <v>1854</v>
       </c>
       <c r="B503" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C503" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D503" t="s">
         <v>10</v>
       </c>
       <c r="E503" t="s">
         <v>11</v>
       </c>
       <c r="F503" s="1" t="s">
-        <v>1848</v>
+        <v>1855</v>
       </c>
       <c r="G503" t="s">
-        <v>1849</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>1850</v>
+        <v>1857</v>
       </c>
       <c r="B504" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C504" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="D504" t="s">
         <v>10</v>
       </c>
       <c r="E504" t="s">
         <v>11</v>
       </c>
       <c r="F504" s="1" t="s">
-        <v>1851</v>
+        <v>1858</v>
       </c>
       <c r="G504" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>1853</v>
+        <v>1860</v>
       </c>
       <c r="B505" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C505" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="D505" t="s">
         <v>10</v>
       </c>
       <c r="E505" t="s">
         <v>11</v>
       </c>
       <c r="F505" s="1" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="G505" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="B506" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C506" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D506" t="s">
         <v>10</v>
       </c>
       <c r="E506" t="s">
         <v>11</v>
       </c>
       <c r="F506" s="1" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
       <c r="G506" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="B507" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C507" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D507" t="s">
         <v>10</v>
       </c>
       <c r="E507" t="s">
         <v>11</v>
       </c>
       <c r="F507" s="1" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
       <c r="G507" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>1862</v>
+        <v>1869</v>
       </c>
       <c r="B508" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C508" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D508" t="s">
         <v>10</v>
       </c>
       <c r="E508" t="s">
         <v>11</v>
       </c>
       <c r="F508" s="1" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
       <c r="G508" t="s">
-        <v>1864</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
-        <v>1865</v>
+        <v>1871</v>
       </c>
       <c r="B509" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C509" t="s">
-        <v>1866</v>
+        <v>1088</v>
       </c>
       <c r="D509" t="s">
         <v>10</v>
       </c>
       <c r="E509" t="s">
         <v>11</v>
       </c>
       <c r="F509" s="1" t="s">
-        <v>1867</v>
+        <v>1872</v>
       </c>
       <c r="G509" t="s">
-        <v>1868</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
-        <v>1869</v>
+        <v>1874</v>
       </c>
       <c r="B510" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C510" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="D510" t="s">
         <v>10</v>
       </c>
       <c r="E510" t="s">
         <v>11</v>
       </c>
       <c r="F510" s="1" t="s">
-        <v>1870</v>
+        <v>1875</v>
       </c>
       <c r="G510" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="B511" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C511" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D511" t="s">
         <v>10</v>
       </c>
       <c r="E511" t="s">
         <v>11</v>
       </c>
       <c r="F511" s="1" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="G511" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="B512" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C512" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="D512" t="s">
         <v>10</v>
       </c>
       <c r="E512" t="s">
         <v>11</v>
       </c>
       <c r="F512" s="1" t="s">
-        <v>1876</v>
+        <v>1881</v>
       </c>
       <c r="G512" t="s">
-        <v>1877</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
       <c r="B513" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C513" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="D513" t="s">
         <v>10</v>
       </c>
       <c r="E513" t="s">
         <v>11</v>
       </c>
       <c r="F513" s="1" t="s">
-        <v>1879</v>
+        <v>1884</v>
       </c>
       <c r="G513" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="B514" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C514" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="D514" t="s">
         <v>10</v>
       </c>
       <c r="E514" t="s">
         <v>11</v>
       </c>
       <c r="F514" s="1" t="s">
-        <v>1882</v>
+        <v>1887</v>
       </c>
       <c r="G514" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="B515" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C515" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="D515" t="s">
         <v>10</v>
       </c>
       <c r="E515" t="s">
         <v>11</v>
       </c>
       <c r="F515" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G515" t="s">
         <v>1885</v>
-      </c>
-[...1 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
       <c r="B516" t="s">
-        <v>1700</v>
+        <v>1775</v>
       </c>
       <c r="C516" t="s">
-        <v>1888</v>
+        <v>1116</v>
       </c>
       <c r="D516" t="s">
         <v>10</v>
       </c>
       <c r="E516" t="s">
         <v>11</v>
       </c>
       <c r="F516" s="1" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="G516" t="s">
-        <v>1890</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B517" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C517" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D517" t="s">
+        <v>10</v>
+      </c>
+      <c r="E517" t="s">
+        <v>11</v>
+      </c>
+      <c r="F517" s="1" t="s">
         <v>1893</v>
       </c>
-      <c r="D517" t="s">
-[...5 lines deleted...]
-      <c r="F517" s="1" t="s">
+      <c r="G517" t="s">
         <v>1894</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D518" t="s">
+        <v>10</v>
+      </c>
+      <c r="E518" t="s">
+        <v>11</v>
+      </c>
+      <c r="F518" s="1" t="s">
         <v>1896</v>
       </c>
-      <c r="B518" t="s">
-[...2 lines deleted...]
-      <c r="C518" t="s">
+      <c r="G518" t="s">
         <v>1897</v>
-      </c>
-[...10 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D519" t="s">
+        <v>10</v>
+      </c>
+      <c r="E519" t="s">
+        <v>11</v>
+      </c>
+      <c r="F519" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="G519" t="s">
         <v>1900</v>
-      </c>
-[...16 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="B520" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C520" t="s">
-        <v>1905</v>
+        <v>1132</v>
       </c>
       <c r="D520" t="s">
         <v>10</v>
       </c>
       <c r="E520" t="s">
         <v>11</v>
       </c>
       <c r="F520" s="1" t="s">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="G520" t="s">
-        <v>1573</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="B521" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C521" t="s">
-        <v>1908</v>
+        <v>1136</v>
       </c>
       <c r="D521" t="s">
         <v>10</v>
       </c>
       <c r="E521" t="s">
         <v>11</v>
       </c>
       <c r="F521" s="1" t="s">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="G521" t="s">
-        <v>1895</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="B522" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C522" t="s">
-        <v>1911</v>
+        <v>1146</v>
       </c>
       <c r="D522" t="s">
         <v>10</v>
       </c>
       <c r="E522" t="s">
         <v>11</v>
       </c>
       <c r="F522" s="1" t="s">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="G522" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="B523" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C523" t="s">
-        <v>1915</v>
+        <v>1140</v>
       </c>
       <c r="D523" t="s">
         <v>10</v>
       </c>
       <c r="E523" t="s">
         <v>11</v>
       </c>
       <c r="F523" s="1" t="s">
-        <v>1916</v>
+        <v>1911</v>
       </c>
       <c r="G523" t="s">
-        <v>1895</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="B524" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C524" t="s">
-        <v>1918</v>
+        <v>1143</v>
       </c>
       <c r="D524" t="s">
         <v>10</v>
       </c>
       <c r="E524" t="s">
         <v>11</v>
       </c>
       <c r="F524" s="1" t="s">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="G524" t="s">
-        <v>1920</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
-        <v>1921</v>
+        <v>1916</v>
       </c>
       <c r="B525" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C525" t="s">
-        <v>1922</v>
+        <v>1149</v>
       </c>
       <c r="D525" t="s">
         <v>10</v>
       </c>
       <c r="E525" t="s">
         <v>11</v>
       </c>
       <c r="F525" s="1" t="s">
-        <v>1923</v>
+        <v>1917</v>
       </c>
       <c r="G525" t="s">
-        <v>1924</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
-        <v>1925</v>
+        <v>1919</v>
       </c>
       <c r="B526" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C526" t="s">
-        <v>1926</v>
+        <v>1152</v>
       </c>
       <c r="D526" t="s">
         <v>10</v>
       </c>
       <c r="E526" t="s">
         <v>11</v>
       </c>
       <c r="F526" s="1" t="s">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="G526" t="s">
-        <v>1928</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="B527" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C527" t="s">
-        <v>1930</v>
+        <v>1155</v>
       </c>
       <c r="D527" t="s">
         <v>10</v>
       </c>
       <c r="E527" t="s">
         <v>11</v>
       </c>
       <c r="F527" s="1" t="s">
-        <v>1931</v>
+        <v>1923</v>
       </c>
       <c r="G527" t="s">
-        <v>1932</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
-        <v>1933</v>
+        <v>1925</v>
       </c>
       <c r="B528" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C528" t="s">
-        <v>1934</v>
+        <v>1158</v>
       </c>
       <c r="D528" t="s">
         <v>10</v>
       </c>
       <c r="E528" t="s">
         <v>11</v>
       </c>
       <c r="F528" s="1" t="s">
-        <v>1935</v>
+        <v>1926</v>
       </c>
       <c r="G528" t="s">
-        <v>1936</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
-        <v>1937</v>
+        <v>1928</v>
       </c>
       <c r="B529" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C529" t="s">
-        <v>1938</v>
+        <v>1161</v>
       </c>
       <c r="D529" t="s">
         <v>10</v>
       </c>
       <c r="E529" t="s">
         <v>11</v>
       </c>
       <c r="F529" s="1" t="s">
-        <v>1939</v>
+        <v>1929</v>
       </c>
       <c r="G529" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
-        <v>1941</v>
+        <v>1931</v>
       </c>
       <c r="B530" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C530" t="s">
-        <v>1942</v>
+        <v>1164</v>
       </c>
       <c r="D530" t="s">
         <v>10</v>
       </c>
       <c r="E530" t="s">
         <v>11</v>
       </c>
       <c r="F530" s="1" t="s">
-        <v>1943</v>
+        <v>1932</v>
       </c>
       <c r="G530" t="s">
-        <v>1944</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
-        <v>1945</v>
+        <v>1934</v>
       </c>
       <c r="B531" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C531" t="s">
-        <v>1946</v>
+        <v>1168</v>
       </c>
       <c r="D531" t="s">
         <v>10</v>
       </c>
       <c r="E531" t="s">
         <v>11</v>
       </c>
       <c r="F531" s="1" t="s">
-        <v>1947</v>
+        <v>1935</v>
       </c>
       <c r="G531" t="s">
-        <v>1948</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
-        <v>1949</v>
+        <v>1937</v>
       </c>
       <c r="B532" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C532" t="s">
-        <v>1950</v>
+        <v>1172</v>
       </c>
       <c r="D532" t="s">
         <v>10</v>
       </c>
       <c r="E532" t="s">
         <v>11</v>
       </c>
       <c r="F532" s="1" t="s">
-        <v>1951</v>
+        <v>1938</v>
       </c>
       <c r="G532" t="s">
-        <v>1952</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
-        <v>1953</v>
+        <v>1940</v>
       </c>
       <c r="B533" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C533" t="s">
-        <v>1954</v>
+        <v>1941</v>
       </c>
       <c r="D533" t="s">
         <v>10</v>
       </c>
       <c r="E533" t="s">
         <v>11</v>
       </c>
       <c r="F533" s="1" t="s">
-        <v>1955</v>
+        <v>1942</v>
       </c>
       <c r="G533" t="s">
-        <v>1956</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
-        <v>1957</v>
+        <v>1944</v>
       </c>
       <c r="B534" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C534" t="s">
-        <v>1958</v>
+        <v>1176</v>
       </c>
       <c r="D534" t="s">
         <v>10</v>
       </c>
       <c r="E534" t="s">
         <v>11</v>
       </c>
       <c r="F534" s="1" t="s">
-        <v>1959</v>
+        <v>1945</v>
       </c>
       <c r="G534" t="s">
-        <v>1871</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
-        <v>1960</v>
+        <v>1947</v>
       </c>
       <c r="B535" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C535" t="s">
-        <v>1961</v>
+        <v>1180</v>
       </c>
       <c r="D535" t="s">
         <v>10</v>
       </c>
       <c r="E535" t="s">
         <v>11</v>
       </c>
       <c r="F535" s="1" t="s">
-        <v>1962</v>
+        <v>1948</v>
       </c>
       <c r="G535" t="s">
-        <v>1871</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
-        <v>1963</v>
+        <v>1950</v>
       </c>
       <c r="B536" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C536" t="s">
-        <v>1964</v>
+        <v>1183</v>
       </c>
       <c r="D536" t="s">
         <v>10</v>
       </c>
       <c r="E536" t="s">
         <v>11</v>
       </c>
       <c r="F536" s="1" t="s">
-        <v>1965</v>
+        <v>1951</v>
       </c>
       <c r="G536" t="s">
-        <v>1966</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
-        <v>1967</v>
+        <v>1953</v>
       </c>
       <c r="B537" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C537" t="s">
-        <v>915</v>
+        <v>1186</v>
       </c>
       <c r="D537" t="s">
         <v>10</v>
       </c>
       <c r="E537" t="s">
         <v>11</v>
       </c>
       <c r="F537" s="1" t="s">
-        <v>1968</v>
+        <v>1954</v>
       </c>
       <c r="G537" t="s">
-        <v>1969</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
-        <v>1970</v>
+        <v>1956</v>
       </c>
       <c r="B538" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C538" t="s">
-        <v>1971</v>
+        <v>1189</v>
       </c>
       <c r="D538" t="s">
         <v>10</v>
       </c>
       <c r="E538" t="s">
         <v>11</v>
       </c>
       <c r="F538" s="1" t="s">
-        <v>1972</v>
+        <v>1957</v>
       </c>
       <c r="G538" t="s">
-        <v>1973</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
-        <v>1974</v>
+        <v>1959</v>
       </c>
       <c r="B539" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C539" t="s">
-        <v>1975</v>
+        <v>1192</v>
       </c>
       <c r="D539" t="s">
         <v>10</v>
       </c>
       <c r="E539" t="s">
         <v>11</v>
       </c>
       <c r="F539" s="1" t="s">
-        <v>1976</v>
+        <v>1960</v>
       </c>
       <c r="G539" t="s">
-        <v>1977</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
-        <v>1978</v>
+        <v>1962</v>
       </c>
       <c r="B540" t="s">
-        <v>1892</v>
+        <v>1775</v>
       </c>
       <c r="C540" t="s">
-        <v>1979</v>
+        <v>1963</v>
       </c>
       <c r="D540" t="s">
         <v>10</v>
       </c>
       <c r="E540" t="s">
         <v>11</v>
       </c>
       <c r="F540" s="1" t="s">
-        <v>1980</v>
+        <v>1964</v>
       </c>
       <c r="G540" t="s">
-        <v>1864</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
-        <v>1981</v>
+        <v>1966</v>
       </c>
       <c r="B541" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C541" t="s">
-        <v>1982</v>
+        <v>1968</v>
       </c>
       <c r="D541" t="s">
         <v>10</v>
       </c>
       <c r="E541" t="s">
         <v>11</v>
       </c>
       <c r="F541" s="1" t="s">
-        <v>1983</v>
+        <v>1969</v>
       </c>
       <c r="G541" t="s">
-        <v>1984</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="B542" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C542" t="s">
-        <v>1986</v>
+        <v>1972</v>
       </c>
       <c r="D542" t="s">
         <v>10</v>
       </c>
       <c r="E542" t="s">
         <v>11</v>
       </c>
       <c r="F542" s="1" t="s">
-        <v>1987</v>
+        <v>1973</v>
       </c>
       <c r="G542" t="s">
-        <v>1988</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
-        <v>1989</v>
+        <v>1975</v>
       </c>
       <c r="B543" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C543" t="s">
-        <v>1990</v>
+        <v>1976</v>
       </c>
       <c r="D543" t="s">
         <v>10</v>
       </c>
       <c r="E543" t="s">
         <v>11</v>
       </c>
       <c r="F543" s="1" t="s">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="G543" t="s">
-        <v>1992</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
-        <v>1993</v>
+        <v>1979</v>
       </c>
       <c r="B544" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C544" t="s">
-        <v>1994</v>
+        <v>1980</v>
       </c>
       <c r="D544" t="s">
         <v>10</v>
       </c>
       <c r="E544" t="s">
         <v>11</v>
       </c>
       <c r="F544" s="1" t="s">
-        <v>1995</v>
+        <v>1981</v>
       </c>
       <c r="G544" t="s">
-        <v>1996</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
-        <v>1997</v>
+        <v>1982</v>
       </c>
       <c r="B545" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C545" t="s">
-        <v>1998</v>
+        <v>1983</v>
       </c>
       <c r="D545" t="s">
         <v>10</v>
       </c>
       <c r="E545" t="s">
         <v>11</v>
       </c>
       <c r="F545" s="1" t="s">
-        <v>1999</v>
+        <v>1984</v>
       </c>
       <c r="G545" t="s">
-        <v>2000</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="B546" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C546" t="s">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="D546" t="s">
         <v>10</v>
       </c>
       <c r="E546" t="s">
         <v>11</v>
       </c>
       <c r="F546" s="1" t="s">
-        <v>2003</v>
+        <v>1987</v>
       </c>
       <c r="G546" t="s">
-        <v>2004</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="B547" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C547" t="s">
-        <v>2006</v>
+        <v>1990</v>
       </c>
       <c r="D547" t="s">
         <v>10</v>
       </c>
       <c r="E547" t="s">
         <v>11</v>
       </c>
       <c r="F547" s="1" t="s">
-        <v>2007</v>
+        <v>1991</v>
       </c>
       <c r="G547" t="s">
-        <v>2008</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="B548" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C548" t="s">
-        <v>2010</v>
+        <v>1993</v>
       </c>
       <c r="D548" t="s">
         <v>10</v>
       </c>
       <c r="E548" t="s">
         <v>11</v>
       </c>
       <c r="F548" s="1" t="s">
-        <v>2011</v>
+        <v>1994</v>
       </c>
       <c r="G548" t="s">
-        <v>2012</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
-        <v>2013</v>
+        <v>1996</v>
       </c>
       <c r="B549" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C549" t="s">
-        <v>2014</v>
+        <v>1997</v>
       </c>
       <c r="D549" t="s">
         <v>10</v>
       </c>
       <c r="E549" t="s">
         <v>11</v>
       </c>
       <c r="F549" s="1" t="s">
-        <v>2015</v>
+        <v>1998</v>
       </c>
       <c r="G549" t="s">
-        <v>2012</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="B550" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C550" t="s">
-        <v>2017</v>
+        <v>2001</v>
       </c>
       <c r="D550" t="s">
         <v>10</v>
       </c>
       <c r="E550" t="s">
         <v>11</v>
       </c>
       <c r="F550" s="1" t="s">
-        <v>2018</v>
+        <v>2002</v>
       </c>
       <c r="G550" t="s">
-        <v>2019</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
-        <v>2020</v>
+        <v>2004</v>
       </c>
       <c r="B551" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C551" t="s">
-        <v>2021</v>
+        <v>2005</v>
       </c>
       <c r="D551" t="s">
         <v>10</v>
       </c>
       <c r="E551" t="s">
         <v>11</v>
       </c>
       <c r="F551" s="1" t="s">
-        <v>2022</v>
+        <v>2006</v>
       </c>
       <c r="G551" t="s">
-        <v>2023</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="B552" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C552" t="s">
-        <v>2025</v>
+        <v>2009</v>
       </c>
       <c r="D552" t="s">
         <v>10</v>
       </c>
       <c r="E552" t="s">
         <v>11</v>
       </c>
       <c r="F552" s="1" t="s">
-        <v>2026</v>
+        <v>2010</v>
       </c>
       <c r="G552" t="s">
-        <v>2027</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>2028</v>
+        <v>2012</v>
       </c>
       <c r="B553" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C553" t="s">
-        <v>2029</v>
+        <v>2013</v>
       </c>
       <c r="D553" t="s">
         <v>10</v>
       </c>
       <c r="E553" t="s">
         <v>11</v>
       </c>
       <c r="F553" s="1" t="s">
-        <v>2030</v>
+        <v>2014</v>
       </c>
       <c r="G553" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B554" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C554" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="D554" t="s">
         <v>10</v>
       </c>
       <c r="E554" t="s">
         <v>11</v>
       </c>
       <c r="F554" s="1" t="s">
-        <v>2033</v>
+        <v>2018</v>
       </c>
       <c r="G554" t="s">
-        <v>2012</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>2034</v>
+        <v>2020</v>
       </c>
       <c r="B555" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C555" t="s">
-        <v>2035</v>
+        <v>2021</v>
       </c>
       <c r="D555" t="s">
         <v>10</v>
       </c>
       <c r="E555" t="s">
         <v>11</v>
       </c>
       <c r="F555" s="1" t="s">
-        <v>2036</v>
+        <v>2022</v>
       </c>
       <c r="G555" t="s">
-        <v>2037</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
-        <v>2038</v>
+        <v>2024</v>
       </c>
       <c r="B556" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C556" t="s">
-        <v>2039</v>
+        <v>2025</v>
       </c>
       <c r="D556" t="s">
         <v>10</v>
       </c>
       <c r="E556" t="s">
         <v>11</v>
       </c>
       <c r="F556" s="1" t="s">
-        <v>2040</v>
+        <v>2026</v>
       </c>
       <c r="G556" t="s">
-        <v>2041</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
-        <v>2042</v>
+        <v>2028</v>
       </c>
       <c r="B557" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C557" t="s">
-        <v>2043</v>
+        <v>2029</v>
       </c>
       <c r="D557" t="s">
         <v>10</v>
       </c>
       <c r="E557" t="s">
         <v>11</v>
       </c>
       <c r="F557" s="1" t="s">
-        <v>2044</v>
+        <v>2030</v>
       </c>
       <c r="G557" t="s">
-        <v>2045</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>2046</v>
+        <v>2032</v>
       </c>
       <c r="B558" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C558" t="s">
-        <v>2047</v>
+        <v>2033</v>
       </c>
       <c r="D558" t="s">
         <v>10</v>
       </c>
       <c r="E558" t="s">
         <v>11</v>
       </c>
       <c r="F558" s="1" t="s">
-        <v>2048</v>
+        <v>2034</v>
       </c>
       <c r="G558" t="s">
-        <v>2049</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
-        <v>2050</v>
+        <v>2035</v>
       </c>
       <c r="B559" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C559" t="s">
-        <v>2051</v>
+        <v>2036</v>
       </c>
       <c r="D559" t="s">
         <v>10</v>
       </c>
       <c r="E559" t="s">
         <v>11</v>
       </c>
       <c r="F559" s="1" t="s">
-        <v>2052</v>
+        <v>2037</v>
       </c>
       <c r="G559" t="s">
-        <v>2053</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>2054</v>
+        <v>2038</v>
       </c>
       <c r="B560" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C560" t="s">
-        <v>2055</v>
+        <v>2039</v>
       </c>
       <c r="D560" t="s">
         <v>10</v>
       </c>
       <c r="E560" t="s">
         <v>11</v>
       </c>
       <c r="F560" s="1" t="s">
-        <v>2056</v>
+        <v>2040</v>
       </c>
       <c r="G560" t="s">
-        <v>1723</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>2057</v>
+        <v>2042</v>
       </c>
       <c r="B561" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C561" t="s">
-        <v>2058</v>
+        <v>1012</v>
       </c>
       <c r="D561" t="s">
         <v>10</v>
       </c>
       <c r="E561" t="s">
         <v>11</v>
       </c>
       <c r="F561" s="1" t="s">
-        <v>2059</v>
+        <v>2043</v>
       </c>
       <c r="G561" t="s">
-        <v>2060</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>2061</v>
+        <v>2045</v>
       </c>
       <c r="B562" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C562" t="s">
-        <v>2062</v>
+        <v>2046</v>
       </c>
       <c r="D562" t="s">
         <v>10</v>
       </c>
       <c r="E562" t="s">
         <v>11</v>
       </c>
       <c r="F562" s="1" t="s">
-        <v>2063</v>
+        <v>2047</v>
       </c>
       <c r="G562" t="s">
-        <v>2064</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
-        <v>2065</v>
+        <v>2049</v>
       </c>
       <c r="B563" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C563" t="s">
-        <v>2066</v>
+        <v>2050</v>
       </c>
       <c r="D563" t="s">
         <v>10</v>
       </c>
       <c r="E563" t="s">
         <v>11</v>
       </c>
       <c r="F563" s="1" t="s">
-        <v>2067</v>
+        <v>2051</v>
       </c>
       <c r="G563" t="s">
-        <v>2068</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>2069</v>
+        <v>2053</v>
       </c>
       <c r="B564" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C564" t="s">
-        <v>2070</v>
+        <v>2054</v>
       </c>
       <c r="D564" t="s">
         <v>10</v>
       </c>
       <c r="E564" t="s">
         <v>11</v>
       </c>
       <c r="F564" s="1" t="s">
-        <v>2071</v>
+        <v>2055</v>
       </c>
       <c r="G564" t="s">
-        <v>2072</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
-        <v>2073</v>
+        <v>2056</v>
       </c>
       <c r="B565" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C565" t="s">
-        <v>2074</v>
+        <v>2057</v>
       </c>
       <c r="D565" t="s">
         <v>10</v>
       </c>
       <c r="E565" t="s">
         <v>11</v>
       </c>
       <c r="F565" s="1" t="s">
-        <v>2075</v>
+        <v>2058</v>
       </c>
       <c r="G565" t="s">
-        <v>2072</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
-        <v>2076</v>
+        <v>2060</v>
       </c>
       <c r="B566" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C566" t="s">
-        <v>2077</v>
+        <v>2061</v>
       </c>
       <c r="D566" t="s">
         <v>10</v>
       </c>
       <c r="E566" t="s">
         <v>11</v>
       </c>
       <c r="F566" s="1" t="s">
-        <v>2078</v>
+        <v>2062</v>
       </c>
       <c r="G566" t="s">
-        <v>2079</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>2080</v>
+        <v>2064</v>
       </c>
       <c r="B567" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C567" t="s">
-        <v>2081</v>
+        <v>2065</v>
       </c>
       <c r="D567" t="s">
         <v>10</v>
       </c>
       <c r="E567" t="s">
         <v>11</v>
       </c>
       <c r="F567" s="1" t="s">
-        <v>2082</v>
+        <v>2066</v>
       </c>
       <c r="G567" t="s">
-        <v>2083</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
-        <v>2084</v>
+        <v>2068</v>
       </c>
       <c r="B568" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C568" t="s">
-        <v>2085</v>
+        <v>2069</v>
       </c>
       <c r="D568" t="s">
         <v>10</v>
       </c>
       <c r="E568" t="s">
         <v>11</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>2086</v>
+        <v>2070</v>
       </c>
       <c r="G568" t="s">
-        <v>1868</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>2087</v>
+        <v>2072</v>
       </c>
       <c r="B569" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C569" t="s">
-        <v>2088</v>
+        <v>2073</v>
       </c>
       <c r="D569" t="s">
         <v>10</v>
       </c>
       <c r="E569" t="s">
         <v>11</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>2089</v>
+        <v>2074</v>
       </c>
       <c r="G569" t="s">
-        <v>2090</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>2091</v>
+        <v>2076</v>
       </c>
       <c r="B570" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C570" t="s">
-        <v>2092</v>
+        <v>2077</v>
       </c>
       <c r="D570" t="s">
         <v>10</v>
       </c>
       <c r="E570" t="s">
         <v>11</v>
       </c>
       <c r="F570" s="1" t="s">
-        <v>2093</v>
+        <v>2078</v>
       </c>
       <c r="G570" t="s">
-        <v>2094</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>2095</v>
+        <v>2080</v>
       </c>
       <c r="B571" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C571" t="s">
-        <v>2096</v>
+        <v>2081</v>
       </c>
       <c r="D571" t="s">
         <v>10</v>
       </c>
       <c r="E571" t="s">
         <v>11</v>
       </c>
       <c r="F571" s="1" t="s">
-        <v>2097</v>
+        <v>2082</v>
       </c>
       <c r="G571" t="s">
-        <v>2098</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>2099</v>
+        <v>2084</v>
       </c>
       <c r="B572" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C572" t="s">
-        <v>1222</v>
+        <v>2085</v>
       </c>
       <c r="D572" t="s">
         <v>10</v>
       </c>
       <c r="E572" t="s">
         <v>11</v>
       </c>
       <c r="F572" s="1" t="s">
-        <v>2100</v>
+        <v>2086</v>
       </c>
       <c r="G572" t="s">
-        <v>2101</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>2102</v>
+        <v>2088</v>
       </c>
       <c r="B573" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C573" t="s">
-        <v>1226</v>
+        <v>2089</v>
       </c>
       <c r="D573" t="s">
         <v>10</v>
       </c>
       <c r="E573" t="s">
         <v>11</v>
       </c>
       <c r="F573" s="1" t="s">
-        <v>2103</v>
+        <v>2090</v>
       </c>
       <c r="G573" t="s">
-        <v>2104</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>2105</v>
+        <v>2091</v>
       </c>
       <c r="B574" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C574" t="s">
-        <v>1229</v>
+        <v>2092</v>
       </c>
       <c r="D574" t="s">
         <v>10</v>
       </c>
       <c r="E574" t="s">
         <v>11</v>
       </c>
       <c r="F574" s="1" t="s">
-        <v>2106</v>
+        <v>2093</v>
       </c>
       <c r="G574" t="s">
-        <v>2107</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>2108</v>
+        <v>2095</v>
       </c>
       <c r="B575" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C575" t="s">
-        <v>1232</v>
+        <v>2096</v>
       </c>
       <c r="D575" t="s">
         <v>10</v>
       </c>
       <c r="E575" t="s">
         <v>11</v>
       </c>
       <c r="F575" s="1" t="s">
-        <v>2109</v>
+        <v>2097</v>
       </c>
       <c r="G575" t="s">
-        <v>2110</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>2111</v>
+        <v>2099</v>
       </c>
       <c r="B576" t="s">
-        <v>1892</v>
+        <v>1967</v>
       </c>
       <c r="C576" t="s">
-        <v>1235</v>
+        <v>2100</v>
       </c>
       <c r="D576" t="s">
         <v>10</v>
       </c>
       <c r="E576" t="s">
         <v>11</v>
       </c>
       <c r="F576" s="1" t="s">
-        <v>2112</v>
+        <v>2101</v>
       </c>
       <c r="G576" t="s">
-        <v>2113</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>1598</v>
+        <v>2103</v>
       </c>
       <c r="B577" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C577" t="s">
-        <v>1512</v>
+        <v>2104</v>
       </c>
       <c r="D577" t="s">
         <v>10</v>
       </c>
       <c r="E577" t="s">
         <v>11</v>
       </c>
       <c r="F577" s="1" t="s">
-        <v>2115</v>
+        <v>2105</v>
       </c>
       <c r="G577" t="s">
-        <v>2116</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>1602</v>
+        <v>2106</v>
       </c>
       <c r="B578" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C578" t="s">
-        <v>1515</v>
+        <v>2107</v>
       </c>
       <c r="D578" t="s">
         <v>10</v>
       </c>
       <c r="E578" t="s">
         <v>11</v>
       </c>
       <c r="F578" s="1" t="s">
-        <v>2117</v>
+        <v>2108</v>
       </c>
       <c r="G578" t="s">
-        <v>2118</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
-        <v>1606</v>
+        <v>2109</v>
       </c>
       <c r="B579" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C579" t="s">
-        <v>1518</v>
+        <v>2110</v>
       </c>
       <c r="D579" t="s">
         <v>10</v>
       </c>
       <c r="E579" t="s">
         <v>11</v>
       </c>
       <c r="F579" s="1" t="s">
-        <v>2119</v>
+        <v>2111</v>
       </c>
       <c r="G579" t="s">
-        <v>2120</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
-        <v>1610</v>
+        <v>2113</v>
       </c>
       <c r="B580" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C580" t="s">
         <v>2114</v>
       </c>
-      <c r="C580" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D580" t="s">
         <v>10</v>
       </c>
       <c r="E580" t="s">
         <v>11</v>
       </c>
       <c r="F580" s="1" t="s">
-        <v>2121</v>
+        <v>2115</v>
       </c>
       <c r="G580" t="s">
-        <v>2122</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
-        <v>1614</v>
+        <v>2117</v>
       </c>
       <c r="B581" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C581" t="s">
-        <v>1523</v>
+        <v>2118</v>
       </c>
       <c r="D581" t="s">
         <v>10</v>
       </c>
       <c r="E581" t="s">
         <v>11</v>
       </c>
       <c r="F581" s="1" t="s">
-        <v>2123</v>
+        <v>2119</v>
       </c>
       <c r="G581" t="s">
-        <v>2124</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>1618</v>
+        <v>2121</v>
       </c>
       <c r="B582" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C582" t="s">
-        <v>1527</v>
+        <v>2122</v>
       </c>
       <c r="D582" t="s">
         <v>10</v>
       </c>
       <c r="E582" t="s">
         <v>11</v>
       </c>
       <c r="F582" s="1" t="s">
-        <v>2125</v>
+        <v>2123</v>
       </c>
       <c r="G582" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
-        <v>1622</v>
+        <v>2125</v>
       </c>
       <c r="B583" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C583" t="s">
-        <v>1530</v>
+        <v>2126</v>
       </c>
       <c r="D583" t="s">
         <v>10</v>
       </c>
       <c r="E583" t="s">
         <v>11</v>
       </c>
       <c r="F583" s="1" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="G583" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
-        <v>1626</v>
+        <v>2129</v>
       </c>
       <c r="B584" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C584" t="s">
-        <v>1533</v>
+        <v>2130</v>
       </c>
       <c r="D584" t="s">
         <v>10</v>
       </c>
       <c r="E584" t="s">
         <v>11</v>
       </c>
       <c r="F584" s="1" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="G584" t="s">
-        <v>2122</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
-        <v>1630</v>
+        <v>2132</v>
       </c>
       <c r="B585" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C585" t="s">
-        <v>1535</v>
+        <v>2133</v>
       </c>
       <c r="D585" t="s">
         <v>10</v>
       </c>
       <c r="E585" t="s">
         <v>11</v>
       </c>
       <c r="F585" s="1" t="s">
-        <v>2129</v>
+        <v>2134</v>
       </c>
       <c r="G585" t="s">
-        <v>2130</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
-        <v>1634</v>
+        <v>2136</v>
       </c>
       <c r="B586" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C586" t="s">
-        <v>1537</v>
+        <v>2137</v>
       </c>
       <c r="D586" t="s">
         <v>10</v>
       </c>
       <c r="E586" t="s">
         <v>11</v>
       </c>
       <c r="F586" s="1" t="s">
-        <v>2131</v>
+        <v>2138</v>
       </c>
       <c r="G586" t="s">
-        <v>2132</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>1638</v>
+        <v>2140</v>
       </c>
       <c r="B587" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C587" t="s">
-        <v>1543</v>
+        <v>2141</v>
       </c>
       <c r="D587" t="s">
         <v>10</v>
       </c>
       <c r="E587" t="s">
         <v>11</v>
       </c>
       <c r="F587" s="1" t="s">
-        <v>2133</v>
+        <v>2142</v>
       </c>
       <c r="G587" t="s">
-        <v>2134</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
-        <v>1641</v>
+        <v>2144</v>
       </c>
       <c r="B588" t="s">
-        <v>2114</v>
+        <v>1967</v>
       </c>
       <c r="C588" t="s">
-        <v>1546</v>
+        <v>2145</v>
       </c>
       <c r="D588" t="s">
         <v>10</v>
       </c>
       <c r="E588" t="s">
         <v>11</v>
       </c>
       <c r="F588" s="1" t="s">
-        <v>2135</v>
+        <v>2146</v>
       </c>
       <c r="G588" t="s">
-        <v>2136</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>2137</v>
+        <v>2148</v>
       </c>
       <c r="B589" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C589" t="s">
-        <v>1601</v>
+        <v>2149</v>
       </c>
       <c r="D589" t="s">
         <v>10</v>
       </c>
       <c r="E589" t="s">
         <v>11</v>
       </c>
       <c r="F589" s="1" t="s">
-        <v>2139</v>
+        <v>2150</v>
       </c>
       <c r="G589" t="s">
-        <v>2140</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
-        <v>2141</v>
+        <v>2151</v>
       </c>
       <c r="B590" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C590" t="s">
-        <v>1605</v>
+        <v>2152</v>
       </c>
       <c r="D590" t="s">
         <v>10</v>
       </c>
       <c r="E590" t="s">
         <v>11</v>
       </c>
       <c r="F590" s="1" t="s">
-        <v>2142</v>
+        <v>2153</v>
       </c>
       <c r="G590" t="s">
-        <v>2143</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>2144</v>
+        <v>2155</v>
       </c>
       <c r="B591" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C591" t="s">
-        <v>1609</v>
+        <v>2156</v>
       </c>
       <c r="D591" t="s">
         <v>10</v>
       </c>
       <c r="E591" t="s">
         <v>11</v>
       </c>
       <c r="F591" s="1" t="s">
-        <v>2145</v>
+        <v>2157</v>
       </c>
       <c r="G591" t="s">
-        <v>2146</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
-        <v>2147</v>
+        <v>2159</v>
       </c>
       <c r="B592" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C592" t="s">
-        <v>1613</v>
+        <v>2160</v>
       </c>
       <c r="D592" t="s">
         <v>10</v>
       </c>
       <c r="E592" t="s">
         <v>11</v>
       </c>
       <c r="F592" s="1" t="s">
-        <v>2148</v>
+        <v>2161</v>
       </c>
       <c r="G592" t="s">
-        <v>2149</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
-        <v>2150</v>
+        <v>2162</v>
       </c>
       <c r="B593" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C593" t="s">
-        <v>1617</v>
+        <v>2163</v>
       </c>
       <c r="D593" t="s">
         <v>10</v>
       </c>
       <c r="E593" t="s">
         <v>11</v>
       </c>
       <c r="F593" s="1" t="s">
-        <v>2151</v>
+        <v>2164</v>
       </c>
       <c r="G593" t="s">
-        <v>2152</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>2153</v>
+        <v>2166</v>
       </c>
       <c r="B594" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C594" t="s">
-        <v>1621</v>
+        <v>2167</v>
       </c>
       <c r="D594" t="s">
         <v>10</v>
       </c>
       <c r="E594" t="s">
         <v>11</v>
       </c>
       <c r="F594" s="1" t="s">
-        <v>2154</v>
+        <v>2168</v>
       </c>
       <c r="G594" t="s">
-        <v>2155</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
-        <v>2156</v>
+        <v>2170</v>
       </c>
       <c r="B595" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C595" t="s">
-        <v>1625</v>
+        <v>2171</v>
       </c>
       <c r="D595" t="s">
         <v>10</v>
       </c>
       <c r="E595" t="s">
         <v>11</v>
       </c>
       <c r="F595" s="1" t="s">
-        <v>2157</v>
+        <v>2172</v>
       </c>
       <c r="G595" t="s">
-        <v>2158</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>2159</v>
+        <v>2174</v>
       </c>
       <c r="B596" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C596" t="s">
-        <v>1629</v>
+        <v>1297</v>
       </c>
       <c r="D596" t="s">
         <v>10</v>
       </c>
       <c r="E596" t="s">
         <v>11</v>
       </c>
       <c r="F596" s="1" t="s">
-        <v>2160</v>
+        <v>2175</v>
       </c>
       <c r="G596" t="s">
-        <v>2161</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
-        <v>2162</v>
+        <v>2177</v>
       </c>
       <c r="B597" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C597" t="s">
-        <v>1633</v>
+        <v>1301</v>
       </c>
       <c r="D597" t="s">
         <v>10</v>
       </c>
       <c r="E597" t="s">
         <v>11</v>
       </c>
       <c r="F597" s="1" t="s">
-        <v>2163</v>
+        <v>2178</v>
       </c>
       <c r="G597" t="s">
-        <v>2164</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>2165</v>
+        <v>2180</v>
       </c>
       <c r="B598" t="s">
-        <v>2138</v>
+        <v>1967</v>
       </c>
       <c r="C598" t="s">
-        <v>1637</v>
+        <v>1304</v>
       </c>
       <c r="D598" t="s">
         <v>10</v>
       </c>
       <c r="E598" t="s">
         <v>11</v>
       </c>
       <c r="F598" s="1" t="s">
-        <v>2166</v>
+        <v>2181</v>
       </c>
       <c r="G598" t="s">
-        <v>2167</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>2168</v>
+        <v>2183</v>
       </c>
       <c r="B599" t="s">
-        <v>2169</v>
+        <v>1967</v>
       </c>
       <c r="C599" t="s">
-        <v>1640</v>
+        <v>1307</v>
       </c>
       <c r="D599" t="s">
         <v>10</v>
       </c>
       <c r="E599" t="s">
         <v>11</v>
       </c>
       <c r="F599" s="1" t="s">
-        <v>2170</v>
+        <v>2184</v>
       </c>
       <c r="G599" t="s">
-        <v>2171</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
-        <v>2172</v>
+        <v>2186</v>
       </c>
       <c r="B600" t="s">
-        <v>2169</v>
+        <v>1967</v>
       </c>
       <c r="C600" t="s">
-        <v>1644</v>
+        <v>1310</v>
       </c>
       <c r="D600" t="s">
         <v>10</v>
       </c>
       <c r="E600" t="s">
         <v>11</v>
       </c>
       <c r="F600" s="1" t="s">
-        <v>2173</v>
+        <v>2187</v>
       </c>
       <c r="G600" t="s">
-        <v>2174</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>2175</v>
+        <v>1673</v>
       </c>
       <c r="B601" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C601" t="s">
-        <v>1647</v>
+        <v>1587</v>
       </c>
       <c r="D601" t="s">
         <v>10</v>
       </c>
       <c r="E601" t="s">
         <v>11</v>
       </c>
       <c r="F601" s="1" t="s">
-        <v>2176</v>
+        <v>2190</v>
       </c>
       <c r="G601" t="s">
-        <v>2177</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>2178</v>
+        <v>1677</v>
       </c>
       <c r="B602" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C602" t="s">
-        <v>1650</v>
+        <v>1590</v>
       </c>
       <c r="D602" t="s">
         <v>10</v>
       </c>
       <c r="E602" t="s">
         <v>11</v>
       </c>
       <c r="F602" s="1" t="s">
-        <v>2179</v>
+        <v>2192</v>
       </c>
       <c r="G602" t="s">
-        <v>2180</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>2181</v>
+        <v>1681</v>
       </c>
       <c r="B603" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C603" t="s">
-        <v>1653</v>
+        <v>1593</v>
       </c>
       <c r="D603" t="s">
         <v>10</v>
       </c>
       <c r="E603" t="s">
         <v>11</v>
       </c>
       <c r="F603" s="1" t="s">
-        <v>2182</v>
+        <v>2194</v>
       </c>
       <c r="G603" t="s">
-        <v>2183</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>2184</v>
+        <v>1685</v>
       </c>
       <c r="B604" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C604" t="s">
-        <v>1656</v>
+        <v>1595</v>
       </c>
       <c r="D604" t="s">
         <v>10</v>
       </c>
       <c r="E604" t="s">
         <v>11</v>
       </c>
       <c r="F604" s="1" t="s">
-        <v>2185</v>
+        <v>2196</v>
       </c>
       <c r="G604" t="s">
-        <v>2186</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>2187</v>
+        <v>1689</v>
       </c>
       <c r="B605" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C605" t="s">
-        <v>1659</v>
+        <v>1598</v>
       </c>
       <c r="D605" t="s">
         <v>10</v>
       </c>
       <c r="E605" t="s">
         <v>11</v>
       </c>
       <c r="F605" s="1" t="s">
-        <v>2188</v>
+        <v>2198</v>
       </c>
       <c r="G605" t="s">
-        <v>2189</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>2190</v>
+        <v>1693</v>
       </c>
       <c r="B606" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C606" t="s">
-        <v>1662</v>
+        <v>1602</v>
       </c>
       <c r="D606" t="s">
         <v>10</v>
       </c>
       <c r="E606" t="s">
         <v>11</v>
       </c>
       <c r="F606" s="1" t="s">
-        <v>2191</v>
+        <v>2200</v>
       </c>
       <c r="G606" t="s">
-        <v>2152</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
-        <v>2192</v>
+        <v>1697</v>
       </c>
       <c r="B607" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C607" t="s">
-        <v>1665</v>
+        <v>1605</v>
       </c>
       <c r="D607" t="s">
         <v>10</v>
       </c>
       <c r="E607" t="s">
         <v>11</v>
       </c>
       <c r="F607" s="1" t="s">
-        <v>2193</v>
+        <v>2201</v>
       </c>
       <c r="G607" t="s">
-        <v>2194</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
-        <v>2195</v>
+        <v>1701</v>
       </c>
       <c r="B608" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C608" t="s">
-        <v>1668</v>
+        <v>1608</v>
       </c>
       <c r="D608" t="s">
         <v>10</v>
       </c>
       <c r="E608" t="s">
         <v>11</v>
       </c>
       <c r="F608" s="1" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="G608" t="s">
         <v>2197</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
-        <v>2198</v>
+        <v>1705</v>
       </c>
       <c r="B609" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C609" t="s">
-        <v>1675</v>
+        <v>1610</v>
       </c>
       <c r="D609" t="s">
         <v>10</v>
       </c>
       <c r="E609" t="s">
         <v>11</v>
       </c>
       <c r="F609" s="1" t="s">
-        <v>2199</v>
+        <v>2204</v>
       </c>
       <c r="G609" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
-        <v>2201</v>
+        <v>1709</v>
       </c>
       <c r="B610" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C610" t="s">
-        <v>1678</v>
+        <v>1612</v>
       </c>
       <c r="D610" t="s">
         <v>10</v>
       </c>
       <c r="E610" t="s">
         <v>11</v>
       </c>
       <c r="F610" s="1" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="G610" t="s">
-        <v>2203</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
-        <v>2204</v>
+        <v>1713</v>
       </c>
       <c r="B611" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C611" t="s">
-        <v>1681</v>
+        <v>1618</v>
       </c>
       <c r="D611" t="s">
         <v>10</v>
       </c>
       <c r="E611" t="s">
         <v>11</v>
       </c>
       <c r="F611" s="1" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="G611" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
-        <v>2207</v>
+        <v>1716</v>
       </c>
       <c r="B612" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
       <c r="C612" t="s">
-        <v>1690</v>
+        <v>1621</v>
       </c>
       <c r="D612" t="s">
         <v>10</v>
       </c>
       <c r="E612" t="s">
         <v>11</v>
       </c>
       <c r="F612" s="1" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="G612" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="B613" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="C613" t="s">
-        <v>1693</v>
+        <v>1676</v>
       </c>
       <c r="D613" t="s">
         <v>10</v>
       </c>
       <c r="E613" t="s">
         <v>11</v>
       </c>
       <c r="F613" s="1" t="s">
-        <v>2211</v>
+        <v>2214</v>
       </c>
       <c r="G613" t="s">
-        <v>2212</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B614" t="s">
         <v>2213</v>
       </c>
-      <c r="B614" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C614" t="s">
-        <v>1696</v>
+        <v>1680</v>
       </c>
       <c r="D614" t="s">
         <v>10</v>
       </c>
       <c r="E614" t="s">
         <v>11</v>
       </c>
       <c r="F614" s="1" t="s">
-        <v>2214</v>
+        <v>2217</v>
       </c>
       <c r="G614" t="s">
-        <v>2215</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
-        <v>2216</v>
+        <v>2219</v>
       </c>
       <c r="B615" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="C615" t="s">
-        <v>1699</v>
+        <v>1684</v>
       </c>
       <c r="D615" t="s">
         <v>10</v>
       </c>
       <c r="E615" t="s">
         <v>11</v>
       </c>
       <c r="F615" s="1" t="s">
-        <v>2217</v>
+        <v>2220</v>
       </c>
       <c r="G615" t="s">
-        <v>2218</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
-        <v>2219</v>
+        <v>2222</v>
       </c>
       <c r="B616" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="C616" t="s">
-        <v>1703</v>
+        <v>1688</v>
       </c>
       <c r="D616" t="s">
         <v>10</v>
       </c>
       <c r="E616" t="s">
         <v>11</v>
       </c>
       <c r="F616" s="1" t="s">
-        <v>2220</v>
+        <v>2223</v>
       </c>
       <c r="G616" t="s">
-        <v>2221</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
-        <v>2222</v>
+        <v>2225</v>
       </c>
       <c r="B617" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="C617" t="s">
-        <v>1706</v>
+        <v>1692</v>
       </c>
       <c r="D617" t="s">
         <v>10</v>
       </c>
       <c r="E617" t="s">
         <v>11</v>
       </c>
       <c r="F617" s="1" t="s">
-        <v>2223</v>
+        <v>2226</v>
       </c>
       <c r="G617" t="s">
-        <v>2224</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B618" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="C618" t="s">
-        <v>1709</v>
+        <v>1696</v>
       </c>
       <c r="D618" t="s">
         <v>10</v>
       </c>
       <c r="E618" t="s">
         <v>11</v>
       </c>
       <c r="F618" s="1" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="G618" t="s">
-        <v>2227</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
-        <v>2228</v>
+        <v>2231</v>
       </c>
       <c r="B619" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="C619" t="s">
-        <v>1712</v>
+        <v>1700</v>
       </c>
       <c r="D619" t="s">
         <v>10</v>
       </c>
       <c r="E619" t="s">
         <v>11</v>
       </c>
       <c r="F619" s="1" t="s">
-        <v>2229</v>
+        <v>2232</v>
       </c>
       <c r="G619" t="s">
-        <v>2230</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
       <c r="B620" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="C620" t="s">
-        <v>1715</v>
+        <v>1704</v>
       </c>
       <c r="D620" t="s">
         <v>10</v>
       </c>
       <c r="E620" t="s">
         <v>11</v>
       </c>
       <c r="F620" s="1" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
       <c r="G620" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="B621" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="C621" t="s">
-        <v>1718</v>
+        <v>1708</v>
       </c>
       <c r="D621" t="s">
         <v>10</v>
       </c>
       <c r="E621" t="s">
         <v>11</v>
       </c>
       <c r="F621" s="1" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
       <c r="G621" t="s">
-        <v>2236</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
-        <v>2237</v>
+        <v>2240</v>
       </c>
       <c r="B622" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="C622" t="s">
-        <v>1721</v>
+        <v>1712</v>
       </c>
       <c r="D622" t="s">
         <v>10</v>
       </c>
       <c r="E622" t="s">
         <v>11</v>
       </c>
       <c r="F622" s="1" t="s">
-        <v>2238</v>
+        <v>2241</v>
       </c>
       <c r="G622" t="s">
-        <v>2239</v>
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7">
+      <c r="A623" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B623" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D623" t="s">
+        <v>10</v>
+      </c>
+      <c r="E623" t="s">
+        <v>11</v>
+      </c>
+      <c r="F623" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="G623" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7">
+      <c r="A624" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B624" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D624" t="s">
+        <v>10</v>
+      </c>
+      <c r="E624" t="s">
+        <v>11</v>
+      </c>
+      <c r="F624" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="G624" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7">
+      <c r="A625" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B625" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D625" t="s">
+        <v>10</v>
+      </c>
+      <c r="E625" t="s">
+        <v>11</v>
+      </c>
+      <c r="F625" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="G625" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7">
+      <c r="A626" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B626" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D626" t="s">
+        <v>10</v>
+      </c>
+      <c r="E626" t="s">
+        <v>11</v>
+      </c>
+      <c r="F626" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="G626" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7">
+      <c r="A627" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B627" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D627" t="s">
+        <v>10</v>
+      </c>
+      <c r="E627" t="s">
+        <v>11</v>
+      </c>
+      <c r="F627" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G627" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7">
+      <c r="A628" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B628" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D628" t="s">
+        <v>10</v>
+      </c>
+      <c r="E628" t="s">
+        <v>11</v>
+      </c>
+      <c r="F628" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="G628" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7">
+      <c r="A629" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B629" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D629" t="s">
+        <v>10</v>
+      </c>
+      <c r="E629" t="s">
+        <v>11</v>
+      </c>
+      <c r="F629" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="G629" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7">
+      <c r="A630" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B630" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D630" t="s">
+        <v>10</v>
+      </c>
+      <c r="E630" t="s">
+        <v>11</v>
+      </c>
+      <c r="F630" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="G630" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7">
+      <c r="A631" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B631" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D631" t="s">
+        <v>10</v>
+      </c>
+      <c r="E631" t="s">
+        <v>11</v>
+      </c>
+      <c r="F631" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="G631" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7">
+      <c r="A632" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B632" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D632" t="s">
+        <v>10</v>
+      </c>
+      <c r="E632" t="s">
+        <v>11</v>
+      </c>
+      <c r="F632" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="G632" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7">
+      <c r="A633" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B633" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D633" t="s">
+        <v>10</v>
+      </c>
+      <c r="E633" t="s">
+        <v>11</v>
+      </c>
+      <c r="F633" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="G633" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7">
+      <c r="A634" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B634" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D634" t="s">
+        <v>10</v>
+      </c>
+      <c r="E634" t="s">
+        <v>11</v>
+      </c>
+      <c r="F634" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="G634" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7">
+      <c r="A635" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B635" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D635" t="s">
+        <v>10</v>
+      </c>
+      <c r="E635" t="s">
+        <v>11</v>
+      </c>
+      <c r="F635" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G635" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7">
+      <c r="A636" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B636" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D636" t="s">
+        <v>10</v>
+      </c>
+      <c r="E636" t="s">
+        <v>11</v>
+      </c>
+      <c r="F636" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="G636" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7">
+      <c r="A637" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B637" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D637" t="s">
+        <v>10</v>
+      </c>
+      <c r="E637" t="s">
+        <v>11</v>
+      </c>
+      <c r="F637" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="G637" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7">
+      <c r="A638" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B638" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D638" t="s">
+        <v>10</v>
+      </c>
+      <c r="E638" t="s">
+        <v>11</v>
+      </c>
+      <c r="F638" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="G638" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7">
+      <c r="A639" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D639" t="s">
+        <v>10</v>
+      </c>
+      <c r="E639" t="s">
+        <v>11</v>
+      </c>
+      <c r="F639" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="G639" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7">
+      <c r="A640" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B640" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D640" t="s">
+        <v>10</v>
+      </c>
+      <c r="E640" t="s">
+        <v>11</v>
+      </c>
+      <c r="F640" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="G640" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7">
+      <c r="A641" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B641" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D641" t="s">
+        <v>10</v>
+      </c>
+      <c r="E641" t="s">
+        <v>11</v>
+      </c>
+      <c r="F641" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="G641" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7">
+      <c r="A642" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D642" t="s">
+        <v>10</v>
+      </c>
+      <c r="E642" t="s">
+        <v>11</v>
+      </c>
+      <c r="F642" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="G642" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7">
+      <c r="A643" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B643" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D643" t="s">
+        <v>10</v>
+      </c>
+      <c r="E643" t="s">
+        <v>11</v>
+      </c>
+      <c r="F643" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="G643" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7">
+      <c r="A644" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B644" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D644" t="s">
+        <v>10</v>
+      </c>
+      <c r="E644" t="s">
+        <v>11</v>
+      </c>
+      <c r="F644" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G644" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7">
+      <c r="A645" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D645" t="s">
+        <v>10</v>
+      </c>
+      <c r="E645" t="s">
+        <v>11</v>
+      </c>
+      <c r="F645" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="G645" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7">
+      <c r="A646" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B646" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D646" t="s">
+        <v>10</v>
+      </c>
+      <c r="E646" t="s">
+        <v>11</v>
+      </c>
+      <c r="F646" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G646" t="s">
+        <v>2314</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -22980,50 +23806,74 @@
     <hyperlink ref="F598" r:id="rId597"/>
     <hyperlink ref="F599" r:id="rId598"/>
     <hyperlink ref="F600" r:id="rId599"/>
     <hyperlink ref="F601" r:id="rId600"/>
     <hyperlink ref="F602" r:id="rId601"/>
     <hyperlink ref="F603" r:id="rId602"/>
     <hyperlink ref="F604" r:id="rId603"/>
     <hyperlink ref="F605" r:id="rId604"/>
     <hyperlink ref="F606" r:id="rId605"/>
     <hyperlink ref="F607" r:id="rId606"/>
     <hyperlink ref="F608" r:id="rId607"/>
     <hyperlink ref="F609" r:id="rId608"/>
     <hyperlink ref="F610" r:id="rId609"/>
     <hyperlink ref="F611" r:id="rId610"/>
     <hyperlink ref="F612" r:id="rId611"/>
     <hyperlink ref="F613" r:id="rId612"/>
     <hyperlink ref="F614" r:id="rId613"/>
     <hyperlink ref="F615" r:id="rId614"/>
     <hyperlink ref="F616" r:id="rId615"/>
     <hyperlink ref="F617" r:id="rId616"/>
     <hyperlink ref="F618" r:id="rId617"/>
     <hyperlink ref="F619" r:id="rId618"/>
     <hyperlink ref="F620" r:id="rId619"/>
     <hyperlink ref="F621" r:id="rId620"/>
     <hyperlink ref="F622" r:id="rId621"/>
+    <hyperlink ref="F623" r:id="rId622"/>
+    <hyperlink ref="F624" r:id="rId623"/>
+    <hyperlink ref="F625" r:id="rId624"/>
+    <hyperlink ref="F626" r:id="rId625"/>
+    <hyperlink ref="F627" r:id="rId626"/>
+    <hyperlink ref="F628" r:id="rId627"/>
+    <hyperlink ref="F629" r:id="rId628"/>
+    <hyperlink ref="F630" r:id="rId629"/>
+    <hyperlink ref="F631" r:id="rId630"/>
+    <hyperlink ref="F632" r:id="rId631"/>
+    <hyperlink ref="F633" r:id="rId632"/>
+    <hyperlink ref="F634" r:id="rId633"/>
+    <hyperlink ref="F635" r:id="rId634"/>
+    <hyperlink ref="F636" r:id="rId635"/>
+    <hyperlink ref="F637" r:id="rId636"/>
+    <hyperlink ref="F638" r:id="rId637"/>
+    <hyperlink ref="F639" r:id="rId638"/>
+    <hyperlink ref="F640" r:id="rId639"/>
+    <hyperlink ref="F641" r:id="rId640"/>
+    <hyperlink ref="F642" r:id="rId641"/>
+    <hyperlink ref="F643" r:id="rId642"/>
+    <hyperlink ref="F644" r:id="rId643"/>
+    <hyperlink ref="F645" r:id="rId644"/>
+    <hyperlink ref="F646" r:id="rId645"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>