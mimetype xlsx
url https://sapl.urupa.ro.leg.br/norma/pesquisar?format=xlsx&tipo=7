--- v0 (2025-10-19)
+++ v1 (2026-04-08)
@@ -48,727 +48,727 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/841/resolucao_no_001.2025-cmur_de_29_de_setembro_2025.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/841/resolucao_001-2025-cmur.pdf</t>
   </si>
   <si>
     <t>"As sessões ordinárias serão 04 (quatro) por mês, realizando-se às segundas-feiras a partir das 10:00 horas, tendo a duração de 03 (três) horas, se antes não se esgotar a matéria." Art. 2º Revogam-se as disposições em contrário.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/612/resolucao_de_n.002-2022_reorganizacao_da_estrutura_administrativa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/612/resolucao_de_n.002-2022_reorganizacao_da_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA _x000D_
 ADMINISTRATIVA DA CÂMARA MUNICIPAL DE _x000D_
 URUPÁ/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/611/resolucao_001.2022_-_concessao_de_honrarias.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/611/resolucao_001.2022_-_concessao_de_honrarias.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE CRITÉRIOS PARA CONCESSÃO DE _x000D_
 HONRARIAS ÀQUELES QUE TENHAM SE _x000D_
 DESTACADO PELA ATUAÇÃO NA VIDA PÚBLICA OU _x000D_
 PRIVADA OU QUE TENHAM PRESTADO _x000D_
 RELEVANTES SERVIÇOS À COMUNIDADE DE _x000D_
 URUPA”</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/584/resolucao_007_2021_1_3_de_ferias_dos_vereadores.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/584/resolucao_007_2021_1_3_de_ferias_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O DIREITO DE GOZO DE FÉRIAS ANUAISACRESCIDO DE 1/3 DE FERIAS AOS DETENTORES DE MANDATO ELETIVO DO PODER LEGISLATIVO MUNICIPAL DE URUPÁ/RO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/582/projeto_de_resolucao_005_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/582/projeto_de_resolucao_005_2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de concurso público para provimento de cargos, observando-se o disposto nos artigos 37 e 169 da Constituição Federal, promovidos pela Câmara Municipal em conjunto com a Prefeitura Municipal de Urupá/RO, conforme especifica, e dá outras providencias”.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/581/resolucao_004_2021_diarias.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/581/resolucao_004_2021_diarias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE URUPÁ/RO</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/575/resolucao_002_2021.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/575/resolucao_002_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual de vencimentos e equiparação salarial no âmbito do Poder Legislativo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/573/resolucao_003_2021_dispoe_sobre_modificacao_dos_artigos_21_e_23_do_regimento_interno_do_poder_legislativo_de_urupa.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/573/resolucao_003_2021_dispoe_sobre_modificacao_dos_artigos_21_e_23_do_regimento_interno_do_poder_legislativo_de_urupa_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modificação dos artigos 21 e 23 do Regimento Interno do Poder Legislativo de Urupá</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/</t>
+    <t>http://sapl.urupa.ro.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA AO PATRIMÔNIO DO PODER EXECUTIVO DE BENS MÓVEIS POR OBSOLESCÊNCIA OU IMPRESTABILIDADE QUE RELACIONA, PERTENCENTES À CÂMARA MUNICIPAL DE URUPÁ/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/543/resolucao_001_2018_dispoe_sobre_a_concessao_de_diarias_aos_vereadores_e_servidores_sa_camara_municipal.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/543/resolucao_001_2018_dispoe_sobre_a_concessao_de_diarias_aos_vereadores_e_servidores_sa_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos vereadores e servidores da câmara municipal</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/844/resolucao_n.01-2016-uso_dos_veiculos.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/844/resolucao_n.01-2016-uso_dos_veiculos.pdf</t>
   </si>
   <si>
     <t>"Dispõe  sobre o uso da frota de veículos  oficiais da Câmara Municipal de  urupá-RO da outras providências.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2001/113/resolucao_047-2001.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2001/113/resolucao_047-2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA  DE DIA E HORÁRIO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE URUPÁ/RO.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>MODIFICA O VALOR DO GEC. PARÁGRAFO PRIMEIRO DO ART. 1º DA RESOLUÇÃO N.044/99  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/111/resolucao_n._045-1999.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/111/resolucao_n._045-1999.pdf</t>
   </si>
   <si>
     <t>RETIRA O ARTIGO 3º DA RESOLUÇÃO N. 035/1996,  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/110/resolucao_n._044-1999.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/110/resolucao_n._044-1999.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE URUPÁ-RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/109/resolucao_n._043-1999..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/109/resolucao_n._043-1999..pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVO DA CÂMARA MUNICIPAL DE URUPÁ-RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1998/107/resolucao_n._042-1998.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1998/107/resolucao_n._042-1998.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N.030/1998, QUE DISPÕE SOBRE O OBRIGATORIAMENTE DO USO DE TRAJES SOCIAIS, DURANTE AS SESSÕES DO PODER LEGISLATIVA,  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1998/106/resolucao_n._041-1998.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1998/106/resolucao_n._041-1998.pdf</t>
   </si>
   <si>
     <t>MODIFICA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE URUPÁ-RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/105/resolucao_n._040-1997.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/105/resolucao_n._040-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DE HORÁRIOS DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/104/resolucao_n._039-1997.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/104/resolucao_n._039-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CORREÇÃO DOS VALORES  DE DIÁRIAS, DA CÂMARA MUNICIPAL DE URUPÁ-RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/103/resolucao_n._038-1997..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/103/resolucao_n._038-1997..pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/102/resolucao_n._037-1997.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/102/resolucao_n._037-1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA  DE DIA DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/101/resolucao_n._036-1997..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/101/resolucao_n._036-1997..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA GRATIFICAÇÃO POR PRODUÇÃO DE TRABALHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/99/resolucao_n._034-1996..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/99/resolucao_n._034-1996..pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO CONTRATAÇÃO DE UM MOTORISTA EM CARÁTER DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/100/resolucao_n._035-1996.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/100/resolucao_n._035-1996.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DE VEREADORES VERBA DE REAPRESENTAÇÃO PARA OS MEMBROS DA MESA DIRETORA DA LEGISLATURA DE 1.997 A 2.000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/98/resolucao_n._033-1996..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/98/resolucao_n._033-1996..pdf</t>
   </si>
   <si>
     <t>ALTERA A ORGANIZAÇÃO DO QUADRO DE PESSOAL DA  CÂMARA MUNICIPAL DE URUPÁ,E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/97/resolucao_n._032-1996..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/97/resolucao_n._032-1996..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NORMATIZAÇÃO DAS REUNIÕES DAS COMISSÕES PERMANENTES  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/96/resolucao_n._031-1195.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/96/resolucao_n._031-1195.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A A MUDANÇA DE HORÁRIO DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/95/resolucao_n._030-1195.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/95/resolucao_n._030-1195.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O OBRIGATORIAMENTE DO USO DE TRAJES SOCIAIS, DURANTE AS SESSÕES DO PODER LEGISLATIVA,  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/94/resolucao_n._029-1995.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/94/resolucao_n._029-1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NORMATIZAÇÃO DE CONCESSÃO DE REGIME DE ADIANTAMENTO DE DESPESAS DA CÂMARA MUNIICIPAL DE URUPÁ,  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/93/resolucao_n._027-1995.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/93/resolucao_n._027-1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO POR PRODUÇÃO DE TRABALHO,  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/92/resolucao_n._026-1995.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/92/resolucao_n._026-1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO SALARIAL,  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/91/resolucao_n._025-1995.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/91/resolucao_n._025-1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EQUIPARAÇÃO DO PERCENTUAL DA MESA DIRETORA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/89/resolucao_n._023-1994..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/89/resolucao_n._023-1994..pdf</t>
   </si>
   <si>
     <t>DISPÕE A ESTABILIZAR PROVISORIAMENTE  A REMUNERAÇÃO DE VEREADORES VERBA DE REAPRESENTAÇÃO CARGO COMISSIONADO, FUNÇÃO GRATIFICADA DO PODER LEGISLATIVO CONVERTIDOS EM URV´s.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/88/resolucao_n._022-1994..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/88/resolucao_n._022-1994..pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO DE N. 001/93, QUE DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE URUPÁ-RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/87/resolucao_n._021-1994..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/87/resolucao_n._021-1994..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONVERSÃO DOS VALORES  DE DIÁRIAS, CONSTANTES NO ANEXO I,II E III DA RESOLUÇÃO N. 018/94, DE ACORDO COM A MP N.434.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/86/resolucao_n._020-1994..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/86/resolucao_n._020-1994..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE URUPÁ-RO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>19 A</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DE VEREADORES VERBA DE REAPRESENTAÇÃO CARGO COMISSIONADO, FUNÇÃO GRATIFICADA E CARGOS DE PROVIMENTO EFETIVO DOS SERVIDORES DA CÂMARA MUNICIPAL DE URUPÁ.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/90/resolucao_n._024-1994..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/90/resolucao_n._024-1994..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO SALARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/84/resolucao_n._019-1994.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/84/resolucao_n._019-1994.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO SALARIAL PARA OS MESES DE FEVEREIRO E MARÇO DE 1994,  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS DISPOSITIVOS DA RESOLUÇÃO SUBSTITUTIVA N. 001/93, DA CONCESSÃO DE DIÁRIAS DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/82/resolucao_n._017-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/82/resolucao_n._017-1993..pdf</t>
   </si>
   <si>
     <t>ESTABELECE AUMENTO SALARIAL PARA O BIMESTRE DE ACORDO COM A RESOLUÇÃO N.004/93 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/81/resolucao_n._016-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/81/resolucao_n._016-1993..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE UMA GRATIFICAÇÃO EXTRA AOS VEREADORES DE MAIOR COMPARECIMENTO EFETIVO AS SESSÕES E A PARTICIPAÇÃO NAS VOTAÇÕES.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/80/resolucao_n._015-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/80/resolucao_n._015-1993..pdf</t>
   </si>
   <si>
     <t>ESTABELECE AUMENTO SALARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/79/resolucao_n._014-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/79/resolucao_n._014-1993..pdf</t>
   </si>
   <si>
     <t>FIXA A REPOSIÇÃO DE AUMENTO SALARIAL.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/78/resolucao_n._013-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/78/resolucao_n._013-1993..pdf</t>
   </si>
   <si>
     <t>\ALTERA O ITEM I DO ARTIGO 3º - CARGOS DE  CONFIANÇA DA RESOLUÇÃO  N. 001/93.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/77/resolucao_n._012-1993.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/77/resolucao_n._012-1993.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA TABELA I DA RESOLUÇÃO SUBSTITUTIVA N. 002/93, QUE FIXA A VERBA DE REPRESDENTAÇÃO AOS VEREADORES MEMBROS DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/76/resolucao_n._011-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/76/resolucao_n._011-1993..pdf</t>
   </si>
   <si>
     <t>FIXA A VERBA DE REPRESENTAÇÃO DO VICE-PREFEITO DO MUNICÍPIO DE URUPÁ-RO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/75/resolucao_n._010-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/75/resolucao_n._010-1993..pdf</t>
   </si>
   <si>
     <t>FIXA OS VENCIMENTOS PARA OS VEREADORES DURANTE O PERÍODO DA CONSTITUINTE MUNICIPAL.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/74/resolucao_n._009-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/74/resolucao_n._009-1993..pdf</t>
   </si>
   <si>
     <t>FIXA O AUMENTO DOS VENCIMENTOS DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE URUPÁ-RO.</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/42/regimento_interno_cmur.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/42/regimento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Urupá-RO, e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/73/resolucao_n._008-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/73/resolucao_n._008-1993..pdf</t>
   </si>
   <si>
     <t>FIXA O AUMENTO SALARIAL</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/68/resolucao_n._002-1993.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/68/resolucao_n._002-1993.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI A RESOLUÇÃO N. 005/93, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/67/resolucao_n._001-1993.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/67/resolucao_n._001-1993.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE URUPÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/72/resolucao_n._006-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/72/resolucao_n._006-1993..pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS VALORES DE VENCIMENTOS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/71/resolucao_n._005-1993..pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/71/resolucao_n._005-1993..pdf</t>
   </si>
   <si>
     <t>FIXA A VERBA DE REPRESENTAÇÃO AOS VEREADORES, MEMBROS DA MESA DA CÂMARA MUNICIPAL DE URUPÁ-RO.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/70/resolucao_n._004-1993.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/70/resolucao_n._004-1993.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE URUPÁ-RO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/69/resolucao_n._003-1993.pdf</t>
+    <t>http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/69/resolucao_n._003-1993.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1072,67 +1072,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/841/resolucao_no_001.2025-cmur_de_29_de_setembro_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/612/resolucao_de_n.002-2022_reorganizacao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/611/resolucao_001.2022_-_concessao_de_honrarias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/584/resolucao_007_2021_1_3_de_ferias_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/582/projeto_de_resolucao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/581/resolucao_004_2021_diarias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/575/resolucao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/573/resolucao_003_2021_dispoe_sobre_modificacao_dos_artigos_21_e_23_do_regimento_interno_do_poder_legislativo_de_urupa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/543/resolucao_001_2018_dispoe_sobre_a_concessao_de_diarias_aos_vereadores_e_servidores_sa_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/844/resolucao_n.01-2016-uso_dos_veiculos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2001/113/resolucao_047-2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/111/resolucao_n._045-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/110/resolucao_n._044-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/109/resolucao_n._043-1999..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1998/107/resolucao_n._042-1998.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1998/106/resolucao_n._041-1998.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/105/resolucao_n._040-1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/104/resolucao_n._039-1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/103/resolucao_n._038-1997..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/102/resolucao_n._037-1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/101/resolucao_n._036-1997..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/99/resolucao_n._034-1996..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/100/resolucao_n._035-1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/98/resolucao_n._033-1996..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/97/resolucao_n._032-1996..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/96/resolucao_n._031-1195.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/95/resolucao_n._030-1195.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/94/resolucao_n._029-1995.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/93/resolucao_n._027-1995.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/92/resolucao_n._026-1995.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/91/resolucao_n._025-1995.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/89/resolucao_n._023-1994..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/88/resolucao_n._022-1994..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/87/resolucao_n._021-1994..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/86/resolucao_n._020-1994..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/90/resolucao_n._024-1994..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/84/resolucao_n._019-1994.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/82/resolucao_n._017-1993..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/81/resolucao_n._016-1993..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/80/resolucao_n._015-1993..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/79/resolucao_n._014-1993..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/78/resolucao_n._013-1993..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/77/resolucao_n._012-1993.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/76/resolucao_n._011-1993..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/75/resolucao_n._010-1993..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/74/resolucao_n._009-1993..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/42/regimento_interno_cmur.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/73/resolucao_n._008-1993..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/68/resolucao_n._002-1993.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/67/resolucao_n._001-1993.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/72/resolucao_n._006-1993..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/71/resolucao_n._005-1993..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/70/resolucao_n._004-1993.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/69/resolucao_n._003-1993.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2025/841/resolucao_001-2025-cmur.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/612/resolucao_de_n.002-2022_reorganizacao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2022/611/resolucao_001.2022_-_concessao_de_honrarias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/584/resolucao_007_2021_1_3_de_ferias_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/582/projeto_de_resolucao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/581/resolucao_004_2021_diarias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/575/resolucao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2021/573/resolucao_003_2021_dispoe_sobre_modificacao_dos_artigos_21_e_23_do_regimento_interno_do_poder_legislativo_de_urupa_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2018/543/resolucao_001_2018_dispoe_sobre_a_concessao_de_diarias_aos_vereadores_e_servidores_sa_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2016/844/resolucao_n.01-2016-uso_dos_veiculos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/2001/113/resolucao_047-2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/111/resolucao_n._045-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/110/resolucao_n._044-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1999/109/resolucao_n._043-1999..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1998/107/resolucao_n._042-1998.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1998/106/resolucao_n._041-1998.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/105/resolucao_n._040-1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/104/resolucao_n._039-1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/103/resolucao_n._038-1997..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/102/resolucao_n._037-1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1997/101/resolucao_n._036-1997..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/99/resolucao_n._034-1996..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/100/resolucao_n._035-1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/98/resolucao_n._033-1996..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1996/97/resolucao_n._032-1996..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/96/resolucao_n._031-1195.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/95/resolucao_n._030-1195.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/94/resolucao_n._029-1995.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/93/resolucao_n._027-1995.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/92/resolucao_n._026-1995.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1995/91/resolucao_n._025-1995.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/89/resolucao_n._023-1994..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/88/resolucao_n._022-1994..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/87/resolucao_n._021-1994..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/86/resolucao_n._020-1994..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/90/resolucao_n._024-1994..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1994/84/resolucao_n._019-1994.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/82/resolucao_n._017-1993..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/81/resolucao_n._016-1993..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/80/resolucao_n._015-1993..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/79/resolucao_n._014-1993..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/78/resolucao_n._013-1993..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/77/resolucao_n._012-1993.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/76/resolucao_n._011-1993..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/75/resolucao_n._010-1993..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/74/resolucao_n._009-1993..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/42/regimento.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/73/resolucao_n._008-1993..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/68/resolucao_n._002-1993.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/67/resolucao_n._001-1993.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/72/resolucao_n._006-1993..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/71/resolucao_n._005-1993..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/70/resolucao_n._004-1993.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urupa.ro.leg.br/media/sapl/public/normajuridica/1993/69/resolucao_n._003-1993.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="180.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="181.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="248.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>